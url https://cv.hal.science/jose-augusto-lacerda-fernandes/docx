--- v0 (2026-03-29)
+++ v1 (2026-05-01)
@@ -418,286 +418,286 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta-organizing (counter-)hegemonic territorial trajectories: What meta-organizations and territories do to one another</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global order and meta-organizations: a neocolonialist perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Augusto Lacerda Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mariana Baldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Dias Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Héloïse Berkowitz</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ingrid Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGOS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Athenes, Grece, Greece</w:t>
+              <w:t xml:space="preserve">Barcelona Workshop on Global Governance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESADE; IBEI, 2025, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05138192v1</w:t>
+                <w:t xml:space="preserve">hal-04915930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global order and meta-organizations: a neocolonialist perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Meta-organizing (counter-)hegemonic territorial trajectories: What meta-organizations and territories do to one another</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Berkowitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Hirczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Augusto Lacerda Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana Baldi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Héloïse Berkowitz</w:t>
+                <w:t xml:space="preserve">Ingrid Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Barcelona Workshop on Global Governance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESADE; IBEI, 2025, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">EGOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Athenes, Grece, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04915930v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05138192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Much more than an annual reunion – The relevance of partial organization to indigenous meta-organizations in Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Augusto Lacerda Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Berkowitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGOS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -716,286 +716,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04660664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding Indigenous meta-organizations - an initial analysis based on Brazil</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Indigenous Meta-Organizations in the Amazon region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Augusto Lacerda Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Berkowitz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José Augusto Lacerda Fernandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXth ISA World Congress of Sociology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Sociological Association, Jun 2023, Melbourne (AUS), Australia</w:t>
+              <w:t xml:space="preserve">13th ISTR Latin America and the Caribbean Regional Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Third-Sector Research - ISTR, Oct 2023, São Paulo, SP, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04138717v1</w:t>
+                <w:t xml:space="preserve">hal-04148470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable Business Models and Circular Economy in Amazon Rainforest - the case of “Da Tribu” in bioeconomy sector</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding Indigenous meta-organizations - an initial analysis based on Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Berkowitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Augusto Lacerda Fernandes</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">José Milton De Sousa-Filho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on New Business Models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maastricht University School of Business and Economics (SBE), Jun 2023, Maastricht, Netherlands</w:t>
+              <w:t xml:space="preserve">XXth ISA World Congress of Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Sociological Association, Jun 2023, Melbourne (AUS), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04148550v1</w:t>
+                <w:t xml:space="preserve">hal-04138717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indigenous Meta-Organizations in the Amazon region</w:t>
+                <w:t xml:space="preserve">Sustainable Business Models and Circular Economy in Amazon Rainforest - the case of “Da Tribu” in bioeconomy sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Augusto Lacerda Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Héloïse Berkowitz</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Luiz Emerenciano Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Milton De Sousa-Filho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th ISTR Latin America and the Caribbean Regional Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Third-Sector Research - ISTR, Oct 2023, São Paulo, SP, France</w:t>
+              <w:t xml:space="preserve">8th International Conference on New Business Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maastricht University School of Business and Economics (SBE), Jun 2023, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04148470v1</w:t>
+                <w:t xml:space="preserve">hal-04148550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meta-Organizations and Bioeconomy in Brazilian Amazon</w:t>
               </w:r>
@@ -1102,77 +1102,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meta-organizations in the global souths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Augusto Lacerda Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Baldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Berkowitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th EGOS colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Cagliari, Jul 2023, Cagliari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1242,51 +1242,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metaorganizações e Inovações Sustentáveis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Augusto Lacerda Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Berkowitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacques Marcovitch; Adalberto Luís Val. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioeconomia Para Quem? Bases para um Desenvolvimento Sustentável na Amazônia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Com Arte, pp.169-192, 2024, 978-65-89321-45-3</w:t>
@@ -1484,51 +1484,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915393v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Augusto Lacerda Fernandes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Clara Aparecida Alves de Souza" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1982-7849rac2024240180" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148590v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Dias Lopes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9771/ns.v13i24.45423" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148607v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Milton De Sousa-Filho" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Luiz Emerenciano Viana" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1982-7849rac2021200205.en" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138192v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Berkowitz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hirczak" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Mazzilli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915930v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Baldi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660664v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138717v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148550v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148470v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148720v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavita Miadaira Hamza" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Nobre Dias" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Maria Comini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138901v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lopes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761673v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915393v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Augusto Lacerda Fernandes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Clara Aparecida Alves de Souza" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1982-7849rac2024240180" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148590v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Dias Lopes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9771/ns.v13i24.45423" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148607v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Milton De Sousa-Filho" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Luiz Emerenciano Viana" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1982-7849rac2021200205.en" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915930v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Baldi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Berkowitz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138192v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hirczak" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Mazzilli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660664v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148470v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138717v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148550v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148720v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavita Miadaira Hamza" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Nobre Dias" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Maria Comini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138901v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lopes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761673v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>