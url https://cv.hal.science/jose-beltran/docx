--- v0 (2026-03-15)
+++ v1 (2026-04-18)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:125.49019607843px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> José Beltrán </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jose-beltran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4556-4462</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chargé de recherches au CNRSTEMOS (UMR 9016)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Histoire sociale, culturelle et matérielle des sciences et des savoirs</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Histoire de la France et du premier empire français (XVIIe-XIXe siècles)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Musées, collections et patrimoine naturalistes (XVIIe-XXIe siècles)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Histoire du livre, de l'information et des cultures manuscrites et visuelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parcours</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Princeton University, Department of History, Visiting Research Scholar (Spring Semester 2025)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Martin-Luther-Universität Halle-Wittenberg, IZEA, Wissenschaftlicher Mitarbeiter (2022-2023)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CNRS, Centre Alexandre-Koyré (UMR 8560), Marie Skłodowska-Curie Fellow (2019-2022)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Consejo superior de investigaciones científicas, Instituto de historia, chercheur invité (9/2018)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">École normale supérieure, Département d'histoire, ATER (2017-2019)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Max Planck Institut for the History of Science, doctorant invité (1-3/2017)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">European University Institute, doctorat Histoire (5/2017)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">University of Cambridge, Department of History and Philosophy of Science, doctorant invité (10-12/2014)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">École des hautes études en sciences sociales, master Histoire des sciences (2012)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Université de Provence, master Histoire (2011)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Université d'Alicante, licence Histoire (2011)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Université de Provence, licence Histoire (2009)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciencia amanuense: cultura manuscrita e historia natural en la Francia moderna (c. 1660-1830)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Beltrán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asclepio. Revista de Historia de la Medicina y de la Ciencia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 71 (1), pp.257. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3989/asclepio.2019.09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fabriques du terrain naturaliste. L’archive du père Plumier en mouvement (années 1680-1700-1830)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Beltrán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ladislas Latoch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voyages savants. Écritures du monde (XVIe-XIXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Sorbonne Nouvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-91, 2025, Bibliothèque Sainte-Geneviève, 978-2-37906-149-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05364929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inventaire de la nature entre empirisme et savoir livresque. L'Index nomenclator de Philibert Commerson (1766)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Beltrán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Pinaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Briegel; Maria Pia Donato; Valérie Theis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiques de l'inventaire. Moyen-Âge-XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.219-239, 2024, 9782753595439</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scribal Practices in Natural History: The Archive of Philibert de Commerson (1727-1773)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Beltrán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Florence to Goa and beyond : essays in early modern global history</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraobjects: Writing History through the Margins of Natural History Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Beltrán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science, Technology, Humanity, and the Earth. 11th ESHS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fabriques du terrain naturaliste: l’archive du père Charles Plumier (1646–1704) en mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Beltrán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voyages savants. Documenter le monde et produire des savoirs depuis l’Europe (XVIe–XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Paris Bibliothèque Sainte-Geneviève, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuvier & Co. : Collective Scribal Labor in the Paris Muséum d’histoire naturelle in the Early Nineteenth Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Beltrán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amateurs en sciences : une histoire par en bas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nathalie Richard; Hadrien Viraient, Sep 2022, Le Mans Le Mans Université, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secretaries of Nature : Scribes, Scholars, and the Archive of Nature in Eighteenth-Century France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Beltrán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Secretaries of Knowledge : Scribal Helpers and Social Visibility, 16th-19th centuries, 9th ESHS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Francesca Antonelli; José Beltrán, Sep 2020, Bologne Università di Bologna, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reading and the Practice of Natural History in Eighteenth-Century France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Beltrán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exzerpieren. Eine Lese- und Schreibpraxis in europäischer Perspektive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Élisabeth Décultot; Mike Rottmann; Helmut Zedelmaier, Sep 2019, Halle (Saale) Martin-Luther-Universität Halle-Wittenberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répertoires végétaux : techniques livresques de gestion de l’information en histoire naturelle, XVIIe -XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Beltrán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiques de l’inventaire : classer des archives, des livres, des objets (Moyen Âge-XIXe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Françoise Briegel; Maria-Pia Donato; Valérie Theis, Oct 2019, Genève Universitè de Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Religious) Travelling Scholars as Agents of the State ? Father Plumier and the Circulation of Information on Overseas Natures in Louis XIV’s France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Beltrán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conquering New Markets: Trade Routes, Conversions, and Missions during the First Globalization (16th-18th centuries)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Antonella Romano; Hélène Vu Thanh; Inès Zupanov, Nov 2016, Paris École des hautes études en sciences sociales, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature in draft: Images and overseas natural history in the work of Charles Plumier (1646-1704)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Beltrán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">History. European University Institute, 2017. English. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04250268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Martin Mulsow, Savoirs précaires. Pour une autre histoire des idées à l’époque moderne, trad. par L. Cantagrel et L. Windels, Paris, Éd. de la MSH, [2012] 2018, viii-429 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Beltrán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.592-594. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/ahss.2023.112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Irina Podgorny, Los argentinos vienen de los peces. Ensayo de filogenia nacional, Rosario: Beatriz Viterbo Editora, 2021, 187 pp., ISBN: 9789508453990 and Florentino Ameghino y hermanos. Empresa argentina de paleontología ilimitada, Buenos Aires: Edhasa, 2021, 348 pp., ISBN: 9789876285988</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Beltrán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.181-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dismantling the Postcolonial Museum. Review of Manuel Burón, El patrimonio recobrado. Museos indígenas en México y Nueva Zelanda, Madrid, Marcial Pons, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Beltrán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Travel Notebook as an Archive of Practice in the Field. A proposito di Le monde dans un carnet. Alexander von Humboldt en Italie (1805), di Marie-Noëlle Bourguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Beltrán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.221-231. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1408/98279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Peter N. Miller, History and Its Objects: Antiquarianism and Material Culture since 1500. Ithaca, NY: Cornell University Press, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Beltrán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/701993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Christopher M. Parsons, A Not-So-New World: Empire and Environment in French Colonial North America. Philadelphia, Pa.: University of Pennsylvania Press, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Beltrán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId36"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:125.49019607843px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> José Beltrán </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jose-beltran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4556-4462</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chargé de recherches au CNRSTEMOS (UMR 9016)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Histoire sociale, culturelle et matérielle des sciences et des savoirs</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Histoire de la France et du premier empire français (XVIIe-XIXe siècles)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Musées, collections et patrimoine naturalistes (XVIIe-XXIe siècles)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Histoire du livre, de l'information et des cultures manuscrites et visuelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parcours</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Princeton University, Department of History, Visiting Research Scholar (Spring Semester 2025)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Martin-Luther-Universität Halle-Wittenberg, IZEA, Wissenschaftlicher Mitarbeiter (2022-2023)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CNRS, Centre Alexandre-Koyré (UMR 8560), Marie Skłodowska-Curie Fellow (2019-2022)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Consejo superior de investigaciones científicas, Instituto de historia, chercheur invité (9/2018)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">École normale supérieure, Département d'histoire, ATER (2017-2019)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Max Planck Institut for the History of Science, doctorant invité (1-3/2017)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">European University Institute, doctorat Histoire (5/2017)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">University of Cambridge, Department of History and Philosophy of Science, doctorant invité (10-12/2014)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">École des hautes études en sciences sociales, master Histoire des sciences (2012)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Université de Provence, master Histoire (2011)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Université d'Alicante, licence Histoire (2011)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Université de Provence, licence Histoire (2009)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciencia amanuense: cultura manuscrita e historia natural en la Francia moderna (c. 1660-1830)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Beltrán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asclepio. Revista de Historia de la Medicina y de la Ciencia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 71 (1), pp.257. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3989/asclepio.2019.09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fabriques du terrain naturaliste. L’archive du père Plumier en mouvement (années 1680-1700-1830)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Beltrán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ladislas Latoch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voyages savants. Écritures du monde (XVIe-XIXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Sorbonne Nouvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-91, 2025, Bibliothèque Sainte-Geneviève, 978-2-37906-149-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05364929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inventaire de la nature entre empirisme et savoir livresque. L'Index nomenclator de Philibert Commerson (1766)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Beltrán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Briegel; Maria Pia Donato; Valérie Theis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiques de l'inventaire. Moyen-Âge-XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.219-239, 2024, 9782753595439</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scribal Practices in Natural History: The Archive of Philibert de Commerson (1727-1773)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Beltrán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Florence to Goa and beyond : essays in early modern global history</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraobjects: Writing History through the Margins of Natural History Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Beltrán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science, Technology, Humanity, and the Earth. 11th ESHS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fabriques du terrain naturaliste: l’archive du père Charles Plumier (1646–1704) en mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Beltrán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voyages savants. Documenter le monde et produire des savoirs depuis l’Europe (XVIe–XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Paris Bibliothèque Sainte-Geneviève, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuvier & Co. : Collective Scribal Labor in the Paris Muséum d’histoire naturelle in the Early Nineteenth Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Beltrán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amateurs en sciences : une histoire par en bas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nathalie Richard; Hadrien Viraient, Sep 2022, Le Mans Le Mans Université, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secretaries of Nature : Scribes, Scholars, and the Archive of Nature in Eighteenth-Century France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Beltrán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Secretaries of Knowledge : Scribal Helpers and Social Visibility, 16th-19th centuries, 9th ESHS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Francesca Antonelli; José Beltrán, Sep 2020, Bologne Università di Bologna, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reading and the Practice of Natural History in Eighteenth-Century France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Beltrán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exzerpieren. Eine Lese- und Schreibpraxis in europäischer Perspektive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Élisabeth Décultot; Mike Rottmann; Helmut Zedelmaier, Sep 2019, Halle (Saale) Martin-Luther-Universität Halle-Wittenberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répertoires végétaux : techniques livresques de gestion de l’information en histoire naturelle, XVIIe -XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Beltrán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiques de l’inventaire : classer des archives, des livres, des objets (Moyen Âge-XIXe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Françoise Briegel; Maria-Pia Donato; Valérie Theis, Oct 2019, Genève Universitè de Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Religious) Travelling Scholars as Agents of the State ? Father Plumier and the Circulation of Information on Overseas Natures in Louis XIV’s France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Beltrán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conquering New Markets: Trade Routes, Conversions, and Missions during the First Globalization (16th-18th centuries)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Antonella Romano; Hélène Vu Thanh; Inès Zupanov, Nov 2016, Paris École des hautes études en sciences sociales, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature in draft: Images and overseas natural history in the work of Charles Plumier (1646-1704)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Beltrán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">History. European University Institute, 2017. English. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04250268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Martin Mulsow, Savoirs précaires. Pour une autre histoire des idées à l’époque moderne, trad. par L. Cantagrel et L. Windels, Paris, Éd. de la MSH, [2012] 2018, viii-429 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Beltrán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.592-594. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/ahss.2023.112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Irina Podgorny, Los argentinos vienen de los peces. Ensayo de filogenia nacional, Rosario: Beatriz Viterbo Editora, 2021, 187 pp., ISBN: 9789508453990 and Florentino Ameghino y hermanos. Empresa argentina de paleontología ilimitada, Buenos Aires: Edhasa, 2021, 348 pp., ISBN: 9789876285988</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Beltrán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.181-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dismantling the Postcolonial Museum. Review of Manuel Burón, El patrimonio recobrado. Museos indígenas en México y Nueva Zelanda, Madrid, Marcial Pons, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Beltrán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Travel Notebook as an Archive of Practice in the Field. A proposito di Le monde dans un carnet. Alexander von Humboldt en Italie (1805), di Marie-Noëlle Bourguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Beltrán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.221-231. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1408/98279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Peter N. Miller, History and Its Objects: Antiquarianism and Material Culture since 1500. Ithaca, NY: Cornell University Press, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Beltrán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/701993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Christopher M. Parsons, A Not-So-New World: Empire and Environment in French Colonial North America. Philadelphia, Pa.: University of Pennsylvania Press, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Beltrán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId35"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9B970884"/>
+    <w:nsid w:val="C93C4965"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="B6BE3B9A"/>
+    <w:nsid w:val="6D716664"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="86655D28"/>
+    <w:nsid w:val="AD23B6CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -640,51 +640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jose-beltran" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4556-4462" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155541v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Beltr&#225;n" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/asclepio.2019.09" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364929v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psn.sorbonne-nouvelle.fr/publications/voyages-savants" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397963v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Pinaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258468v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717921v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250634v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250635v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250638v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250644v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250641v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250646v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04250268v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461223v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2023.112" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371954v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250625v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257811v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1408/98279" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258493v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/701993" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258486v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jose-beltran" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4556-4462" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155541v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Beltr&#225;n" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/asclepio.2019.09" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364929v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psn.sorbonne-nouvelle.fr/publications/voyages-savants" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397963v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258468v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717921v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250634v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250635v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250638v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250644v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250641v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250646v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04250268v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461223v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2023.112" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371954v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250625v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257811v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1408/98279" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258493v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/701993" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258486v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>