--- v1 (2026-04-18)
+++ v2 (2026-05-18)
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C93C4965"/>
+    <w:nsid w:val="63D5A8EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6D716664"/>
+    <w:nsid w:val="4C012E81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="AD23B6CB"/>
+    <w:nsid w:val="C33A53BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>