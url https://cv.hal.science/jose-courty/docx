--- v0 (2026-03-20)
+++ v1 (2026-04-16)
@@ -100,502 +100,502 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The extracellular matrix in pancreatic cancer: description of a complex network and promising therapeutic options</w:t>
+                <w:t xml:space="preserve">Tumor stiffening reversion through collagen crosslinking inhibition improves T cell migration and anti-PD-1 treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benedetta Ferrara</w:t>
+                <w:t xml:space="preserve">Alba Nicolás-Boluda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cataldo Pignatelli</w:t>
+                <w:t xml:space="preserve">Javier Vaquero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melissande Cossutta</w:t>
+                <w:t xml:space="preserve">Lene Vimeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Citro</w:t>
+                <w:t xml:space="preserve">Thomas Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Courty</w:t>
+                <w:t xml:space="preserve">Sarah Barrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contemporary Southeast Asia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.58688⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03331434v1</w:t>
+                <w:t xml:space="preserve">hal-03443168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tumor stiffening reversion through collagen crosslinking inhibition improves T cell migration and anti-PD-1 treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedetta Ferrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Belbekhouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Houppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10 (32), pp.322001. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7554/eLife.58688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03331197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tumor stiffening reversion through collagen crosslinking inhibition improves T cell migration and anti-PD-1 treatment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alba Nicolás-Boluda</w:t>
+                <w:t xml:space="preserve">The extracellular matrix in pancreatic cancer: description of a complex network and promising therapeutic options</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedetta Ferrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Vaquero</w:t>
+                <w:t xml:space="preserve">Cataldo Pignatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lene Vimeux</w:t>
+                <w:t xml:space="preserve">Melissande Cossutta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Guilbert</w:t>
+                <w:t xml:space="preserve">Antonio Citro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Barrin</w:t>
+                <w:t xml:space="preserve">José Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Contemporary Southeast Asia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03443168v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell surface nucleolin as active bait for nanomedicine in cancer therapy: a promising option</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedetta Ferrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Belbekhouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Houppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 32 (32), pp.322001. </w:t>
@@ -685,51 +685,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Mertani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (19), pp.4957. </w:t>
@@ -806,51 +806,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bourgoin-Voillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissande Cossutta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Ponzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -895,831 +895,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03262175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antagonist of nucleolin, N6L, inhibits neovascularization in mouse models of retinopathies</w:t>
+                <w:t xml:space="preserve">Aerosol-Assisted Synthesis of Tailor-Made Hollow Mesoporous Silica Microspheres for Controlled Release of Antibacterial and Anticancer Agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Darche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mélissande Cossutta</w:t>
+                <w:t xml:space="preserve">Jalal Poostforooshan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Belbekhouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Caruana</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Houppe</w:t>
+                <w:t xml:space="preserve">Masoom Shaban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud‐emmanuelle Gilles</w:t>
+                <w:t xml:space="preserve">Vanessa Alphonse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 34 (4), pp.5851-5862. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (6), pp.6885-6898. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1096/fj.201901876r⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.9b20510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03032684v1</w:t>
+                <w:t xml:space="preserve">hal-03032690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N6L-functionalized nanoparticles for targeted and inhibited pancreatic cancer cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Fabrication of large pore mesoporous silica microspheres by salt-assisted spray-drying method for enhanced antibacterial activity and pancreatic cancer treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Belbekhouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mélissande Cossutta</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal Poostforooshan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masoom Shaban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Habert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tina Modjinou</w:t>
+                <w:t xml:space="preserve">Benedetta Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Alphonse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2020.125461⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 590, pp.119930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2020.119930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03116693v1</w:t>
+                <w:t xml:space="preserve">hal-03032698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non-targeted quantitative mass spectrometry approach for the identification of new blood biomarkers of septic shock in the secretory of a rat model of endotoxemic shock</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">N6L-functionalized nanoparticles for targeted and inhibited pancreatic cancer cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Belbekhouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissande Cossutta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoit Vallée</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séna Hamadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tina Modjinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Cardiovascular Diseases Supplements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (2-4), pp.229. </w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 607, pp.125461. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.acvdsp.2020.03.074⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2020.125461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04834668v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03116693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Nucleolin Antagonist N6L Inhibits LINE1 Retrotransposon Activity in Non-Small Cell Lung Carcinoma Cells</w:t>
+                <w:t xml:space="preserve">Antagonist of nucleolin, N6L, inhibits neovascularization in mouse models of retinopathies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenneth Ramos</w:t>
+                <w:t xml:space="preserve">Marie Darche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissande Cossutta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Moore</w:t>
+                <w:t xml:space="preserve">Laure Caruana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Houppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabel Runge</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ilaria Cascone</w:t>
+                <w:t xml:space="preserve">Maud‐emmanuelle Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7150/jca.37776⟩</w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (4), pp.5851-5862. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.201901876r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03032686v1</w:t>
+                <w:t xml:space="preserve">hal-03032684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of large pore mesoporous silica microspheres by salt-assisted spray-drying method for enhanced antibacterial activity and pancreatic cancer treatment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Belbekhouche</w:t>
+                <w:t xml:space="preserve">The Nucleolin Antagonist N6L Inhibits LINE1 Retrotransposon Activity in Non-Small Cell Lung Carcinoma Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jalal Poostforooshan</w:t>
+                <w:t xml:space="preserve">Isabel Runge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masoom Shaban</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benedetta Ferrara</w:t>
+                <w:t xml:space="preserve">Marco Tavera-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Alphonse</w:t>
+                <w:t xml:space="preserve">Ilaria Cascone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 590, pp.119930. </w:t>
+              <w:t xml:space="preserve">American Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (3), pp.733-740. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2020.119930⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7150/jca.37776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03032698v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerosol-Assisted Synthesis of Tailor-Made Hollow Mesoporous Silica Microspheres for Controlled Release of Antibacterial and Anticancer Agents</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A non-targeted quantitative mass spectrometry approach for the identification of new blood biomarkers of septic shock in the secretory of a rat model of endotoxemic shock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedetta Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Belbekhouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Habert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Houppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (6), pp.6885-6898. </w:t>
+              <w:t xml:space="preserve">Archives of Cardiovascular Diseases Supplements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (2-4), pp.229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.9b20510⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.acvdsp.2020.03.074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03032690v1</w:t>
+                <w:t xml:space="preserve">hal-04834668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3-O-sulfated heparan sulfate interactors target synaptic adhesion molecules from neonatal mouse brain and inhibit neural activity and synaptogenesis in vitro</w:t>
               </w:r>
@@ -1757,51 +1757,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (1), pp.19114. </w:t>
@@ -1986,77 +1986,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weibel-Palade Bodies Orchestrate Pericytes During Angiogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissande Cossutta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Darche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Houppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Ponzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2077,120 +2077,120 @@
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1161/ATVBAHA.119.313021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03095533v1</w:t>
+                <w:t xml:space="preserve">hal-02347222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weibel-Palade Bodies Orchestrate Pericytes During Angiogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissande Cossutta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Darche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Houppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Ponzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2211,51 +2211,51 @@
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1161/ATVBAHA.119.313021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02347222v1</w:t>
+                <w:t xml:space="preserve">hal-03095533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The phenotype of target pancreatic cancer cells influences cell death by magnetic hyperthermia with nanoparticles carrying gemicitabine and the pseudo-peptide NucAnt</w:t>
               </w:r>
@@ -2963,51 +2963,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélene Rouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Bionics and Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 2017, pp.8949264. </w:t>
@@ -3173,295 +3173,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02061384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleolin Targeting Impairs the Progression of Pancreatic Cancer and Promotes the Normalization of Tumor Vasculature</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mutation-Independent Activation of the Anaplastic Lymphoma Kinase in Neuroblastoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federica Maione</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laure Caruana</w:t>
+                <w:t xml:space="preserve">Marie Regairaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Munier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Sartelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Castaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-16-0300⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 186 (2), pp.435-445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajpath.2015.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02262283v1</w:t>
+                <w:t xml:space="preserve">hal-02350500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutation-Independent Activation of the Anaplastic Lymphoma Kinase in Neuroblastoma</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marine Castaing</w:t>
+                <w:t xml:space="preserve">Nucleolin Targeting Impairs the Progression of Pancreatic Cancer and Promotes the Normalization of Tumor Vasculature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud-Emmanuelle Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Marty</w:t>
+                <w:t xml:space="preserve">Federica Maione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissande Cossutta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Caruana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 186 (2), pp.435-445. </w:t>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 76 (24), pp.7181-7193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ajpath.2015.10.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-16-0300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02350500v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02262283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nucleolin Promotes Heat Shock-Associated Translation of VEGF-D to Promote Tumor Lymphangiogenesis</w:t>
               </w:r>
@@ -3709,295 +3709,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02350496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleolin antagonist triggers autophagic cell death in human glioblastoma primary cells and decreased &amp;lt;i&amp;gt;in vivo&amp;lt;/i&amp;gt; tumor growth in orthotopic brain tumor model</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient treatment of breast cancer xenografts with multifunctionalized iron oxide nanoparticles combining magnetic hyperthermia and anti-cancer drug delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele D’angelo</w:t>
+                <w:t xml:space="preserve">Susanne Kossatz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Grandke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couleaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loredana Cristiano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Renato Galzio</w:t>
+                <w:t xml:space="preserve">Alfonso Latorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Aires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.5990⟩</w:t>
+              <w:t xml:space="preserve">Breast Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13058-015-0576-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02350508v1</w:t>
+                <w:t xml:space="preserve">hal-02350515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient treatment of breast cancer xenografts with multifunctionalized iron oxide nanoparticles combining magnetic hyperthermia and anti-cancer drug delivery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nucleolin antagonist triggers autophagic cell death in human glioblastoma primary cells and decreased &amp;lt;i&amp;gt;in vivo&amp;lt;/i&amp;gt; tumor growth in orthotopic brain tumor model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Antonosante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele D’angelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susanne Kossatz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Couleaud</w:t>
+                <w:t xml:space="preserve">Loredana Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alfonso Latorre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antonio Aires</w:t>
+                <w:t xml:space="preserve">Renato Galzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Breast Cancer Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 17 (1), </w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (39), </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13058-015-0576-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.5990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02350515v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02350508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pleiotrophin Exerts Its Migration and Invasion Effect through the Neuropilin-1 Pathway</w:t>
               </w:r>
@@ -4035,51 +4035,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Frechault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Cascone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mammary Gland Biology and Neoplasia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 17 (8), pp.613-624. </w:t>
@@ -4264,51 +4264,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoparticles Functionalized with Ligands of Cell Surface Nucleolin for Cancer Therapy and Diagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Sader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Destouches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4519,51 +4519,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Fréchault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël de Leiris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4754,559 +4754,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05043402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of Inflammation by Cicaderma Ointment Accelerates Skin Wound Healing</w:t>
+                <w:t xml:space="preserve">Heparin Affin Regulatory Peptide Modulates the Endogenous Anticoagulant Activity of Heparin and Heparan Sulphate Mimetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Morin</w:t>
+                <w:t xml:space="preserve">Najet Mejdoubi-Charef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Roumegous</w:t>
+                <w:t xml:space="preserve">Fernando Siñeriz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Carpentier</w:t>
+                <w:t xml:space="preserve">Dulce Papy-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Barbier-Chassefiere</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Said Charef</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmacology and Experimental Therapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1124/jpet.111.188599⟩</w:t>
+              <w:t xml:space="preserve">Basic &amp; Clinical Pharmacology &amp; Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 111 (5), pp.296--302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1742-7843.2012.00906.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01756693v1</w:t>
+                <w:t xml:space="preserve">hal-05043407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycosaminoglycans mimetics potentiate the clonogenicity, proliferation, migration and differentiation properties of rat mesenchymal stem cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">José Courty</w:t>
+                <w:t xml:space="preserve">Multivalent Pseudopeptides Targeting Cell Surface Nucleoproteins Inhibit Cancer Cell Invasion through Tissue Inhibitor of Metalloproteinases 3 (TIMP-3) Release</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Destouches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Sader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Frechault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cell Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scr.2011.09.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 287 (52), pp.43685-43693. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M112.380402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05043401v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivalent Pseudopeptides Targeting Cell Surface Nucleoproteins Inhibit Cancer Cell Invasion through Tissue Inhibitor of Metalloproteinases 3 (TIMP-3) Release</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Carpentier</w:t>
+                <w:t xml:space="preserve">Glycosaminoglycans mimetics potentiate the clonogenicity, proliferation, migration and differentiation properties of rat mesenchymal stem cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Frescaline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Bouderlique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Bao Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dulce Papy-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M112.380402⟩</w:t>
+              <w:t xml:space="preserve">Stem Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (2), pp.180--192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scr.2011.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04173008v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05043401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heparin Affin Regulatory Peptide Modulates the Endogenous Anticoagulant Activity of Heparin and Heparan Sulphate Mimetics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modulation of Inflammation by Cicaderma Ointment Accelerates Skin Wound Healing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Roumegous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Najet Mejdoubi-Charef</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">José Courty</w:t>
+                <w:t xml:space="preserve">G. Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Siñeriz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dulce Papy-Garcia</w:t>
+                <w:t xml:space="preserve">V. Barbier-Chassefiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Said Charef</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Garrigue-Antar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic &amp; Clinical Pharmacology &amp; Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 111 (5), pp.296--302. </w:t>
+              <w:t xml:space="preserve">Journal of Pharmacology and Experimental Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 343 (1), pp.115 - 124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1742-7843.2012.00906.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1124/jpet.111.188599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05043407v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antitumor and angiostatic peptides from frog skin secretions</w:t>
               </w:r>
@@ -5432,610 +5432,615 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01558881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple approach to cancer therapy afforded by multivalent pseudopeptides that target cell-surface nucleoproteins.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interactions of bexarotene (LGD1069, Targretin) with the coagulation system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Page</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yamina Hamma-Kourbali</w:t>
+                <w:t xml:space="preserve">Anne Hespel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najet Mejdoubi-Charef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Machi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Chaloin</w:t>
+                <w:t xml:space="preserve">Saïd Yous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dulce Papy-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-10-3459⟩</w:t>
+              <w:t xml:space="preserve">Cancer Chemotherapy and Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 68 (4), pp.847-854. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00280-010-1553-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00578863v1</w:t>
+                <w:t xml:space="preserve">hal-05043405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions of bexarotene (LGD1069, Targretin) with the coagulation system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A simple approach to cancer therapy afforded by multivalent pseudopeptides that target cell-surface nucleoproteins.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Destouches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamina Hamma-Kourbali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Hespel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Najet Mejdoubi-Charef</w:t>
+                <w:t xml:space="preserve">Valerie Machi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saïd Yous</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dulce Papy-Garcia</w:t>
+                <w:t xml:space="preserve">Olivier Chaloin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Chemotherapy and Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 68 (4), pp.847-854. </w:t>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 71 (9), pp.3296-3305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00280-010-1553-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-10-3459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05043405v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00578863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antitumorigenic effects of a mutant of the heparin affin regulatory peptide on the U87 MG glioblastoma cell line</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toxicological evaluation of RGTA OTR4120, a heparan sulfate mimetic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Charef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia Dos Santos</w:t>
+                <w:t xml:space="preserve">Michel Tulliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Racha Karaky</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Liliane Esmilaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dulce Papy-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ijc.25110⟩</w:t>
+              <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 48 (7), pp.1965--1968. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fct.2010.04.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05043388v1</w:t>
+                <w:t xml:space="preserve">hal-05043435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intramyocardial protein therapy with vascular endothelial growth factor (VEGF-165) induces functional angiogenesis in rat senescent myocardium.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Besse</w:t>
+                <w:t xml:space="preserve">Targeting surface nucleolin with a multivalent pseudopeptide delays development of spontaneous melanoma in RET transgenic mice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diala El Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Destouches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Boucher</w:t>
+                <w:t xml:space="preserve">Renée Lengagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilberte Linguet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Joël de Leiris</w:t>
+                <w:t xml:space="preserve">Bernard Krust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamina Hamma-Kourbali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physiology and Pharmacology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (1), pp.325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2407-10-325⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00688199v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00668215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absorption and tissue distribution of a novel carboxymethyldextran after oral administration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Charef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dulce Papy-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Courty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomedicine and Pharmacotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 64 (9), pp.627-632. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6075,713 +6080,708 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05056448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization of butyrylcholinesteraseat the neuromuscular junction of normal and acetylcholinesterase knockout mice</w:t>
+                <w:t xml:space="preserve">Antitumorigenic effects of a mutant of the heparin affin regulatory peptide on the U87 MG glioblastoma cell line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Blondet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Carpentier</w:t>
+                <w:t xml:space="preserve">Célia Dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Ferry</w:t>
+                <w:t xml:space="preserve">Racha Karaky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Chatonnet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dominique Renoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamina Hamma-Kourbali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Albanese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Histochemistry and Cytochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 58 (12), pp.1075-1082. </w:t>
+              <w:t xml:space="preserve">International Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 127 (5), pp.1038--1051. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1369/jhc.2010.956623⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ijc.25110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02665164v1</w:t>
+                <w:t xml:space="preserve">hal-05043388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycosaminoglycan mimetics trigger IP3-dependent intracellular calcium release in myoblasts.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intramyocardial protein therapy with vascular endothelial growth factor (VEGF-165) induces functional angiogenesis in rat senescent myocardium.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Martelly</w:t>
+                <w:t xml:space="preserve">François Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Singabraya</w:t>
+                <w:t xml:space="preserve">Gilberte Linguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Vandebrouck</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christian Cognard</w:t>
+                <w:t xml:space="preserve">Laurent Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël de Leiris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matrix Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Physiology and Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 61 (6), pp.651-61</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00563747v1</w:t>
+                <w:t xml:space="preserve">hal-00688199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected Interactions of an Alternating Poly(ether-ester) with Artificial and Biological Bilipidic Membranes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Localization of butyrylcholinesteraseat the neuromuscular junction of normal and acetylcholinesterase knockout mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Blondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chatonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Courty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Symposia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/masy.201050109⟩</w:t>
+              <w:t xml:space="preserve">Journal of Histochemistry and Cytochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 58 (12), pp.1075-1082. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1369/jhc.2010.956623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02006536v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxicological evaluation of RGTA OTR4120, a heparan sulfate mimetic</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Unexpected Interactions of an Alternating Poly(ether-ester) with Artificial and Biological Bilipidic Membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Illy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bacri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justyna Wojno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Destouches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Brissault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fct.2010.04.045⟩</w:t>
+              <w:t xml:space="preserve">Macromolecular Symposia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 287 (1), pp.60-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/masy.201050109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05043435v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02006536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting surface nucleolin with a multivalent pseudopeptide delays development of spontaneous melanoma in RET transgenic mice.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Glycosaminoglycan mimetics trigger IP3-dependent intracellular calcium release in myoblasts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Martelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Singabraya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diala El Khoury</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Destouches</w:t>
+                <w:t xml:space="preserve">Aurélie Vandebrouck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dulce Papy-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renée Lengagne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yamina Hamma-Kourbali</w:t>
+                <w:t xml:space="preserve">Christian Cognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cancer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Matrix Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29 (4), pp.317-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matbio.2010.02.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2407-10-325⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00668215v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00563747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exercise training improves functional post-ischemic recovery in senescent heart</w:t>
               </w:r>
@@ -6793,51 +6793,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Noirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6895,295 +6895,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00493089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycosaminoglycan mimetics inhibit SDF-1/CXCL12-mediated migration and invasion of human hepatoma cells.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Roger Vassy</w:t>
+                <w:t xml:space="preserve">Exercise training improves functional post-ischemic recovery in senescent heart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Noirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Swynghedauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glycobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/glycob/cwp130⟩</w:t>
+              <w:t xml:space="preserve">Experimental Gerontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 44 (3), pp.177-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/138920110793262024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-00415323v1</w:t>
+                <w:t xml:space="preserve">hal-03966268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exercise training improves functional post-ischemic recovery in senescent heart</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernard Swynghedauw</w:t>
+                <w:t xml:space="preserve">Glycosaminoglycan mimetics inhibit SDF-1/CXCL12-mediated migration and invasion of human hepatoma cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Friand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualid Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dulce Papy-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Hlawaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Vassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Gerontology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 44 (3), pp.177-182. </w:t>
+              <w:t xml:space="preserve">Glycobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (12), pp.1511-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2174/138920110793262024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/glycob/cwp130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03966268v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00415323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glycosaminoglycan mimetics–induced mobilization of hematopoietic progenitors and stem cells into mouse peripheral blood: Structure/function insights</w:t>
               </w:r>
@@ -7297,346 +7297,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05043436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pleiotrophin induces expression of inflammatory cytokines in peripheral blood mononuclear cells.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Suppression of tumor growth and angiogenesis by a specific antagonist of the cell-surface expressed nucleolin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Destouches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diala El Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamina Hamma-Kourbali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Krust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Albanese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2008.04.010⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3 (6), pp.e2518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0002518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00319805v1</w:t>
+                <w:t xml:space="preserve">hal-00294100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suppression of tumor growth and angiogenesis by a specific antagonist of the cell-surface expressed nucleolin.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pleiotrophin induces expression of inflammatory cytokines in peripheral blood mononuclear cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Achour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre M'Bika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Caruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Courty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2008.04.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0002518⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00294100v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00319805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 16-kDa fragment of pleiotrophin acts on endothelial and mammalian tumor cells and inhibits breast tumor development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ducès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Racha Karaky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Martel-Renoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7756,51 +7756,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Heroult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Caruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cellular Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 214 (1), pp.250-9. </w:t>
@@ -7844,303 +7844,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00172751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycosaminoglycans and their synthetic mimetics inhibit RANTES-induced migration and invasion of human hepatoma cells.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects on coagulation of a synthetic heparan mimetic given intraperitoneally or orally.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Charef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Sutton</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dulce Papy-Garcia</w:t>
+                <w:t xml:space="preserve">Emmanuel Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maylis Dagouassat</w:t>
+                <w:t xml:space="preserve">Denis Barritault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc M Martin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Pierre Caruelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cancer Therapeutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 6 (11), pp.2948-58. </w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Materials Research Part A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, epub ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1158/1535-7163.MCT-07-0114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jbm.a.31385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00195453v1</w:t>
+                <w:t xml:space="preserve">hal-00172752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects on coagulation of a synthetic heparan mimetic given intraperitoneally or orally.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Glycosaminoglycans and their synthetic mimetics inhibit RANTES-induced migration and invasion of human hepatoma cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Barritault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">José Courty</w:t>
+                <w:t xml:space="preserve">Angela Sutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Friand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dulce Papy-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Caruelle</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maylis Dagouassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc M Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Materials Research Part A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jbm.a.31385⟩</w:t>
+              <w:t xml:space="preserve">Molecular Cancer Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 6 (11), pp.2948-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1535-7163.MCT-07-0114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00172752v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00195453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A basic peptide derived from the HARP C-terminus inhibits anchorage-independent growth of DU145 prostate cancer cells.</w:t>
               </w:r>
@@ -8406,51 +8406,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heparin affin regulatory peptide/pleiotrophin mediates fibroblast growth factor 2 stimulatory effects on human prostate cancer cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hatziapostolou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8527,51 +8527,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of heparin affin regulatory peptide on the expression of vascular endothelial growth factor receptors in endothelial cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kokolakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8646,338 +8646,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00109747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominant-stable beta-catenin expression causes cell fate alterations and Wnt signaling antagonist expression in a murine granulosa cell tumor model.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exogenous pleiotrophin applied to lesioned nerve impairs muscle reinnervation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Boerboom</w:t>
+                <w:t xml:space="preserve">Jose Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ld White</w:t>
+                <w:t xml:space="preserve">B. Blondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Dalle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Js Richards</w:t>
+                <w:t xml:space="preserve">A. Ferry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 66 (4), pp.1964-1973</w:t>
+              <w:t xml:space="preserve">Neurochemical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 31 (7), pp.907-913</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00109604v1</w:t>
+                <w:t xml:space="preserve">hal-00109603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exogenous pleiotrophin applied to lesioned nerve impairs muscle reinnervation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dominant-stable beta-catenin expression causes cell fate alterations and Wnt signaling antagonist expression in a murine granulosa cell tumor model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boerboom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Courty</w:t>
+                <w:t xml:space="preserve">Ld White</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Blondet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Carpentier</w:t>
+                <w:t xml:space="preserve">S. Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ferry</w:t>
+                <w:t xml:space="preserve">Js Richards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurochemical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 31 (7), pp.907-913</w:t>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 66 (4), pp.1964-1973</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00109603v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00109604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pleiotrophin inhibits HIV infection by binding the cell surface-expressed nucleolin.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias A Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Svab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Delbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Krust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 272 (18), pp.4646-59. </w:t>
@@ -9009,337 +9009,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00104912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Properties and Pharmacokinetic Behavior of Cetirizine, a Zwitterionic H 1 -Receptor Antagonist</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fibroblast growth factor-2 has opposite effects on human breast cancer MCF-7 cell growth depending on the activation level of the mitogen-activated protein kinase pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Zini</w:t>
+                <w:t xml:space="preserve">Jian-Feng Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Tillement</w:t>
+                <w:t xml:space="preserve">Tarik Issad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aldo Bertelli</w:t>
+                <w:t xml:space="preserve">Eric Chevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto A.E Bertelli</w:t>
+                <w:t xml:space="preserve">Dominique Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 41 (6), pp.853 - 863. </w:t>
+              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 258 (1), pp.271-276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jm9704311⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1046/j.1432-1327.1998.2580271.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01756670v1</w:t>
+                <w:t xml:space="preserve">hal-03945248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fibroblast growth factor-2 has opposite effects on human breast cancer MCF-7 cell growth depending on the activation level of the mitogen-activated protein kinase pathway</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular Properties and Pharmacokinetic Behavior of Cetirizine, a Zwitterionic H 1 -Receptor Antagonist</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Zini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jian-Feng Liu</w:t>
+                <w:t xml:space="preserve">Jean-Paul Tillement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarik Issad</w:t>
+                <w:t xml:space="preserve">Aldo Bertelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Chevet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jose Courty</w:t>
+                <w:t xml:space="preserve">Alberto A.E Bertelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 41 (6), pp.853 - 863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jm9704311⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1046/j.1432-1327.1998.2580271.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03945248v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellular Distribution of the Angiogenic Factor Heparin Affin Regulatory Peptide (HARP) mRNA and Protein in the Human Mammary Gland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Caruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9544,652 +9544,652 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02201595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High affinity receptors to acidic and basic fibroblast growth factor (FGF) are detected mainly in adult brain membrane preparations but not in liver, kidney, intestine, lung or stomach.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adult Brain but Not Kidney, Liver, Lung, Intestine, and Stomach Membrane Preparations Contain Detectable Amounts of High-Affinity Receptors to Acidic and Basic Growth Factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Ledoux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Mereau</w:t>
+                <w:t xml:space="preserve">Agnes Mereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Pieri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Barritault</w:t>
+                <w:t xml:space="preserve">Mickael Jaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Courty</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marcelle Miskulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Barritault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Growth Factors</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 638 (1 The Fibroblas), pp.397-399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1749-6632.1991.tb49051.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02201473v1</w:t>
+                <w:t xml:space="preserve">hal-02201475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation of Basic FGF Receptors from Adult Bovine Brain Membranes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId372" w:history="1">
+                <w:t xml:space="preserve">High Affinity Receptors to Acidic and Basic Fibroblast Growth Factor (FGF) are Detected Mainly in Adult Brain Membrane Preparations but not in Liver, Kidney, Intestine, Lung or Stomach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Mereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Barritault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Courty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 638 (1 The Fibroblas), pp.394-396. </w:t>
+              <w:t xml:space="preserve">Growth Factors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 5 (3), pp.221-231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1749-6632.1991.tb49050.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3109/08977199109000286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02201470v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03945323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Affinity Receptors to Acidic and Basic Fibroblast Growth Factor (FGF) are Detected Mainly in Adult Brain Membrane Preparations but not in Liver, Kidney, Intestine, Lung or Stomach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId353" w:history="1">
+                <w:t xml:space="preserve">Isolation of Basic FGF Receptors from Adult Bovine Brain Membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Mereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Perderiset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Growth Factors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 5 (3), pp.221-231. </w:t>
+              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 638 (1 The Fibroblas), pp.394-396. </w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3109/08977199109000286⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1749-6632.1991.tb49050.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03945323v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02201470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adult Brain but Not Kidney, Liver, Lung, Intestine, and Stomach Membrane Preparations Contain Detectable Amounts of High-Affinity Receptors to Acidic and Basic Growth Factors</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High affinity receptors to acidic and basic fibroblast growth factor (FGF) are detected mainly in adult brain membrane preparations but not in liver, kidney, intestine, lung or stomach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcelle Miskulin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Pieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Barritault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Courty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Growth Factors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 5 (3), pp.221-31</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02201475v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02201473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of high and low affinity binding sites for basic fibroblast growth factor in mouse placenta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Hondermarck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Blanckaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Barritault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 169 (1), pp.272-281. </w:t>
@@ -10233,475 +10233,475 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03945331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purification of basic fibroblast growth factor receptors from bovine brain.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modulation of mitogenic activity and cellular binding of basic fibroblast growth factor by basic proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dauchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">I. Pieri</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Barritault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Gamby</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Barritault</w:t>
+                <w:t xml:space="preserve">M. Dauchel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cellular Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 39 (4), pp.411-420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcb.240390407⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02201387v1</w:t>
+                <w:t xml:space="preserve">hal-02201385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of basic fibroblast growth factor binding sites in various tissue membrane preparations from adult guinea pig</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">José Courty</w:t>
+                <w:t xml:space="preserve">Purification of basic fibroblast growth factor receptors from bovine brain.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Pieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gamby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Barritault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 71 (7), pp.865-71</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02201378v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02201387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of mitogenic activity and cellular binding of basic fibroblast growth factor by basic proteins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distribution of basic fibroblast growth factor binding sites in various tissue membrane preparations from adult guinea pig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Dauchel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">D. Barritault</w:t>
+                <w:t xml:space="preserve">Agnès Méreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Dauchel</w:t>
+                <w:t xml:space="preserve">Marie Claude Dauchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Barritault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Courty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cellular Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1989, 39 (4), pp.411-420. </w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 159 (1), pp.290-296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jcb.240390407⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0006-291x(89)92436-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02201385v1</w:t>
+                <w:t xml:space="preserve">hal-02201378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presence of basic fibroblast growth factor receptors in bovine brain membranes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10791,402 +10791,402 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la toxicité de sous-produits de médicament par approche protéomique : cas du furosémide.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exposures to Polycylic Aromatic Hydrocarbons (PAHs): A LC-MSE Label-Free Proteomic Analysis to Determine Protein Biomarkers of Effects in Rat Plasma,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bourgoin-Voillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandre Fidji</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Damien Habert</w:t>
+                <w:t xml:space="preserve">Adrien Grenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grimault Luna</w:t>
+                <w:t xml:space="preserve">Maguy El Hajjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Michelland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Cunin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">tox-2023 : Exposome en Toxicologie : Du concept à la stratégie d’évaluation des risques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ARET, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">12th International Symposium on Biological Monitoring in Occupational and Environmental Health, Next Generation Biomonitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04347235v1</w:t>
+                <w:t xml:space="preserve">hal-04837846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomics approach for evaluating metabolites toxicity of furosemide, a widely-used diuretics.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId405" w:history="1">
+                <w:t xml:space="preserve">Evaluation de la toxicité de sous-produits de médicament par approche protéomique : cas du furosémide.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandre Fidji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bourgoin-Voillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">José Courty</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grimault Luna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Proteome Organization (HUPO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, busan, South Korea</w:t>
+              <w:t xml:space="preserve">tox-2023 : Exposome en Toxicologie : Du concept à la stratégie d’évaluation des risques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARET, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04347187v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04347235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposures to Polycylic Aromatic Hydrocarbons (PAHs): A LC-MSE Label-Free Proteomic Analysis to Determine Protein Biomarkers of Effects in Rat Plasma,</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proteomics approach for evaluating metabolites toxicity of furosemide, a widely-used diuretics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandre Fidji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bourgoin-Voillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Valérie Cunin</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Habert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Symposium on Biological Monitoring in Occupational and Environmental Health, Next Generation Biomonitoring</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">Human Proteome Organization (HUPO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, busan, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04837846v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04347187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secretome changes distinguishing severe forms of covid from critical pneumonia not related to SARS-COV-2 infection.</w:t>
               </w:r>
@@ -11198,51 +11198,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique Blangy-Letheule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bourgoin-Voillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Persello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11323,51 +11323,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Blangy-Letheule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bourgoin-Voillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Persello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11592,77 +11592,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposures to Polycylic Aromatic Hydrocarbons (PAHs): A LC-MSE Label-Free Proteomic Analysis to Determine Effect Biomarkers in Rat Plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bourgoin-Voillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy El Hajjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Michelland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Cunin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11730,51 +11730,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique Blangy-Letheule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bourgoin-Voillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Persello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11842,51 +11842,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracellular Vesicle Protein Biomarkers of Cardiac AL Amyloidosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Zaroui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11980,51 +11980,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique Blangy-Letheule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bourgoin-Voillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Persello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12409,51 +12409,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331434v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Ferrara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cataldo Pignatelli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissande Cossutta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Citro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Courty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331197v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Belbekhouche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Habert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Houppe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vall&#233;e" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.58688" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443168v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Nicol&#225;s-Boluda" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Vaquero" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Vimeux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guilbert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barrin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443128v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/abfb30" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443216v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Chalabi-Dchar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Cruz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Mertani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Diaz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13194957" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03262175v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Raineri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bourgoin-Voillard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissande Cossutta" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ponzo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13122986" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032684v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Darche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Caruana" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud&#8208;emmanuelle Gilles" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201901876r" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116693v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;na Hamadi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Modjinou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2020.125461" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834668v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvdsp.2020.03.074" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032686v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Ramos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Moore" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Runge" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Tavera-Garcia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Cascone" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/jca.37776" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032698v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Poostforooshan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoom Shaban" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Alphonse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.119930" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032690v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b20510" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03023118v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Ma&#239;za" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazha Sidahmed-Adrar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Michel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Carpentier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76030-4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032696v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susann Piehler" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi D&#228;hring" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Grandke" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia G&#246;ring" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couleaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10061016" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095533v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.119.313021" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347222v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095445v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Sanhaji" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Aires" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitziber Cortajarena" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2018.12.019" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350480v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Jain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Zhu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Khashab" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Ye" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. George" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/leu.2017.215" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350449v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Chlo&#233; Dhez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Benedetti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Antonosante" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Panella" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigida Ranieri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.26205" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350445v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Cola" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Franceschini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di Matteo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Colotti" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Celani" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2017.10.038" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347346v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetra Chatzileontiadou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Tsika" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoi Diamantopoulou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Delbe" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Badet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201700688" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663681v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lemonnier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bouderlique" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Naili" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lene Rouard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/8949264" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061384v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud-Emmanuelle Gilles" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Sader" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vall&#233;e" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.21441" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262283v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Maione" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-16-0300" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350500v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Regairaz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Munier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sartelet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Castaing" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marty" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2015.10.016" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294493v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morfoisse" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tatin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hantelys" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adoue" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Helfer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-15-3140" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350496v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Destouches" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Terry" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Marchand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Maill&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.8043" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350508v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele D&#8217;angelo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana Cristiano" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Galzio" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.5990" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350515v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Kossatz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Latorre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13058-015-0576-1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350511v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Elahouel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Blanc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Frechault" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neo.2015.07.007" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04173061v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Bousserrhine" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-7439.1000299" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04173059v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-7439.1000310" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081902v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lemonnier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Albanese" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Naili" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chevallier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966283v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Besse" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Comte" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fr&#233;chault" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l de Leiris" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cyto.2013.02.002" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NK37T5PH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043402v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Frescaline" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyya Mansoor" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Baroukh" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.tea.2012.0377" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756693v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roumegous" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carpentier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barbier-Chassefiere" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garrigue-Antar" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.111.188599" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043401v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Bao Huynh" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulce Papy-Garcia" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2011.09.005" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04173008v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Huet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.380402" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043407v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najet Mejdoubi-Charef" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Si&#241;eriz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Charef" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-7843.2012.00906.x" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558881v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanneke Van Zoggel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Hamma-Kourbali" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Galanth" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ladram" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-010-0815-9" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/65A642F73BCA6FC4B06171E4BBAE97C485515FE0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578863v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Page" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Machi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chaloin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-10-3459" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043405v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hespel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Yous" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00280-010-1553-0" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043388v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Dos Santos" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Karaky" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Renoir" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.25110" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688199v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boucher" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberte Linguet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Riou" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05056448v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2010.03.002" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7S9D179T-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665164v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Blondet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ferry" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chatonnet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1369/jhc.2010.956623" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563747v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martelly" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Singabraya" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vandebrouck" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cognard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matbio.2010.02.002" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVHX9097-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006536v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Illy" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bacri" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Wojno" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Brissault" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.201050109" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PRNZZQHV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043435v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tulliez" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Esmilaire" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2010.04.045" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00668215v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diala El Khoury" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Lengagne" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Krust" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-10-325" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493089v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Page" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Noirez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Riou" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Swynghedauw" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2008.10.003" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00415323v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Friand" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Haddad" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Hlawaty" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Vassy" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwp130" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966268v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/138920110793262024" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043436v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Caruelle" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Delb&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Petit-Cocault" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exphem.2009.06.005" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319805v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Achour" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre M'Bika" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Baudouin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Caruelle" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2008.04.010" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8HKPQ2RN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294100v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002518" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315907v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Duc&#232;s" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Martel-Renoir" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bi&#233;che" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Opolon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172751v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bernard-Pierrot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Heroult" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dalle" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.21191" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VMPJBWHG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195453v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Sutton" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Dagouassat" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c M Martin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.MCT-07-0114" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172752v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Petit" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barritault" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Caruelle" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.31385" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GV51939T-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319846v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oya Bermek" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolis Polykratis" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia dos Santos" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2007.07.032" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N8DCTNFR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187899v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Dean" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina S Butler" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R Brigstock" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.00821-07" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109602v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hatziapostolou" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Polytarchou" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Katsoris" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Papadimitriou" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109747v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kokolakis" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mikelis" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Karetsou" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109604v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boerboom" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ld White" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dalle" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Js Richards" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109603v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Courty" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blondet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferry" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104912v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias A Said" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Svab" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2005.04870.x" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756670v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Zini" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Tillement" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Bertelli" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto A.E Bertelli" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm9704311" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-D4V87B8J-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03945248v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Feng Liu" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Issad" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chevet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ledoux" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1327.1998.2580271.x" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03945266v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Caruelle" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sabourin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfeng Liu" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Crepin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/002215549704500907" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02201595v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Perderiset" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Courty" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mereau" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chevet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barritault" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02201473v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ledoux" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Pieri" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Courty" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02201470v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Mereau" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Perderiset" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pieri" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.1991.tb49050.x" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XSC7WN43-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03945323v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/08977199109000286" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02201475v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Jaye" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelle Miskulin" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.1991.tb49051.x" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PBPS9H53-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03945331v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Hondermarck" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blanckaert" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0006-291x(90)91464-4" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8LSC9VJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02201387v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pieri" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gamby" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02201378v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s M&#233;reau" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claude Dauchel" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0006-291x(89)92436-4" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XCG2JWL2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02201385v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dauchel" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dauchel" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcb.240390407" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X2J39SCR-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02201376v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Badet" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347235v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandre Fidji" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grimault Luna" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347187v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837846v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Grenard" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy El Hajjar" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Michelland" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cunin" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837851v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Blangy-Letheule" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Persello" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montnach" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04979526v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Blangy-Letheule" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Dhot" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167305v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837840v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Marques" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837843v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837855v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Zaroui" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Kharoubi" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Molinier-Frenkel" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837862v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dhote" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640503v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moenner" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chevallier" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tardieu" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443168v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Nicol&#225;s-Boluda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Vaquero" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Vimeux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guilbert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barrin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.58688" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331197v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Ferrara" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Belbekhouche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Habert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Houppe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vall&#233;e" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331434v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cataldo Pignatelli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissande Cossutta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Citro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Courty" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443128v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/abfb30" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443216v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Chalabi-Dchar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Cruz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Mertani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Diaz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13194957" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03262175v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Raineri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bourgoin-Voillard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissande Cossutta" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ponzo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13122986" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032690v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Poostforooshan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoom Shaban" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Alphonse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b20510" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032698v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.119930" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116693v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;na Hamadi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Modjinou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2020.125461" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032684v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Darche" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Caruana" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud&#8208;emmanuelle Gilles" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201901876r" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032686v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Ramos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Moore" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Runge" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Tavera-Garcia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Cascone" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/jca.37776" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834668v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvdsp.2020.03.074" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03023118v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Ma&#239;za" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazha Sidahmed-Adrar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Michel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Carpentier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76030-4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032696v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susann Piehler" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi D&#228;hring" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Grandke" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia G&#246;ring" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couleaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10061016" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347222v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.119.313021" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095533v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095445v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Sanhaji" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Aires" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitziber Cortajarena" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2018.12.019" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350480v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Jain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Zhu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Khashab" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Ye" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. George" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/leu.2017.215" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350449v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Chlo&#233; Dhez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Benedetti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Antonosante" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Panella" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigida Ranieri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.26205" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350445v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Cola" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Franceschini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di Matteo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Colotti" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Celani" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2017.10.038" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347346v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetra Chatzileontiadou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Tsika" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoi Diamantopoulou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Delbe" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Badet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201700688" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663681v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lemonnier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bouderlique" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Naili" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lene Rouard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/8949264" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061384v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud-Emmanuelle Gilles" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Sader" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vall&#233;e" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.21441" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350500v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Regairaz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Munier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sartelet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Castaing" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marty" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2015.10.016" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262283v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Maione" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-16-0300" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294493v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morfoisse" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tatin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hantelys" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adoue" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Helfer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-15-3140" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350496v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Destouches" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Terry" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Marchand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Maill&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.8043" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350515v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Kossatz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Latorre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13058-015-0576-1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350508v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele D&#8217;angelo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana Cristiano" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Galzio" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.5990" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350511v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Elahouel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Blanc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Frechault" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neo.2015.07.007" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04173061v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Bousserrhine" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-7439.1000299" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04173059v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-7439.1000310" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081902v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lemonnier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Albanese" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Naili" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chevallier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966283v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Besse" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Comte" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fr&#233;chault" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l de Leiris" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cyto.2013.02.002" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NK37T5PH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043402v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Frescaline" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyya Mansoor" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Baroukh" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.tea.2012.0377" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043407v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najet Mejdoubi-Charef" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Si&#241;eriz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulce Papy-Garcia" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Charef" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-7843.2012.00906.x" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04173008v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Huet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.380402" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043401v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Bao Huynh" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2011.09.005" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756693v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roumegous" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carpentier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barbier-Chassefiere" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garrigue-Antar" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.111.188599" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558881v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanneke Van Zoggel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Hamma-Kourbali" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Galanth" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ladram" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-010-0815-9" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/65A642F73BCA6FC4B06171E4BBAE97C485515FE0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043405v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hespel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Yous" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00280-010-1553-0" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578863v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Page" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Machi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chaloin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-10-3459" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043435v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tulliez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Esmilaire" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2010.04.045" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00668215v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diala El Khoury" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Lengagne" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Krust" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-10-325" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05056448v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2010.03.002" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7S9D179T-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043388v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Dos Santos" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Karaky" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Renoir" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.25110" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688199v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boucher" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberte Linguet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Riou" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665164v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Blondet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ferry" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chatonnet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1369/jhc.2010.956623" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006536v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Illy" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bacri" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Wojno" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Brissault" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.201050109" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PRNZZQHV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563747v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martelly" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Singabraya" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vandebrouck" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cognard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matbio.2010.02.002" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVHX9097-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493089v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Page" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Noirez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Riou" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Swynghedauw" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2008.10.003" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966268v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/138920110793262024" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00415323v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Friand" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Haddad" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Hlawaty" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Vassy" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwp130" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043436v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Caruelle" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Delb&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Petit-Cocault" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exphem.2009.06.005" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294100v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002518" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319805v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Achour" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre M'Bika" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Baudouin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Caruelle" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2008.04.010" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8HKPQ2RN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315907v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Duc&#232;s" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Martel-Renoir" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bi&#233;che" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Opolon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172751v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bernard-Pierrot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Heroult" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dalle" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.21191" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VMPJBWHG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172752v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Petit" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barritault" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Caruelle" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.31385" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GV51939T-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195453v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Sutton" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Dagouassat" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c M Martin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.MCT-07-0114" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319846v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oya Bermek" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolis Polykratis" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia dos Santos" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2007.07.032" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N8DCTNFR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187899v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Dean" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina S Butler" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R Brigstock" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.00821-07" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109602v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hatziapostolou" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Polytarchou" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Katsoris" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Papadimitriou" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109747v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kokolakis" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mikelis" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Karetsou" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109603v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Courty" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blondet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferry" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109604v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boerboom" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ld White" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dalle" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Js Richards" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104912v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias A Said" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Svab" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2005.04870.x" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03945248v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Feng Liu" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Issad" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chevet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ledoux" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1327.1998.2580271.x" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756670v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Zini" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Tillement" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Bertelli" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto A.E Bertelli" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm9704311" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-D4V87B8J-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03945266v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Caruelle" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sabourin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfeng Liu" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Crepin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/002215549704500907" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02201595v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Perderiset" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Courty" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mereau" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chevet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barritault" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02201475v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Mereau" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Jaye" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelle Miskulin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.1991.tb49051.x" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PBPS9H53-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03945323v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pieri" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/08977199109000286" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02201470v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Perderiset" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.1991.tb49050.x" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XSC7WN43-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02201473v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ledoux" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Pieri" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Courty" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03945331v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Hondermarck" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blanckaert" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0006-291x(90)91464-4" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8LSC9VJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02201385v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dauchel" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dauchel" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcb.240390407" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X2J39SCR-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02201387v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pieri" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gamby" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02201378v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s M&#233;reau" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claude Dauchel" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0006-291x(89)92436-4" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XCG2JWL2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02201376v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Badet" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837846v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Grenard" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy El Hajjar" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Michelland" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cunin" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347235v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandre Fidji" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grimault Luna" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347187v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837851v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Blangy-Letheule" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Persello" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montnach" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04979526v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Blangy-Letheule" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Dhot" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167305v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837840v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Marques" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837843v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837855v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Zaroui" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Kharoubi" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Molinier-Frenkel" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837862v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dhote" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640503v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moenner" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chevallier" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tardieu" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>