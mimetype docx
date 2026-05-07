--- v1 (2026-04-16)
+++ v2 (2026-05-07)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (80)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (78)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -183,10597 +183,10329 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Barrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 10, </w:t>
+              <w:t xml:space="preserve">, 2021, 10 (32), pp.322001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7554/eLife.58688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03443168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tumor stiffening reversion through collagen crosslinking inhibition improves T cell migration and anti-PD-1 treatment</w:t>
+                <w:t xml:space="preserve">The extracellular matrix in pancreatic cancer: description of a complex network and promising therapeutic options</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedetta Ferrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Belbekhouche</w:t>
+                <w:t xml:space="preserve">Cataldo Pignatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Habert</w:t>
+                <w:t xml:space="preserve">Melissande Cossutta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Houppe</w:t>
+                <w:t xml:space="preserve">Antonio Citro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Vallée</w:t>
+                <w:t xml:space="preserve">José Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Contemporary Southeast Asia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03331197v1</w:t>
+                <w:t xml:space="preserve">hal-03331434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The extracellular matrix in pancreatic cancer: description of a complex network and promising therapeutic options</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nucleolin Aptamer N6L Reprograms the Translational Machinery and Acts Synergistically with mTORi to Inhibit Pancreatic Cancer Proliferation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cataldo Pignatelli</w:t>
+                <w:t xml:space="preserve">Mounira Chalabi-Dchar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melissande Cossutta</w:t>
+                <w:t xml:space="preserve">Elisabeth Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Citro</w:t>
+                <w:t xml:space="preserve">Hichem Mertani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contemporary Southeast Asia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (19), pp.4957. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers13194957⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03331434v1</w:t>
+                <w:t xml:space="preserve">hal-03443216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell surface nucleolin as active bait for nanomedicine in cancer therapy: a promising option</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedetta Ferrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Belbekhouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Houppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 32 (32), pp.322001. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/abfb30⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03443128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleolin Aptamer N6L Reprograms the Translational Machinery and Acts Synergistically with mTORi to Inhibit Pancreatic Cancer Proliferation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nucleolin Targeting by N6L Inhibits Wnt/β-Catenin Pathway Activation in Pancreatic Ductal Adenocarcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Raineri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bourgoin-Voillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissande Cossutta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mounira Chalabi-Dchar</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">José Courty</w:t>
+                <w:t xml:space="preserve">Damien Habert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Ponzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 13 (19), pp.4957. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 13 (12), pp.2986. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers13122986⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cancers13194957⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03443216v1</w:t>
+                <w:t xml:space="preserve">hal-03262175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleolin Targeting by N6L Inhibits Wnt/β-Catenin Pathway Activation in Pancreatic Ductal Adenocarcinoma</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matteo Ponzo</w:t>
+                <w:t xml:space="preserve">Fabrication of large pore mesoporous silica microspheres by salt-assisted spray-drying method for enhanced antibacterial activity and pancreatic cancer treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Belbekhouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal Poostforooshan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masoom Shaban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedetta Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Alphonse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 590, pp.119930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2020.119930⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cancers13122986⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03262175v1</w:t>
+                <w:t xml:space="preserve">hal-03032698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerosol-Assisted Synthesis of Tailor-Made Hollow Mesoporous Silica Microspheres for Controlled Release of Antibacterial and Anticancer Agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal Poostforooshan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Belbekhouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jalal Poostforooshan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Belbekhouche</w:t>
+                <w:t xml:space="preserve">Masoom Shaban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masoom Shaban</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vanessa Alphonse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (6), pp.6885-6898. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.9b20510⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03032690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of large pore mesoporous silica microspheres by salt-assisted spray-drying method for enhanced antibacterial activity and pancreatic cancer treatment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">N6L-functionalized nanoparticles for targeted and inhibited pancreatic cancer cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Belbekhouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Alphonse</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissande Cossutta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Habert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séna Hamadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tina Modjinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 607, pp.125461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2020.125461⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2020.119930⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03032698v1</w:t>
+                <w:t xml:space="preserve">hal-03116693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N6L-functionalized nanoparticles for targeted and inhibited pancreatic cancer cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Antagonist of nucleolin, N6L, inhibits neovascularization in mouse models of retinopathies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Darche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissande Cossutta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Tina Modjinou</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Caruana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Houppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud‐emmanuelle Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (4), pp.5851-5862. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.201901876r⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2020.125461⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03116693v1</w:t>
+                <w:t xml:space="preserve">hal-03032684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antagonist of nucleolin, N6L, inhibits neovascularization in mouse models of retinopathies</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A non-targeted quantitative mass spectrometry approach for the identification of new blood biomarkers of septic shock in the secretory of a rat model of endotoxemic shock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedetta Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Belbekhouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Habert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Houppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maud‐emmanuelle Gilles</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archives of Cardiovascular Diseases Supplements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (2-4), pp.229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.acvdsp.2020.03.074⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1096/fj.201901876r⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03032684v1</w:t>
+                <w:t xml:space="preserve">hal-04834668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Nucleolin Antagonist N6L Inhibits LINE1 Retrotransposon Activity in Non-Small Cell Lung Carcinoma Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Runge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Tavera-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Cascone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (3), pp.733-740. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7150/jca.37776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03032686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non-targeted quantitative mass spectrometry approach for the identification of new blood biomarkers of septic shock in the secretory of a rat model of endotoxemic shock</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">3-O-sulfated heparan sulfate interactors target synaptic adhesion molecules from neonatal mouse brain and inhibit neural activity and synaptogenesis in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Maïza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazha Sidahmed-Adrar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Habert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Cardiovascular Diseases Supplements</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.19114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-76030-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.acvdsp.2020.03.074⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04834668v1</w:t>
+                <w:t xml:space="preserve">hal-03023118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-O-sulfated heparan sulfate interactors target synaptic adhesion molecules from neonatal mouse brain and inhibit neural activity and synaptogenesis in vitro</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Damien Habert</w:t>
+                <w:t xml:space="preserve">Iron Oxide Nanoparticles as Carriers for DOX and Magnetic Hyperthermia after Intratumoral Application into Breast Cancer in Mice: Impact and Future Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susann Piehler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidi Dähring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Grandke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Göring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couleaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (6), pp.1016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano10061016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-76030-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03023118v1</w:t>
+                <w:t xml:space="preserve">hal-03032696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron Oxide Nanoparticles as Carriers for DOX and Magnetic Hyperthermia after Intratumoral Application into Breast Cancer in Mice: Impact and Future Perspectives</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Couleaud</w:t>
+                <w:t xml:space="preserve">Weibel-Palade Bodies Orchestrate Pericytes During Angiogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissande Cossutta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Darche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Houppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Ponzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 39 (9), pp.1843-1858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.119.313021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nano10061016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03032696v1</w:t>
+                <w:t xml:space="preserve">hal-02347222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weibel-Palade Bodies Orchestrate Pericytes During Angiogenesis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matteo Ponzo</w:t>
+                <w:t xml:space="preserve">The phenotype of target pancreatic cancer cells influences cell death by magnetic hyperthermia with nanoparticles carrying gemicitabine and the pseudo-peptide NucAnt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Sanhaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Göring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couleaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Aires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aitziber Cortajarena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanomedicine: Nanotechnology, Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20, pp.101983. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nano.2018.12.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.119.313021⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02347222v1</w:t>
+                <w:t xml:space="preserve">hal-03095445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weibel-Palade Bodies Orchestrate Pericytes During Angiogenesis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matteo Ponzo</w:t>
+                <w:t xml:space="preserve">Targeting nucleolin for better survival in diffuse large B-cell lymphoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Jain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Khashab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.119.313021⟩</w:t>
+              <w:t xml:space="preserve">Leukemia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (3), pp.663-674. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/leu.2017.215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03095533v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02350480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The phenotype of target pancreatic cancer cells influences cell death by magnetic hyperthermia with nanoparticles carrying gemicitabine and the pseudo-peptide NucAnt</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aitziber Cortajarena</w:t>
+                <w:t xml:space="preserve">Targeted therapy of human glioblastoma via delivery of a toxin through a peptide directed to cell surface nucleolin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Chloé Dhez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Antonosante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloria Panella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigida Ranieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomedicine: Nanotechnology, Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nano.2018.12.019⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cellular Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 233 (5), pp.4091-4105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcp.26205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03095445v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02350449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting nucleolin for better survival in diffuse large B-cell lymphoma</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. George</w:t>
+                <w:t xml:space="preserve">N6L pseudopeptide interferes with nucleophosmin protein-protein interactions and sensitizes leukemic cells to chemotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. de Cola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Franceschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Di Matteo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Colotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Celani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leukemia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/leu.2017.215⟩</w:t>
+              <w:t xml:space="preserve">Cancer Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 412, pp.272-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.canlet.2017.10.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02350480v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02350445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted therapy of human glioblastoma via delivery of a toxin through a peptide directed to cell surface nucleolin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Brigida Ranieri</w:t>
+                <w:t xml:space="preserve">Evidence for Novel Action at the Cell-Binding Site of Human Angiogenin Revealed by Heteronuclear NMR Spectroscopy, in silico and in vivo Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demetra Chatzileontiadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aikaterini Tsika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoi Diamantopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Delbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Badet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cellular Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jcp.26205⟩</w:t>
+              <w:t xml:space="preserve">ChemMedChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (3), pp.259-269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cmdc.201700688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02350449v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N6L pseudopeptide interferes with nucleophosmin protein-protein interactions and sensitizes leukemic cells to chemotherapy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Celani</w:t>
+                <w:t xml:space="preserve">Cell Colonization Ability of a Commercialized Large Porous Alveolar Scaffold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Bouderlique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Naili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélene Rouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.canlet.2017.10.038⟩</w:t>
+              <w:t xml:space="preserve">Applied Bionics and Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017, pp.8949264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2017/8949264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02350445v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01663681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for Novel Action at the Cell-Binding Site of Human Angiogenin Revealed by Heteronuclear NMR Spectroscopy, in silico and in vivo Studies</w:t>
+                <w:t xml:space="preserve">Multivalent cationic pseudopeptide polyplexes as a tool for cancer therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demetra Chatzileontiadou</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Zoi Diamantopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Josette Badet</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud-Emmanuelle Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Sader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissande Cossutta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemMedChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cmdc.201700688⟩</w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (52), pp.90108-90122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.21441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02347346v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02061384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell Colonization Ability of a Commercialized Large Porous Alveolar Scaffold</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">José Courty</w:t>
+                <w:t xml:space="preserve">Mutation-Independent Activation of the Anaplastic Lymphoma Kinase in Neuroblastoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Regairaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Munier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Sartelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Castaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Bionics and Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2017/8949264⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 186 (2), pp.435-445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajpath.2015.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01663681v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02350500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivalent cationic pseudopeptide polyplexes as a tool for cancer therapy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Nucleolin Targeting Impairs the Progression of Pancreatic Cancer and Promotes the Normalization of Tumor Vasculature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud-Emmanuelle Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Maione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissande Cossutta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Vallée</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Caruana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.21441⟩</w:t>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 76 (24), pp.7181-7193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-16-0300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02061384v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02262283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutation-Independent Activation of the Anaplastic Lymphoma Kinase in Neuroblastoma</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Virginie Marty</w:t>
+                <w:t xml:space="preserve">Nucleolin Promotes Heat Shock-Associated Translation of VEGF-D to Promote Tumor Lymphangiogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morfoisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Tatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hantelys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Adoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-C. Helfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ajpath.2015.10.016⟩</w:t>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 76 (15), pp.4394-4405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-15-3140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02350500v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleolin Targeting Impairs the Progression of Pancreatic Cancer and Promotes the Normalization of Tumor Vasculature</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laure Caruana</w:t>
+                <w:t xml:space="preserve">Implication of NPM1 phosphorylation and preclinical evaluation of the nucleoprotein antagonist N6L in prostate cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Destouches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Sader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Terry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-16-0300⟩</w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (43), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.8043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02262283v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02350496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleolin Promotes Heat Shock-Associated Translation of VEGF-D to Promote Tumor Lymphangiogenesis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A.-C. Helfer</w:t>
+                <w:t xml:space="preserve">Efficient treatment of breast cancer xenografts with multifunctionalized iron oxide nanoparticles combining magnetic hyperthermia and anti-cancer drug delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Kossatz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Grandke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couleaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso Latorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Aires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-15-3140⟩</w:t>
+              <w:t xml:space="preserve">Breast Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13058-015-0576-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02294493v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02350515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication of NPM1 phosphorylation and preclinical evaluation of the nucleoprotein antagonist N6L in prostate cancer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascale Maillé</w:t>
+                <w:t xml:space="preserve">Nucleolin antagonist triggers autophagic cell death in human glioblastoma primary cells and decreased &amp;lt;i&amp;gt;in vivo&amp;lt;/i&amp;gt; tumor growth in orthotopic brain tumor model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Antonosante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele D’angelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loredana Cristiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato Galzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncotarget</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 7 (43), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.8043⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 6 (39), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.5990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02350496v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02350508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient treatment of breast cancer xenografts with multifunctionalized iron oxide nanoparticles combining magnetic hyperthermia and anti-cancer drug delivery</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antonio Aires</w:t>
+                <w:t xml:space="preserve">Pleiotrophin Exerts Its Migration and Invasion Effect through the Neuropilin-1 Pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Elahouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Frechault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Cascone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Breast Cancer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13058-015-0576-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mammary Gland Biology and Neoplasia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (8), pp.613-624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neo.2015.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02350515v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02350511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleolin antagonist triggers autophagic cell death in human glioblastoma primary cells and decreased &amp;lt;i&amp;gt;in vivo&amp;lt;/i&amp;gt; tumor growth in orthotopic brain tumor model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Renato Galzio</w:t>
+                <w:t xml:space="preserve">Functionalization of Iron Oxide Magnetic Nanoparticles with the Multivalent Pseudopeptide N6l for Breast Tumor Targeting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Sader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couleaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud-Emmanuelle Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Bousserrhine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.5990⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanomedicine &amp; Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 06 (04), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4172/2157-7439.1000299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02350508v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pleiotrophin Exerts Its Migration and Invasion Effect through the Neuropilin-1 Pathway</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanoparticles Functionalized with Ligands of Cell Surface Nucleolin for Cancer Therapy and Diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Sader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Destouches</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mammary Gland Biology and Neoplasia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neo.2015.07.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanomedicine &amp; Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 06 (04), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4172/2157-7439.1000310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02350511v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalization of Iron Oxide Magnetic Nanoparticles with the Multivalent Pseudopeptide N6l for Breast Tumor Targeting</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Bousserrhine</w:t>
+                <w:t xml:space="preserve">Dynamic mesenchymal stem cells volumic seeding in a commercialized porous ceramic scaffold: a feasibility study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Bouderlique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Albanese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Naili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanomedicine &amp; Nanotechnology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17 (S1), pp.4-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04173061v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01081902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoparticles Functionalized with Ligands of Cell Surface Nucleolin for Cancer Therapy and Diagnosis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Pleiotrophin promotes capillary-like sprouting from senescent aortic rings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Fréchault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël de Leiris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanomedicine &amp; Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4172/2157-7439.1000310⟩</w:t>
+              <w:t xml:space="preserve">Cytokine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 62 (1), pp.44-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cyto.2013.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04173059v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03966283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic mesenchymal stem cells volumic seeding in a commercialized porous ceramic scaffold: a feasibility study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Glycosaminoglycan Mimetic Associated to Human Mesenchymal Stem Cell-Based Scaffolds Inhibit Ectopic Bone Formation, but Induce Angiogenesis In Vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Frescaline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Bouderlique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Chevallier</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leyya Mansoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Baroukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tissue Engineering: Parts A, B, and C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (13-14), pp.1641--1653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/ten.tea.2012.0377⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01081902v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05043402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pleiotrophin promotes capillary-like sprouting from senescent aortic rings</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joël de Leiris</w:t>
+                <w:t xml:space="preserve">Multivalent Pseudopeptides Targeting Cell Surface Nucleoproteins Inhibit Cancer Cell Invasion through Tissue Inhibitor of Metalloproteinases 3 (TIMP-3) Release</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Destouches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Sader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Frechault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cytokine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cyto.2013.02.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 287 (52), pp.43685-43693. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M112.380402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03966283v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycosaminoglycan Mimetic Associated to Human Mesenchymal Stem Cell-Based Scaffolds Inhibit Ectopic Bone Formation, but Induce Angiogenesis In Vivo</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heparin Affin Regulatory Peptide Modulates the Endogenous Anticoagulant Activity of Heparin and Heparan Sulphate Mimetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najet Mejdoubi-Charef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Siñeriz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dulce Papy-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Charef</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tissue Engineering: Parts A, B, and C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/ten.tea.2012.0377⟩</w:t>
+              <w:t xml:space="preserve">Basic &amp; Clinical Pharmacology &amp; Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 111 (5), pp.296--302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1742-7843.2012.00906.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05043402v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05043407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heparin Affin Regulatory Peptide Modulates the Endogenous Anticoagulant Activity of Heparin and Heparan Sulphate Mimetics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Glycosaminoglycans mimetics potentiate the clonogenicity, proliferation, migration and differentiation properties of rat mesenchymal stem cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Frescaline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Bouderlique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Bao Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dulce Papy-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic &amp; Clinical Pharmacology &amp; Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1742-7843.2012.00906.x⟩</w:t>
+              <w:t xml:space="preserve">Stem Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (2), pp.180--192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scr.2011.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05043407v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05043401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivalent Pseudopeptides Targeting Cell Surface Nucleoproteins Inhibit Cancer Cell Invasion through Tissue Inhibitor of Metalloproteinases 3 (TIMP-3) Release</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Carpentier</w:t>
+                <w:t xml:space="preserve">Modulation of Inflammation by Cicaderma Ointment Accelerates Skin Wound Healing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Roumegous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Barbier-Chassefiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Garrigue-Antar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M112.380402⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pharmacology and Experimental Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 343 (1), pp.115 - 124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1124/jpet.111.188599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04173008v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycosaminoglycans mimetics potentiate the clonogenicity, proliferation, migration and differentiation properties of rat mesenchymal stem cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">José Courty</w:t>
+                <w:t xml:space="preserve">Antitumor and angiostatic peptides from frog skin secretions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanneke Van Zoggel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamina Hamma-Kourbali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Galanth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Ladram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cell Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scr.2011.09.005⟩</w:t>
+              <w:t xml:space="preserve">Amino Acids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 42 (1), pp.385-395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00726-010-0815-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05043401v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01558881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of Inflammation by Cicaderma Ointment Accelerates Skin Wound Healing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Garrigue-Antar</w:t>
+                <w:t xml:space="preserve">Interactions of bexarotene (LGD1069, Targretin) with the coagulation system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hespel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najet Mejdoubi-Charef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Yous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dulce Papy-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmacology and Experimental Therapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1124/jpet.111.188599⟩</w:t>
+              <w:t xml:space="preserve">Cancer Chemotherapy and Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 68 (4), pp.847-854. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00280-010-1553-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01756693v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05043405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antitumor and angiostatic peptides from frog skin secretions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+                <w:t xml:space="preserve">A simple approach to cancer therapy afforded by multivalent pseudopeptides that target cell-surface nucleoproteins.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Destouches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamina Hamma-Kourbali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Nicolas</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Machi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chaloin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amino Acids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00726-010-0815-9⟩</w:t>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 71 (9), pp.3296-3305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-10-3459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01558881v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00578863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions of bexarotene (LGD1069, Targretin) with the coagulation system</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Toxicological evaluation of RGTA OTR4120, a heparan sulfate mimetic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Charef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tulliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Esmilaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dulce Papy-Garcia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Chemotherapy and Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00280-010-1553-0⟩</w:t>
+              <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 48 (7), pp.1965--1968. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fct.2010.04.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05043405v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05043435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple approach to cancer therapy afforded by multivalent pseudopeptides that target cell-surface nucleoproteins.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Targeting surface nucleolin with a multivalent pseudopeptide delays development of spontaneous melanoma in RET transgenic mice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diala El Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Destouches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renée Lengagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Krust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamina Hamma-Kourbali</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Chaloin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-10-3459⟩</w:t>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (1), pp.325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2407-10-325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00578863v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00668215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxicological evaluation of RGTA OTR4120, a heparan sulfate mimetic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Absorption and tissue distribution of a novel carboxymethyldextran after oral administration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Charef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Said Charef</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Dulce Papy-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Courty</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dulce Papy-Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fct.2010.04.045⟩</w:t>
+              <w:t xml:space="preserve">Biomedicine and Pharmacotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 64 (9), pp.627-632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biopha.2010.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05043435v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05056448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting surface nucleolin with a multivalent pseudopeptide delays development of spontaneous melanoma in RET transgenic mice.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+                <w:t xml:space="preserve">Antitumorigenic effects of a mutant of the heparin affin regulatory peptide on the U87 MG glioblastoma cell line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Racha Karaky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Renoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamina Hamma-Kourbali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Albanese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2407-10-325⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 127 (5), pp.1038--1051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ijc.25110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00668215v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05043388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absorption and tissue distribution of a novel carboxymethyldextran after oral administration</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Intramyocardial protein therapy with vascular endothelial growth factor (VEGF-165) induces functional angiogenesis in rat senescent myocardium.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilberte Linguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël de Leiris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicine and Pharmacotherapy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Physiology and Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 61 (6), pp.651-61</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05056448v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00688199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antitumorigenic effects of a mutant of the heparin affin regulatory peptide on the U87 MG glioblastoma cell line</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Localization of butyrylcholinesteraseat the neuromuscular junction of normal and acetylcholinesterase knockout mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Blondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chatonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Courty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ijc.25110⟩</w:t>
+              <w:t xml:space="preserve">Journal of Histochemistry and Cytochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 58 (12), pp.1075-1082. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1369/jhc.2010.956623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05043388v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intramyocardial protein therapy with vascular endothelial growth factor (VEGF-165) induces functional angiogenesis in rat senescent myocardium.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joël de Leiris</w:t>
+                <w:t xml:space="preserve">Unexpected Interactions of an Alternating Poly(ether-ester) with Artificial and Biological Bilipidic Membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Illy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bacri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justyna Wojno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Destouches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Brissault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physiology and Pharmacology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Macromolecular Symposia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 287 (1), pp.60-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/masy.201050109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00688199v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02006536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization of butyrylcholinesteraseat the neuromuscular junction of normal and acetylcholinesterase knockout mice</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Glycosaminoglycan mimetics trigger IP3-dependent intracellular calcium release in myoblasts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Martelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Singabraya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Vandebrouck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dulce Papy-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Cognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Histochemistry and Cytochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1369/jhc.2010.956623⟩</w:t>
+              <w:t xml:space="preserve">Matrix Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29 (4), pp.317-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matbio.2010.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02665164v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00563747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected Interactions of an Alternating Poly(ether-ester) with Artificial and Biological Bilipidic Membranes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Blandine Brissault</w:t>
+                <w:t xml:space="preserve">Exercise training improves functional post-ischemic recovery in senescent heart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Noirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Swynghedauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Symposia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/masy.201050109⟩</w:t>
+              <w:t xml:space="preserve">Experimental Gerontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 44 (3), pp.177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.exger.2008.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02006536v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00493089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycosaminoglycan mimetics trigger IP3-dependent intracellular calcium release in myoblasts.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Cognard</w:t>
+                <w:t xml:space="preserve">Exercise training improves functional post-ischemic recovery in senescent heart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Noirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Swynghedauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matrix Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matbio.2010.02.002⟩</w:t>
+              <w:t xml:space="preserve">Experimental Gerontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 44 (3), pp.177-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/138920110793262024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00563747v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03966268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exercise training improves functional post-ischemic recovery in senescent heart</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernard Swynghedauw</w:t>
+                <w:t xml:space="preserve">Glycosaminoglycan mimetics inhibit SDF-1/CXCL12-mediated migration and invasion of human hepatoma cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Friand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualid Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dulce Papy-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Hlawaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Vassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Gerontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.exger.2008.10.003⟩</w:t>
+              <w:t xml:space="preserve">Glycobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (12), pp.1511-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/glycob/cwp130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00493089v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00415323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exercise training improves functional post-ischemic recovery in senescent heart</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernard Swynghedauw</w:t>
+                <w:t xml:space="preserve">Glycosaminoglycan mimetics–induced mobilization of hematopoietic progenitors and stem cells into mouse peripheral blood: Structure/function insights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Albanese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Caruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Frescaline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Delbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Petit-Cocault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Gerontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/138920110793262024⟩</w:t>
+              <w:t xml:space="preserve">Experimental Hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 37 (9), pp.1072--1083. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.exphem.2009.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03966268v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05043436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycosaminoglycan mimetics inhibit SDF-1/CXCL12-mediated migration and invasion of human hepatoma cells.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pleiotrophin induces expression of inflammatory cytokines in peripheral blood mononuclear cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Achour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre M'Bika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Caruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Courty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glycobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/glycob/cwp130⟩</w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2008.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00415323v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00319805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycosaminoglycan mimetics–induced mobilization of hematopoietic progenitors and stem cells into mouse peripheral blood: Structure/function insights</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Suppression of tumor growth and angiogenesis by a specific antagonist of the cell-surface expressed nucleolin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Destouches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diala El Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamina Hamma-Kourbali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Krust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Albanese</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurence Petit-Cocault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Hematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.exphem.2009.06.005⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3 (6), pp.e2518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0002518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05043436v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00294100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suppression of tumor growth and angiogenesis by a specific antagonist of the cell-surface expressed nucleolin.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patricia Albanese</w:t>
+                <w:t xml:space="preserve">The 16-kDa fragment of pleiotrophin acts on endothelial and mammalian tumor cells and inhibits breast tumor development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ducès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Racha Karaky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Martel-Renoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Biéche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Opolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Molecular Cancer Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.00</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00294100v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00315907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pleiotrophin induces expression of inflammatory cytokines in peripheral blood mononuclear cells.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
+                <w:t xml:space="preserve">Inhibition of the mitogenic, angiogenic and tumorigenic activities of pleiotrophin by a synthetic peptide corresponding to its C-thrombospondin repeat-I domain.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamina Hamma-Kourbali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bernard-Pierrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Heroult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Caruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2008.04.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cellular Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 214 (1), pp.250-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcp.21191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00319805v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00172751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 16-kDa fragment of pleiotrophin acts on endothelial and mammalian tumor cells and inhibits breast tumor development</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects on coagulation of a synthetic heparan mimetic given intraperitoneally or orally.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Charef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Barritault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Caruelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cancer Therapeutics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biomedical Materials Research Part A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jbm.a.31385⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00315907v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00172752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of the mitogenic, angiogenic and tumorigenic activities of pleiotrophin by a synthetic peptide corresponding to its C-thrombospondin repeat-I domain.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Danièle Caruelle</w:t>
+                <w:t xml:space="preserve">Glycosaminoglycans and their synthetic mimetics inhibit RANTES-induced migration and invasion of human hepatoma cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Sutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Friand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dulce Papy-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Dagouassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc M Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cellular Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jcp.21191⟩</w:t>
+              <w:t xml:space="preserve">Molecular Cancer Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 6 (11), pp.2948-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1535-7163.MCT-07-0114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00172751v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00195453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects on coagulation of a synthetic heparan mimetic given intraperitoneally or orally.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A basic peptide derived from the HARP C-terminus inhibits anchorage-independent growth of DU145 prostate cancer cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oya Bermek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoi Diamantopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apostolis Polykratis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamina Hamma-Kourbali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Materials Research Part A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jbm.a.31385⟩</w:t>
+              <w:t xml:space="preserve">Experimental Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 313 (19), pp.4041-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yexcr.2007.07.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00172752v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00319846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycosaminoglycans and their synthetic mimetics inhibit RANTES-induced migration and invasion of human hepatoma cells.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Loïc M Martin</w:t>
+                <w:t xml:space="preserve">Identification of Candidate Angiogenic Inhibitors Processed by MMP-2 in Cell Based Proteomic Screens: Disruption of VEGF/HARP (Pleiotrophin) and VEGF / CTGF Angiogenic Inhibitory Complexes by MMP-2 Proteolysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard A Dean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgina S Butler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamina Hamma-Kourbali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Delbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David R Brigstock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cancer Therapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/1535-7163.MCT-07-0114⟩</w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/MCB.00821-07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00195453v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00187899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A basic peptide derived from the HARP C-terminus inhibits anchorage-independent growth of DU145 prostate cancer cells.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heparin affin regulatory peptide/pleiotrophin mediates fibroblast growth factor 2 stimulatory effects on human prostate cancer cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hatziapostolou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Polytarchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Katsoris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Papadimitriou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Cell Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 281 (43), pp.32217-32226</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00319846v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00109602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Candidate Angiogenic Inhibitors Processed by MMP-2 in Cell Based Proteomic Screens: Disruption of VEGF/HARP (Pleiotrophin) and VEGF / CTGF Angiogenic Inhibitory Complexes by MMP-2 Proteolysis.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David R Brigstock</w:t>
+                <w:t xml:space="preserve">Effect of heparin affin regulatory peptide on the expression of vascular endothelial growth factor receptors in endothelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kokolakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mikelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Papadimitriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Karetsou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">In Vitro Cellular &amp; Developmental Biology - Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, in press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00187899v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00109747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heparin affin regulatory peptide/pleiotrophin mediates fibroblast growth factor 2 stimulatory effects on human prostate cancer cells.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Papadimitriou</w:t>
+                <w:t xml:space="preserve">Exogenous pleiotrophin applied to lesioned nerve impairs muscle reinnervation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Blondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ferry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 281 (43), pp.32217-32226</w:t>
+              <w:t xml:space="preserve">Neurochemical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 31 (7), pp.907-913</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00109602v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00109603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of heparin affin regulatory peptide on the expression of vascular endothelial growth factor receptors in endothelial cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Dominant-stable beta-catenin expression causes cell fate alterations and Wnt signaling antagonist expression in a murine granulosa cell tumor model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boerboom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ld White</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Js Richards</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Vitro Cellular &amp; Developmental Biology - Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, in press</w:t>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 66 (4), pp.1964-1973</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00109747v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00109604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exogenous pleiotrophin applied to lesioned nerve impairs muscle reinnervation.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pleiotrophin inhibits HIV infection by binding the cell surface-expressed nucleolin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias A Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Svab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Delbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Krust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurochemical Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FEBS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 272 (18), pp.4646-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1742-4658.2005.04870.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00109603v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00104912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominant-stable beta-catenin expression causes cell fate alterations and Wnt signaling antagonist expression in a murine granulosa cell tumor model.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fibroblast growth factor-2 has opposite effects on human breast cancer MCF-7 cell growth depending on the activation level of the mitogen-activated protein kinase pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian-Feng Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Issad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 258 (1), pp.271-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1432-1327.1998.2580271.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00109604v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03945248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pleiotrophin inhibits HIV infection by binding the cell surface-expressed nucleolin.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernard Krust</w:t>
+                <w:t xml:space="preserve">Molecular Properties and Pharmacokinetic Behavior of Cetirizine, a Zwitterionic H 1 -Receptor Antagonist</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Zini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Tillement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Bertelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto A.E Bertelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1742-4658.2005.04870.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 41 (6), pp.853 - 863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jm9704311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00104912v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fibroblast growth factor-2 has opposite effects on human breast cancer MCF-7 cell growth depending on the activation level of the mitogen-activated protein kinase pathway</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cellular Distribution of the Angiogenic Factor Heparin Affin Regulatory Peptide (HARP) mRNA and Protein in the Human Mammary Gland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarik Issad</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dominique Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jose Courty</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Caruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Sabourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianfeng Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Crepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1046/j.1432-1327.1998.2580271.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Histochemistry and Cytochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 45 (9), pp.1239-1245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/002215549704500907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03945248v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03945266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Properties and Pharmacokinetic Behavior of Cetirizine, a Zwitterionic H 1 -Receptor Antagonist</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Purification of a heparin binding FGF receptor (HB-FGFR) from adult bovine brain membranes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Perderiset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Barritault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 74 (12), pp.1091-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01756670v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02201595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular Distribution of the Angiogenic Factor Heparin Affin Regulatory Peptide (HARP) mRNA and Protein in the Human Mammary Gland</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId346" w:history="1">
+                <w:t xml:space="preserve">Adult Brain but Not Kidney, Liver, Lung, Intestine, and Stomach Membrane Preparations Contain Detectable Amounts of High-Affinity Receptors to Acidic and Basic Growth Factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Michel Crepin</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Mereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Jaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelle Miskulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Barritault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Histochemistry and Cytochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/002215549704500907⟩</w:t>
+              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 638 (1 The Fibroblas), pp.397-399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1749-6632.1991.tb49051.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03945266v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02201475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purification of a heparin binding FGF receptor (HB-FGFR) from adult bovine brain membranes.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isolation of Basic FGF Receptors from Adult Bovine Brain Membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Barritault</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Agnes Mereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Perderiset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 638 (1 The Fibroblas), pp.394-396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1749-6632.1991.tb49050.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02201595v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02201470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adult Brain but Not Kidney, Liver, Lung, Intestine, and Stomach Membrane Preparations Contain Detectable Amounts of High-Affinity Receptors to Acidic and Basic Growth Factors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId346" w:history="1">
+                <w:t xml:space="preserve">High Affinity Receptors to Acidic and Basic Fibroblast Growth Factor (FGF) are Detected Mainly in Adult Brain Membrane Preparations but not in Liver, Kidney, Intestine, Lung or Stomach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Mereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Barritault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Courty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1749-6632.1991.tb49051.x⟩</w:t>
+              <w:t xml:space="preserve">Growth Factors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 5 (3), pp.221-231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/08977199109000286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02201475v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03945323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Affinity Receptors to Acidic and Basic Fibroblast Growth Factor (FGF) are Detected Mainly in Adult Brain Membrane Preparations but not in Liver, Kidney, Intestine, Lung or Stomach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jose Courty</w:t>
+                <w:t xml:space="preserve">High affinity receptors to acidic and basic fibroblast growth factor (FGF) are detected mainly in adult brain membrane preparations but not in liver, kidney, intestine, lung or stomach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Pieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Barritault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Courty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Growth Factors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1991, 5 (3), pp.221-231. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1991, 5 (3), pp.221-31</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03945323v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02201473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation of Basic FGF Receptors from Adult Bovine Brain Membranes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId346" w:history="1">
+                <w:t xml:space="preserve">Evidence of high and low affinity binding sites for basic fibroblast growth factor in mouse placenta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Hondermarck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">José Courty</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Blanckaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Barritault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1749-6632.1991.tb49050.x⟩</w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 169 (1), pp.272-281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0006-291x(90)91464-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02201470v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03945331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High affinity receptors to acidic and basic fibroblast growth factor (FGF) are detected mainly in adult brain membrane preparations but not in liver, kidney, intestine, lung or stomach.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D Ledoux</w:t>
+                <w:t xml:space="preserve">Modulation of mitogenic activity and cellular binding of basic fibroblast growth factor by basic proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dauchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mereau</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">D. Barritault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J Courty</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dauchel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Growth Factors</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cellular Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 39 (4), pp.411-420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcb.240390407⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02201473v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02201385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of high and low affinity binding sites for basic fibroblast growth factor in mouse placenta</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Purification of basic fibroblast growth factor receptors from bovine brain.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Pieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gamby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Barritault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 71 (7), pp.865-71</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03945331v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02201387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of mitogenic activity and cellular binding of basic fibroblast growth factor by basic proteins</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Dauchel</w:t>
+                <w:t xml:space="preserve">Distribution of basic fibroblast growth factor binding sites in various tissue membrane preparations from adult guinea pig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Méreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Claude Dauchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Barritault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Courty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cellular Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jcb.240390407⟩</w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 159 (1), pp.290-296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0006-291x(89)92436-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02201385v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02201378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purification of basic fibroblast growth factor receptors from bovine brain.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Presence of basic fibroblast growth factor receptors in bovine brain membranes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dauchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Badet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
-              <w:r>
-[...313 lines deleted...]
-            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Barritault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 263 (23), pp.11217-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02201376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10783,779 +10515,779 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposures to Polycylic Aromatic Hydrocarbons (PAHs): A LC-MSE Label-Free Proteomic Analysis to Determine Protein Biomarkers of Effects in Rat Plasma,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bourgoin-Voillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Grenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy El Hajjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Grenard</w:t>
+                <w:t xml:space="preserve">Sylvie Michelland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Cunin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Symposium on Biological Monitoring in Occupational and Environmental Health, Next Generation Biomonitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la toxicité de sous-produits de médicament par approche protéomique : cas du furosémide.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandre Fidji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bourgoin-Voillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grimault Luna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">tox-2023 : Exposome en Toxicologie : Du concept à la stratégie d’évaluation des risques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ARET, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04347235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomics approach for evaluating metabolites toxicity of furosemide, a widely-used diuretics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandre Fidji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bourgoin-Voillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Proteome Organization (HUPO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, busan, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04347187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secretome changes distinguishing severe forms of covid from critical pneumonia not related to SARS-COV-2 infection.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelique Blangy-Letheule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bourgoin-Voillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Habert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Persello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montnach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Printemps de la cardiologie Congrès GRRC - Groupe de Réflexion sur la Recherche Cardiovasculaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The secretome signature for identifying biomarkers in COVID-19 severe forms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Blangy-Letheule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bourgoin-Voillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Persello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Dhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Proteome Organization Congress (HUPO 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04979526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic mesenchymal stem cells volumic seeding in a commercialized porous ceramic scaffold: a feasibility study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Bouderlique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Albanese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lemonnier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thibault Bouderlique</w:t>
+                <w:t xml:space="preserve">S. Naili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39e Congrès de la Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Valenciennes, France. pp.4-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01167305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11565,529 +11297,529 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposures to Polycylic Aromatic Hydrocarbons (PAHs): A LC-MSE Label-Free Proteomic Analysis to Determine Effect Biomarkers in Rat Plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bourgoin-Voillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy El Hajjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Michelland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maguy El Hajjar</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Valérie Cunin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque ARET SFTG STCM 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secretome changes distinguishing severe forms of covid from critical pneumonia not related to SARS-COV-2 infection.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelique Blangy-Letheule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bourgoin-Voillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Habert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Persello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montnach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46th annual conference on Schock, Shock Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracellular Vesicle Protein Biomarkers of Cardiac AL Amyloidosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Zaroui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Habert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounira Kharoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Molinier-Frenkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HUPO ReCONNECT 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Stochkolm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The secretome signature for identifying COVID-19 biomarkers severe forms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique Blangy-Letheule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bourgoin-Voillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Persello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HUPO ReCONNECT 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Stockhlom, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12097,172 +11829,172 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eye-derived fibroblast growth factors: receptors and early events studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Moenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Badet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Moenner</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M Tardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daniel B. Rifkin,‎ Michael Klagsbrun. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angiogenesis, mechanisms and pathobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cold Spring Harbor Laboratory Press, pp.52-57, 1987, Current Communications in Molecular Biology, 978-0879693008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01640503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId434"/>
+      <w:footerReference w:type="default" r:id="rId432"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12409,51 +12141,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443168v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Nicol&#225;s-Boluda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Vaquero" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Vimeux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guilbert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barrin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.58688" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331197v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Ferrara" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Belbekhouche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Habert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Houppe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vall&#233;e" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331434v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cataldo Pignatelli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissande Cossutta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Citro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Courty" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443128v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/abfb30" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443216v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Chalabi-Dchar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Cruz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Mertani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Diaz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13194957" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03262175v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Raineri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bourgoin-Voillard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissande Cossutta" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ponzo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13122986" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032690v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Poostforooshan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoom Shaban" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Alphonse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b20510" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032698v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.119930" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116693v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;na Hamadi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Modjinou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2020.125461" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032684v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Darche" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Caruana" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud&#8208;emmanuelle Gilles" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201901876r" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032686v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Ramos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Moore" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Runge" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Tavera-Garcia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Cascone" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/jca.37776" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834668v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvdsp.2020.03.074" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03023118v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Ma&#239;za" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazha Sidahmed-Adrar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Michel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Carpentier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76030-4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032696v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susann Piehler" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi D&#228;hring" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Grandke" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia G&#246;ring" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couleaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10061016" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347222v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.119.313021" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095533v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095445v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Sanhaji" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Aires" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitziber Cortajarena" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2018.12.019" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350480v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Jain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Zhu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Khashab" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Ye" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. George" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/leu.2017.215" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350449v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Chlo&#233; Dhez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Benedetti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Antonosante" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Panella" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigida Ranieri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.26205" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350445v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Cola" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Franceschini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di Matteo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Colotti" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Celani" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2017.10.038" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347346v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetra Chatzileontiadou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Tsika" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoi Diamantopoulou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Delbe" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Badet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201700688" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663681v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lemonnier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bouderlique" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Naili" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lene Rouard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/8949264" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061384v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud-Emmanuelle Gilles" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Sader" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vall&#233;e" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.21441" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350500v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Regairaz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Munier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sartelet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Castaing" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marty" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2015.10.016" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262283v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Maione" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-16-0300" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294493v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morfoisse" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tatin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hantelys" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adoue" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Helfer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-15-3140" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350496v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Destouches" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Terry" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Marchand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Maill&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.8043" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350515v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Kossatz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Latorre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13058-015-0576-1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350508v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele D&#8217;angelo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana Cristiano" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Galzio" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.5990" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350511v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Elahouel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Blanc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Frechault" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neo.2015.07.007" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04173061v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Bousserrhine" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-7439.1000299" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04173059v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-7439.1000310" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081902v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lemonnier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Albanese" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Naili" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chevallier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966283v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Besse" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Comte" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fr&#233;chault" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l de Leiris" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cyto.2013.02.002" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NK37T5PH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043402v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Frescaline" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyya Mansoor" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Baroukh" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.tea.2012.0377" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043407v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najet Mejdoubi-Charef" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Si&#241;eriz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulce Papy-Garcia" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Charef" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-7843.2012.00906.x" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04173008v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Huet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.380402" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043401v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Bao Huynh" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2011.09.005" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756693v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roumegous" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carpentier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barbier-Chassefiere" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garrigue-Antar" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.111.188599" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558881v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanneke Van Zoggel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Hamma-Kourbali" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Galanth" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ladram" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-010-0815-9" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/65A642F73BCA6FC4B06171E4BBAE97C485515FE0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043405v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hespel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Yous" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00280-010-1553-0" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578863v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Page" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Machi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chaloin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-10-3459" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043435v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tulliez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Esmilaire" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2010.04.045" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00668215v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diala El Khoury" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Lengagne" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Krust" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-10-325" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05056448v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2010.03.002" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7S9D179T-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043388v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Dos Santos" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Karaky" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Renoir" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.25110" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688199v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boucher" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberte Linguet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Riou" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665164v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Blondet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ferry" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chatonnet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1369/jhc.2010.956623" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006536v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Illy" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bacri" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Wojno" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Brissault" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.201050109" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PRNZZQHV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563747v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martelly" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Singabraya" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vandebrouck" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cognard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matbio.2010.02.002" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVHX9097-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493089v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Page" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Noirez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Riou" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Swynghedauw" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2008.10.003" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966268v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/138920110793262024" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00415323v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Friand" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Haddad" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Hlawaty" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Vassy" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwp130" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043436v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Caruelle" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Delb&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Petit-Cocault" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exphem.2009.06.005" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294100v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002518" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319805v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Achour" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre M'Bika" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Baudouin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Caruelle" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2008.04.010" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8HKPQ2RN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315907v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Duc&#232;s" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Martel-Renoir" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bi&#233;che" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Opolon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172751v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bernard-Pierrot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Heroult" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dalle" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.21191" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VMPJBWHG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172752v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Petit" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barritault" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Caruelle" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.31385" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GV51939T-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195453v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Sutton" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Dagouassat" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c M Martin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.MCT-07-0114" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319846v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oya Bermek" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolis Polykratis" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia dos Santos" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2007.07.032" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N8DCTNFR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187899v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Dean" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina S Butler" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R Brigstock" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.00821-07" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109602v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hatziapostolou" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Polytarchou" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Katsoris" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Papadimitriou" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109747v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kokolakis" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mikelis" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Karetsou" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109603v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Courty" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blondet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferry" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109604v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boerboom" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ld White" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dalle" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Js Richards" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104912v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias A Said" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Svab" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2005.04870.x" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03945248v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Feng Liu" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Issad" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chevet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ledoux" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1327.1998.2580271.x" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756670v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Zini" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Tillement" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Bertelli" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto A.E Bertelli" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm9704311" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-D4V87B8J-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03945266v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Caruelle" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sabourin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfeng Liu" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Crepin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/002215549704500907" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02201595v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Perderiset" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Courty" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mereau" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chevet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barritault" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02201475v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Mereau" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Jaye" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelle Miskulin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.1991.tb49051.x" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PBPS9H53-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03945323v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pieri" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/08977199109000286" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02201470v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Perderiset" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.1991.tb49050.x" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XSC7WN43-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02201473v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ledoux" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Pieri" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Courty" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03945331v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Hondermarck" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blanckaert" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0006-291x(90)91464-4" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8LSC9VJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02201385v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dauchel" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dauchel" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcb.240390407" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X2J39SCR-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02201387v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pieri" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gamby" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02201378v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s M&#233;reau" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claude Dauchel" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0006-291x(89)92436-4" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XCG2JWL2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02201376v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Badet" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837846v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Grenard" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy El Hajjar" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Michelland" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cunin" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347235v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandre Fidji" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grimault Luna" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347187v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837851v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Blangy-Letheule" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Persello" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montnach" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04979526v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Blangy-Letheule" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Dhot" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167305v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837840v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Marques" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837843v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837855v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Zaroui" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Kharoubi" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Molinier-Frenkel" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837862v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dhote" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640503v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moenner" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chevallier" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tardieu" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443168v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Nicol&#225;s-Boluda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Vaquero" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Vimeux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guilbert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barrin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.58688" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331434v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Ferrara" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cataldo Pignatelli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissande Cossutta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Citro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Courty" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443216v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Chalabi-Dchar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Cruz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Mertani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Diaz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13194957" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443128v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Belbekhouche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Habert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Houppe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vall&#233;e" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/abfb30" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03262175v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Raineri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bourgoin-Voillard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissande Cossutta" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ponzo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13122986" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032698v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Poostforooshan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoom Shaban" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Alphonse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.119930" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032690v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b20510" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116693v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;na Hamadi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Modjinou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2020.125461" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032684v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Darche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Caruana" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud&#8208;emmanuelle Gilles" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201901876r" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834668v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvdsp.2020.03.074" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032686v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Ramos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Moore" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Runge" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Tavera-Garcia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Cascone" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/jca.37776" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03023118v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Ma&#239;za" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazha Sidahmed-Adrar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Michel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Carpentier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76030-4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032696v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susann Piehler" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi D&#228;hring" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Grandke" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia G&#246;ring" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couleaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10061016" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347222v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.119.313021" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095445v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Sanhaji" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Aires" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitziber Cortajarena" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2018.12.019" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350480v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Jain" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Zhu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Khashab" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Ye" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. George" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/leu.2017.215" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350449v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Chlo&#233; Dhez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Benedetti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Antonosante" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Panella" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigida Ranieri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.26205" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350445v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Cola" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Franceschini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di Matteo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Colotti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Celani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2017.10.038" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347346v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetra Chatzileontiadou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Tsika" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoi Diamantopoulou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Delbe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Badet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201700688" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663681v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lemonnier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bouderlique" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Naili" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lene Rouard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/8949264" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061384v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud-Emmanuelle Gilles" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Sader" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vall&#233;e" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.21441" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350500v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Regairaz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Munier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sartelet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Castaing" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marty" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2015.10.016" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262283v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Maione" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-16-0300" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294493v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morfoisse" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tatin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hantelys" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adoue" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Helfer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-15-3140" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350496v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Destouches" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Terry" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Marchand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Maill&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.8043" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350515v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Kossatz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Latorre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13058-015-0576-1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350508v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele D&#8217;angelo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana Cristiano" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Galzio" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.5990" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350511v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Elahouel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Blanc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Frechault" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neo.2015.07.007" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04173061v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Bousserrhine" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-7439.1000299" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04173059v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-7439.1000310" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081902v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lemonnier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Albanese" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Naili" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chevallier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966283v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Besse" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Comte" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fr&#233;chault" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l de Leiris" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cyto.2013.02.002" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NK37T5PH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043402v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Frescaline" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyya Mansoor" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Baroukh" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.tea.2012.0377" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04173008v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Huet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.380402" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043407v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najet Mejdoubi-Charef" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Si&#241;eriz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulce Papy-Garcia" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Charef" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-7843.2012.00906.x" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043401v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Bao Huynh" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2011.09.005" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756693v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roumegous" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carpentier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barbier-Chassefiere" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garrigue-Antar" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.111.188599" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558881v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanneke Van Zoggel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Hamma-Kourbali" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Galanth" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ladram" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-010-0815-9" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/65A642F73BCA6FC4B06171E4BBAE97C485515FE0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043405v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hespel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Yous" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00280-010-1553-0" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578863v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Page" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Machi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chaloin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-10-3459" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043435v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tulliez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Esmilaire" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2010.04.045" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00668215v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diala El Khoury" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Lengagne" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Krust" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-10-325" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05056448v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2010.03.002" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7S9D179T-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043388v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Dos Santos" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Karaky" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Renoir" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.25110" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688199v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boucher" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberte Linguet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Riou" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665164v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Blondet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ferry" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chatonnet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1369/jhc.2010.956623" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006536v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Illy" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bacri" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Wojno" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Brissault" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.201050109" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PRNZZQHV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563747v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martelly" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Singabraya" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vandebrouck" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cognard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matbio.2010.02.002" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVHX9097-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493089v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Page" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Noirez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Riou" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Swynghedauw" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2008.10.003" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966268v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/138920110793262024" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00415323v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Friand" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Haddad" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Hlawaty" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Vassy" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwp130" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043436v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Caruelle" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Delb&#233;" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Petit-Cocault" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exphem.2009.06.005" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319805v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Achour" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre M'Bika" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Baudouin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Caruelle" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2008.04.010" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8HKPQ2RN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294100v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002518" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315907v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Duc&#232;s" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Martel-Renoir" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bi&#233;che" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Opolon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172751v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bernard-Pierrot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Heroult" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dalle" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.21191" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VMPJBWHG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172752v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Petit" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barritault" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Caruelle" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.31385" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GV51939T-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195453v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Sutton" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Dagouassat" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c M Martin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.MCT-07-0114" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319846v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oya Bermek" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolis Polykratis" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia dos Santos" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2007.07.032" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N8DCTNFR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187899v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Dean" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina S Butler" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R Brigstock" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.00821-07" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109602v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hatziapostolou" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Polytarchou" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Katsoris" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Papadimitriou" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109747v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kokolakis" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mikelis" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Karetsou" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109603v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Courty" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blondet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferry" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109604v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boerboom" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ld White" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dalle" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Js Richards" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104912v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias A Said" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Svab" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2005.04870.x" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03945248v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Feng Liu" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Issad" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chevet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ledoux" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1327.1998.2580271.x" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756670v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Zini" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Tillement" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Bertelli" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto A.E Bertelli" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm9704311" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-D4V87B8J-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03945266v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Caruelle" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sabourin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfeng Liu" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Crepin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/002215549704500907" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02201595v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Perderiset" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Courty" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mereau" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chevet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barritault" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02201475v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Mereau" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Jaye" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelle Miskulin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.1991.tb49051.x" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PBPS9H53-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02201470v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Perderiset" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pieri" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.1991.tb49050.x" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XSC7WN43-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03945323v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/08977199109000286" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02201473v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ledoux" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Pieri" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Courty" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03945331v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Hondermarck" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blanckaert" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0006-291x(90)91464-4" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8LSC9VJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02201385v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dauchel" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dauchel" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcb.240390407" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X2J39SCR-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02201387v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pieri" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gamby" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02201378v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s M&#233;reau" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claude Dauchel" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0006-291x(89)92436-4" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XCG2JWL2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02201376v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Badet" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837846v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Grenard" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy El Hajjar" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Michelland" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cunin" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347235v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandre Fidji" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grimault Luna" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347187v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837851v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Blangy-Letheule" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Persello" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montnach" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04979526v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Blangy-Letheule" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Dhot" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167305v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837840v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Marques" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837843v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837855v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Zaroui" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Kharoubi" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Molinier-Frenkel" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837862v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dhote" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640503v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moenner" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chevallier" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tardieu" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>