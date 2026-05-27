--- v2 (2026-05-07)
+++ v3 (2026-05-27)
@@ -100,286 +100,286 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tumor stiffening reversion through collagen crosslinking inhibition improves T cell migration and anti-PD-1 treatment</w:t>
+                <w:t xml:space="preserve">The extracellular matrix in pancreatic cancer: description of a complex network and promising therapeutic options</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alba Nicolás-Boluda</w:t>
+                <w:t xml:space="preserve">Benedetta Ferrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Vaquero</w:t>
+                <w:t xml:space="preserve">Cataldo Pignatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lene Vimeux</w:t>
+                <w:t xml:space="preserve">Melissande Cossutta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Guilbert</w:t>
+                <w:t xml:space="preserve">Antonio Citro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Barrin</w:t>
+                <w:t xml:space="preserve">José Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Contemporary Southeast Asia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03443168v1</w:t>
+                <w:t xml:space="preserve">hal-03331434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The extracellular matrix in pancreatic cancer: description of a complex network and promising therapeutic options</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tumor stiffening reversion through collagen crosslinking inhibition improves T cell migration and anti-PD-1 treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alba Nicolás-Boluda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benedetta Ferrara</w:t>
+                <w:t xml:space="preserve">Javier Vaquero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cataldo Pignatelli</w:t>
+                <w:t xml:space="preserve">Lene Vimeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melissande Cossutta</w:t>
+                <w:t xml:space="preserve">Thomas Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Citro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">José Courty</w:t>
+                <w:t xml:space="preserve">Sarah Barrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contemporary Southeast Asia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (32), pp.322001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.58688⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03331434v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03443168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nucleolin Aptamer N6L Reprograms the Translational Machinery and Acts Synergistically with mTORi to Inhibit Pancreatic Cancer Proliferation</w:t>
               </w:r>
@@ -417,51 +417,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Mertani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (19), pp.4957. </w:t>
@@ -499,51 +499,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell surface nucleolin as active bait for nanomedicine in cancer therapy: a promising option</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedetta Ferrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Belbekhouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -761,311 +761,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03262175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of large pore mesoporous silica microspheres by salt-assisted spray-drying method for enhanced antibacterial activity and pancreatic cancer treatment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A non-targeted quantitative mass spectrometry approach for the identification of new blood biomarkers of septic shock in the secretory of a rat model of endotoxemic shock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedetta Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Belbekhouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Alphonse</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Habert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Houppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2020.119930⟩</w:t>
+              <w:t xml:space="preserve">Archives of Cardiovascular Diseases Supplements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (2-4), pp.229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.acvdsp.2020.03.074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03032698v1</w:t>
+                <w:t xml:space="preserve">hal-04834668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerosol-Assisted Synthesis of Tailor-Made Hollow Mesoporous Silica Microspheres for Controlled Release of Antibacterial and Anticancer Agents</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Nucleolin Antagonist N6L Inhibits LINE1 Retrotransposon Activity in Non-Small Cell Lung Carcinoma Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Alphonse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Habert</w:t>
+                <w:t xml:space="preserve">Kenneth Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Moore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Runge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Tavera-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Cascone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.9b20510⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (3), pp.733-740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7150/jca.37776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03032690v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N6L-functionalized nanoparticles for targeted and inhibited pancreatic cancer cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Belbekhouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1074,518 +1074,518 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissande Cossutta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séna Hamadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tina Modjinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 607, pp.125461. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2020.125461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03116693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antagonist of nucleolin, N6L, inhibits neovascularization in mouse models of retinopathies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Darche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissande Cossutta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Caruana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Houppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud‐emmanuelle Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FASEB Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 34 (4), pp.5851-5862. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1096/fj.201901876r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03032684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non-targeted quantitative mass spectrometry approach for the identification of new blood biomarkers of septic shock in the secretory of a rat model of endotoxemic shock</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Fabrication of large pore mesoporous silica microspheres by salt-assisted spray-drying method for enhanced antibacterial activity and pancreatic cancer treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Belbekhouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal Poostforooshan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masoom Shaban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedetta Ferrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Benoit Vallée</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Alphonse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Cardiovascular Diseases Supplements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.acvdsp.2020.03.074⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 590, pp.119930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2020.119930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04834668v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Nucleolin Antagonist N6L Inhibits LINE1 Retrotransposon Activity in Non-Small Cell Lung Carcinoma Cells</w:t>
+                <w:t xml:space="preserve">Aerosol-Assisted Synthesis of Tailor-Made Hollow Mesoporous Silica Microspheres for Controlled Release of Antibacterial and Anticancer Agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenneth Ramos</w:t>
+                <w:t xml:space="preserve">Jalal Poostforooshan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Belbekhouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Moore</w:t>
+                <w:t xml:space="preserve">Masoom Shaban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabel Runge</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ilaria Cascone</w:t>
+                <w:t xml:space="preserve">Vanessa Alphonse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (3), pp.733-740. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (6), pp.6885-6898. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7150/jca.37776⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.9b20510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03032686v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3-O-sulfated heparan sulfate interactors target synaptic adhesion molecules from neonatal mouse brain and inhibit neural activity and synaptogenesis in vitro</w:t>
               </w:r>
@@ -1852,51 +1852,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weibel-Palade Bodies Orchestrate Pericytes During Angiogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissande Cossutta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Darche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2101,563 +2101,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03095445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting nucleolin for better survival in diffuse large B-cell lymphoma</w:t>
+                <w:t xml:space="preserve">Evidence for Novel Action at the Cell-Binding Site of Human Angiogenin Revealed by Heteronuclear NMR Spectroscopy, in silico and in vivo Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Jain</w:t>
+                <w:t xml:space="preserve">Demetra Chatzileontiadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Zhu</w:t>
+                <w:t xml:space="preserve">Aikaterini Tsika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Khashab</w:t>
+                <w:t xml:space="preserve">Zoi Diamantopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q Ye</w:t>
+                <w:t xml:space="preserve">Jean Delbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. George</w:t>
+                <w:t xml:space="preserve">Josette Badet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leukemia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 32 (3), pp.663-674. </w:t>
+              <w:t xml:space="preserve">ChemMedChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (3), pp.259-269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/leu.2017.215⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cmdc.201700688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02350480v1</w:t>
+                <w:t xml:space="preserve">hal-02347346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted therapy of human glioblastoma via delivery of a toxin through a peptide directed to cell surface nucleolin</w:t>
+                <w:t xml:space="preserve">Targeting nucleolin for better survival in diffuse large B-cell lymphoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Chloé Dhez</w:t>
+                <w:t xml:space="preserve">N Jain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabetta Benedetti</w:t>
+                <w:t xml:space="preserve">H Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Antonosante</w:t>
+                <w:t xml:space="preserve">T Khashab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gloria Panella</w:t>
+                <w:t xml:space="preserve">Q Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigida Ranieri</w:t>
+                <w:t xml:space="preserve">B. George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cellular Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 233 (5), pp.4091-4105. </w:t>
+              <w:t xml:space="preserve">Leukemia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (3), pp.663-674. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jcp.26205⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/leu.2017.215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02350449v1</w:t>
+                <w:t xml:space="preserve">hal-02350480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N6L pseudopeptide interferes with nucleophosmin protein-protein interactions and sensitizes leukemic cells to chemotherapy</w:t>
+                <w:t xml:space="preserve">Targeted therapy of human glioblastoma via delivery of a toxin through a peptide directed to cell surface nucleolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. de Cola</w:t>
+                <w:t xml:space="preserve">Anne-Chloé Dhez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Franceschini</w:t>
+                <w:t xml:space="preserve">Elisabetta Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Di Matteo</w:t>
+                <w:t xml:space="preserve">Andrea Antonosante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Colotti</w:t>
+                <w:t xml:space="preserve">Gloria Panella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Celani</w:t>
+                <w:t xml:space="preserve">Brigida Ranieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 412, pp.272-282. </w:t>
+              <w:t xml:space="preserve">Journal of Cellular Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 233 (5), pp.4091-4105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.canlet.2017.10.038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jcp.26205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02350445v1</w:t>
+                <w:t xml:space="preserve">hal-02350449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for Novel Action at the Cell-Binding Site of Human Angiogenin Revealed by Heteronuclear NMR Spectroscopy, in silico and in vivo Studies</w:t>
+                <w:t xml:space="preserve">N6L pseudopeptide interferes with nucleophosmin protein-protein interactions and sensitizes leukemic cells to chemotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demetra Chatzileontiadou</w:t>
+                <w:t xml:space="preserve">A. de Cola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aikaterini Tsika</w:t>
+                <w:t xml:space="preserve">M. Franceschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoi Diamantopoulou</w:t>
+                <w:t xml:space="preserve">A. Di Matteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Delbe</w:t>
+                <w:t xml:space="preserve">G. Colotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josette Badet</w:t>
+                <w:t xml:space="preserve">R. Celani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemMedChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 13 (3), pp.259-269. </w:t>
+              <w:t xml:space="preserve">Cancer Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 412, pp.272-282. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cmdc.201700688⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.canlet.2017.10.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02347346v1</w:t>
+                <w:t xml:space="preserve">hal-02350445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell Colonization Ability of a Commercialized Large Porous Alveolar Scaffold</w:t>
               </w:r>
@@ -2695,51 +2695,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélene Rouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Bionics and Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 2017, pp.8949264. </w:t>
@@ -2777,51 +2777,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multivalent cationic pseudopeptide polyplexes as a tool for cancer therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoi Diamantopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud-Emmanuelle Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2905,295 +2905,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02061384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutation-Independent Activation of the Anaplastic Lymphoma Kinase in Neuroblastoma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nucleolin Targeting Impairs the Progression of Pancreatic Cancer and Promotes the Normalization of Tumor Vasculature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud-Emmanuelle Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Regairaz</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Virginie Marty</w:t>
+                <w:t xml:space="preserve">Federica Maione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissande Cossutta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Caruana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ajpath.2015.10.016⟩</w:t>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 76 (24), pp.7181-7193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-16-0300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02350500v1</w:t>
+                <w:t xml:space="preserve">hal-02262283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleolin Targeting Impairs the Progression of Pancreatic Cancer and Promotes the Normalization of Tumor Vasculature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maud-Emmanuelle Gilles</w:t>
+                <w:t xml:space="preserve">Mutation-Independent Activation of the Anaplastic Lymphoma Kinase in Neuroblastoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Regairaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Munier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Sartelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federica Maione</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laure Caruana</w:t>
+                <w:t xml:space="preserve">Virginie Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 76 (24), pp.7181-7193. </w:t>
+              <w:t xml:space="preserve">American Journal of Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 186 (2), pp.435-445. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-16-0300⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ajpath.2015.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02262283v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02350500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nucleolin Promotes Heat Shock-Associated Translation of VEGF-D to Promote Tumor Lymphangiogenesis</w:t>
               </w:r>
@@ -3441,295 +3441,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02350496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient treatment of breast cancer xenografts with multifunctionalized iron oxide nanoparticles combining magnetic hyperthermia and anti-cancer drug delivery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nucleolin antagonist triggers autophagic cell death in human glioblastoma primary cells and decreased &amp;lt;i&amp;gt;in vivo&amp;lt;/i&amp;gt; tumor growth in orthotopic brain tumor model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Antonosante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susanne Kossatz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Couleaud</w:t>
+                <w:t xml:space="preserve">Michele D’angelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alfonso Latorre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antonio Aires</w:t>
+                <w:t xml:space="preserve">Loredana Cristiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato Galzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Breast Cancer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13058-015-0576-1⟩</w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (39), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.5990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02350515v1</w:t>
+                <w:t xml:space="preserve">hal-02350508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleolin antagonist triggers autophagic cell death in human glioblastoma primary cells and decreased &amp;lt;i&amp;gt;in vivo&amp;lt;/i&amp;gt; tumor growth in orthotopic brain tumor model</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient treatment of breast cancer xenografts with multifunctionalized iron oxide nanoparticles combining magnetic hyperthermia and anti-cancer drug delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loredana Cristiano</w:t>
+                <w:t xml:space="preserve">Susanne Kossatz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Grandke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couleaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renato Galzio</w:t>
+                <w:t xml:space="preserve">Alfonso Latorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Aires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 6 (39), </w:t>
+              <w:t xml:space="preserve">Breast Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.5990⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13058-015-0576-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02350508v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02350515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pleiotrophin Exerts Its Migration and Invasion Effect through the Neuropilin-1 Pathway</w:t>
               </w:r>
@@ -3767,51 +3767,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Frechault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Cascone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mammary Gland Biology and Neoplasia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 17 (8), pp.613-624. </w:t>
@@ -3996,51 +3996,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoparticles Functionalized with Ligands of Cell Surface Nucleolin for Cancer Therapy and Diagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Sader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Destouches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4251,51 +4251,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Fréchault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël de Leiris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4486,559 +4486,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05043402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivalent Pseudopeptides Targeting Cell Surface Nucleoproteins Inhibit Cancer Cell Invasion through Tissue Inhibitor of Metalloproteinases 3 (TIMP-3) Release</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Destouches</w:t>
+                <w:t xml:space="preserve">Glycosaminoglycans mimetics potentiate the clonogenicity, proliferation, migration and differentiation properties of rat mesenchymal stem cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Frescaline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Bouderlique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Huet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gilles Carpentier</w:t>
+                <w:t xml:space="preserve">Minh Bao Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dulce Papy-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M112.380402⟩</w:t>
+              <w:t xml:space="preserve">Stem Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (2), pp.180--192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scr.2011.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04173008v1</w:t>
+                <w:t xml:space="preserve">hal-05043401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heparin Affin Regulatory Peptide Modulates the Endogenous Anticoagulant Activity of Heparin and Heparan Sulphate Mimetics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modulation of Inflammation by Cicaderma Ointment Accelerates Skin Wound Healing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Siñeriz</w:t>
+                <w:t xml:space="preserve">Christophe Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dulce Papy-Garcia</w:t>
+                <w:t xml:space="preserve">A. Roumegous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Said Charef</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Barbier-Chassefiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Garrigue-Antar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic &amp; Clinical Pharmacology &amp; Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1742-7843.2012.00906.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pharmacology and Experimental Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 343 (1), pp.115 - 124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1124/jpet.111.188599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05043407v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycosaminoglycans mimetics potentiate the clonogenicity, proliferation, migration and differentiation properties of rat mesenchymal stem cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">José Courty</w:t>
+                <w:t xml:space="preserve">Multivalent Pseudopeptides Targeting Cell Surface Nucleoproteins Inhibit Cancer Cell Invasion through Tissue Inhibitor of Metalloproteinases 3 (TIMP-3) Release</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Destouches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Sader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Frechault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cell Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 287 (52), pp.43685-43693. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M112.380402⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scr.2011.09.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05043401v1</w:t>
+                <w:t xml:space="preserve">hal-04173008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of Inflammation by Cicaderma Ointment Accelerates Skin Wound Healing</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heparin Affin Regulatory Peptide Modulates the Endogenous Anticoagulant Activity of Heparin and Heparan Sulphate Mimetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Carpentier</w:t>
+                <w:t xml:space="preserve">Najet Mejdoubi-Charef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Barbier-Chassefiere</w:t>
+                <w:t xml:space="preserve">Fernando Siñeriz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dulce Papy-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Garrigue-Antar</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Said Charef</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmacology and Experimental Therapeutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 343 (1), pp.115 - 124. </w:t>
+              <w:t xml:space="preserve">Basic &amp; Clinical Pharmacology &amp; Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 111 (5), pp.296--302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1124/jpet.111.188599⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1742-7843.2012.00906.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01756693v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05043407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antitumor and angiostatic peptides from frog skin secretions</w:t>
               </w:r>
@@ -5164,615 +5164,610 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01558881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions of bexarotene (LGD1069, Targretin) with the coagulation system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A simple approach to cancer therapy afforded by multivalent pseudopeptides that target cell-surface nucleoproteins.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Destouches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Hespel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Najet Mejdoubi-Charef</w:t>
+                <w:t xml:space="preserve">Nicolas Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamina Hamma-Kourbali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saïd Yous</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dulce Papy-Garcia</w:t>
+                <w:t xml:space="preserve">Valerie Machi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chaloin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Chemotherapy and Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00280-010-1553-0⟩</w:t>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 71 (9), pp.3296-3305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-10-3459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05043405v1</w:t>
+                <w:t xml:space="preserve">hal-00578863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple approach to cancer therapy afforded by multivalent pseudopeptides that target cell-surface nucleoproteins.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interactions of bexarotene (LGD1069, Targretin) with the coagulation system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Machi</w:t>
+                <w:t xml:space="preserve">Anne Hespel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najet Mejdoubi-Charef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Chaloin</w:t>
+                <w:t xml:space="preserve">Saïd Yous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dulce Papy-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 71 (9), pp.3296-3305. </w:t>
+              <w:t xml:space="preserve">Cancer Chemotherapy and Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 68 (4), pp.847-854. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-10-3459⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00280-010-1553-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00578863v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05043405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxicological evaluation of RGTA OTR4120, a heparan sulfate mimetic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Said Charef</w:t>
+                <w:t xml:space="preserve">Intramyocardial protein therapy with vascular endothelial growth factor (VEGF-165) induces functional angiogenesis in rat senescent myocardium.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Tulliez</w:t>
+                <w:t xml:space="preserve">François Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liliane Esmilaire</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gilberte Linguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël de Leiris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Physiology and Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 61 (6), pp.651-61</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05043435v1</w:t>
+                <w:t xml:space="preserve">hal-00688199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting surface nucleolin with a multivalent pseudopeptide delays development of spontaneous melanoma in RET transgenic mice.</w:t>
+                <w:t xml:space="preserve">Antitumorigenic effects of a mutant of the heparin affin regulatory peptide on the U87 MG glioblastoma cell line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diala El Khoury</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Destouches</w:t>
+                <w:t xml:space="preserve">Célia Dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renée Lengagne</w:t>
+                <w:t xml:space="preserve">Racha Karaky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Krust</w:t>
+                <w:t xml:space="preserve">Dominique Renoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamina Hamma-Kourbali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Albanese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 10 (1), pp.325. </w:t>
+              <w:t xml:space="preserve">International Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 127 (5), pp.1038--1051. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2407-10-325⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ijc.25110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00668215v1</w:t>
+                <w:t xml:space="preserve">hal-05043388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absorption and tissue distribution of a novel carboxymethyldextran after oral administration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Charef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dulce Papy-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Courty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomedicine and Pharmacotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 64 (9), pp.627-632. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5812,708 +5807,713 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05056448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antitumorigenic effects of a mutant of the heparin affin regulatory peptide on the U87 MG glioblastoma cell line</w:t>
+                <w:t xml:space="preserve">Localization of butyrylcholinesteraseat the neuromuscular junction of normal and acetylcholinesterase knockout mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia Dos Santos</w:t>
+                <w:t xml:space="preserve">Brigitte Blondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Racha Karaky</w:t>
+                <w:t xml:space="preserve">Arnaud Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Renoir</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arnaud Chatonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Courty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 127 (5), pp.1038--1051. </w:t>
+              <w:t xml:space="preserve">Journal of Histochemistry and Cytochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 58 (12), pp.1075-1082. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ijc.25110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1369/jhc.2010.956623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05043388v1</w:t>
+                <w:t xml:space="preserve">hal-02665164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intramyocardial protein therapy with vascular endothelial growth factor (VEGF-165) induces functional angiogenesis in rat senescent myocardium.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unexpected Interactions of an Alternating Poly(ether-ester) with Artificial and Biological Bilipidic Membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Boucher</w:t>
+                <w:t xml:space="preserve">Nicolas Illy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilberte Linguet</w:t>
+                <w:t xml:space="preserve">Laurent Bacri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Riou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joël de Leiris</w:t>
+                <w:t xml:space="preserve">Justyna Wojno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Destouches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Brissault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physiology and Pharmacology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Macromolecular Symposia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 287 (1), pp.60-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/masy.201050109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00688199v1</w:t>
+                <w:t xml:space="preserve">hal-02006536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization of butyrylcholinesteraseat the neuromuscular junction of normal and acetylcholinesterase knockout mice</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Glycosaminoglycan mimetics trigger IP3-dependent intracellular calcium release in myoblasts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Martelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Singabraya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Vandebrouck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dulce Papy-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Cognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Histochemistry and Cytochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1369/jhc.2010.956623⟩</w:t>
+              <w:t xml:space="preserve">Matrix Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29 (4), pp.317-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matbio.2010.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02665164v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00563747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected Interactions of an Alternating Poly(ether-ester) with Artificial and Biological Bilipidic Membranes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toxicological evaluation of RGTA OTR4120, a heparan sulfate mimetic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Charef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tulliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Esmilaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dulce Papy-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Symposia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 48 (7), pp.1965--1968. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fct.2010.04.045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/masy.201050109⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02006536v1</w:t>
+                <w:t xml:space="preserve">hal-05043435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycosaminoglycan mimetics trigger IP3-dependent intracellular calcium release in myoblasts.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Targeting surface nucleolin with a multivalent pseudopeptide delays development of spontaneous melanoma in RET transgenic mice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Vandebrouck</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dulce Papy-Garcia</w:t>
+                <w:t xml:space="preserve">Diala El Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Destouches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Cognard</w:t>
+                <w:t xml:space="preserve">Renée Lengagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Krust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamina Hamma-Kourbali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matrix Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matbio.2010.02.002⟩</w:t>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (1), pp.325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2407-10-325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00563747v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00668215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exercise training improves functional post-ischemic recovery in senescent heart</w:t>
               </w:r>
@@ -6525,850 +6525,850 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Noirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Swynghedauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Gerontology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 44 (3), pp.177. </w:t>
+              <w:t xml:space="preserve">, 2009, 44 (3), pp.177-182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.exger.2008.10.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2174/138920110793262024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00493089v1</w:t>
+                <w:t xml:space="preserve">hal-03966268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exercise training improves functional post-ischemic recovery in senescent heart</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernard Swynghedauw</w:t>
+                <w:t xml:space="preserve">Glycosaminoglycan mimetics inhibit SDF-1/CXCL12-mediated migration and invasion of human hepatoma cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Friand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualid Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dulce Papy-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Hlawaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Vassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Gerontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/138920110793262024⟩</w:t>
+              <w:t xml:space="preserve">Glycobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (12), pp.1511-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/glycob/cwp130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03966268v1</w:t>
+                <w:t xml:space="preserve">pasteur-00415323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycosaminoglycan mimetics inhibit SDF-1/CXCL12-mediated migration and invasion of human hepatoma cells.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Roger Vassy</w:t>
+                <w:t xml:space="preserve">Glycosaminoglycan mimetics–induced mobilization of hematopoietic progenitors and stem cells into mouse peripheral blood: Structure/function insights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Albanese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Caruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Frescaline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Delbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Petit-Cocault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glycobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/glycob/cwp130⟩</w:t>
+              <w:t xml:space="preserve">Experimental Hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 37 (9), pp.1072--1083. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.exphem.2009.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00415323v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05043436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycosaminoglycan mimetics–induced mobilization of hematopoietic progenitors and stem cells into mouse peripheral blood: Structure/function insights</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurence Petit-Cocault</w:t>
+                <w:t xml:space="preserve">Exercise training improves functional post-ischemic recovery in senescent heart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Noirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Swynghedauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Hematology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 37 (9), pp.1072--1083. </w:t>
+              <w:t xml:space="preserve">Experimental Gerontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 44 (3), pp.177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.exphem.2009.06.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.exger.2008.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05043436v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00493089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pleiotrophin induces expression of inflammatory cytokines in peripheral blood mononuclear cells.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Suppression of tumor growth and angiogenesis by a specific antagonist of the cell-surface expressed nucleolin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Destouches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diala El Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamina Hamma-Kourbali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Krust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Albanese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2008.04.010⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3 (6), pp.e2518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0002518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00319805v1</w:t>
+                <w:t xml:space="preserve">hal-00294100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suppression of tumor growth and angiogenesis by a specific antagonist of the cell-surface expressed nucleolin.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pleiotrophin induces expression of inflammatory cytokines in peripheral blood mononuclear cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Achour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre M'Bika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Caruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Courty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2008.04.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0002518⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00294100v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00319805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 16-kDa fragment of pleiotrophin acts on endothelial and mammalian tumor cells and inhibits breast tumor development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ducès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Racha Karaky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Martel-Renoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7488,51 +7488,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Heroult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Caruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cellular Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 214 (1), pp.250-9. </w:t>
@@ -7576,346 +7576,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00172751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects on coagulation of a synthetic heparan mimetic given intraperitoneally or orally.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Glycosaminoglycans and their synthetic mimetics inhibit RANTES-induced migration and invasion of human hepatoma cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Petit</w:t>
+                <w:t xml:space="preserve">Angela Sutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Friand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dulce Papy-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Barritault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">José Courty</w:t>
+                <w:t xml:space="preserve">Maylis Dagouassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Caruelle</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Loïc M Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Materials Research Part A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, epub ahead of print. </w:t>
+              <w:t xml:space="preserve">Molecular Cancer Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 6 (11), pp.2948-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jbm.a.31385⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1158/1535-7163.MCT-07-0114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00172752v1</w:t>
+                <w:t xml:space="preserve">hal-00195453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycosaminoglycans and their synthetic mimetics inhibit RANTES-induced migration and invasion of human hepatoma cells.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects on coagulation of a synthetic heparan mimetic given intraperitoneally or orally.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Charef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Sutton</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dulce Papy-Garcia</w:t>
+                <w:t xml:space="preserve">Denis Barritault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maylis Dagouassat</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Pierre Caruelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cancer Therapeutics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biomedical Materials Research Part A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jbm.a.31385⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1158/1535-7163.MCT-07-0114⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00195453v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00172752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A basic peptide derived from the HARP C-terminus inhibits anchorage-independent growth of DU145 prostate cancer cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oya Bermek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoi Diamantopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apostolis Polykratis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8043,51 +8043,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgina S Butler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamina Hamma-Kourbali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Delbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David R Brigstock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8138,51 +8138,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heparin affin regulatory peptide/pleiotrophin mediates fibroblast growth factor 2 stimulatory effects on human prostate cancer cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hatziapostolou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8259,51 +8259,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of heparin affin regulatory peptide on the expression of vascular endothelial growth factor receptors in endothelial cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kokolakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8410,51 +8410,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Blondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ferry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8492,51 +8492,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominant-stable beta-catenin expression causes cell fate alterations and Wnt signaling antagonist expression in a murine granulosa cell tumor model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Boerboom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8626,90 +8626,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pleiotrophin inhibits HIV infection by binding the cell surface-expressed nucleolin.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias A Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Svab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Delbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Krust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 272 (18), pp.4646-59. </w:t>
@@ -8881,51 +8881,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Properties and Pharmacokinetic Behavior of Cetirizine, a Zwitterionic H 1 -Receptor Antagonist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Zini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9276,570 +9276,570 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02201595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adult Brain but Not Kidney, Liver, Lung, Intestine, and Stomach Membrane Preparations Contain Detectable Amounts of High-Affinity Receptors to Acidic and Basic Growth Factors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High affinity receptors to acidic and basic fibroblast growth factor (FGF) are detected mainly in adult brain membrane preparations but not in liver, kidney, intestine, lung or stomach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes Mereau</w:t>
+                <w:t xml:space="preserve">D Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Jaye</w:t>
+                <w:t xml:space="preserve">I Pieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Barritault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcelle Miskulin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J Courty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Growth Factors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 5 (3), pp.221-31</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02201475v1</w:t>
+                <w:t xml:space="preserve">hal-02201473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation of Basic FGF Receptors from Adult Bovine Brain Membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Mereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Perderiset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mylène Perderiset</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 638 (1 The Fibroblas), pp.394-396. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1749-6632.1991.tb49050.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1749-6632.1991.tb49050.x⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02201470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Affinity Receptors to Acidic and Basic Fibroblast Growth Factor (FGF) are Detected Mainly in Adult Brain Membrane Preparations but not in Liver, Kidney, Intestine, Lung or Stomach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Mereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Barritault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Courty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Growth Factors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 5 (3), pp.221-231. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3109/08977199109000286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03945323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High affinity receptors to acidic and basic fibroblast growth factor (FGF) are detected mainly in adult brain membrane preparations but not in liver, kidney, intestine, lung or stomach.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adult Brain but Not Kidney, Liver, Lung, Intestine, and Stomach Membrane Preparations Contain Detectable Amounts of High-Affinity Receptors to Acidic and Basic Growth Factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Mereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Jaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Ledoux</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marcelle Miskulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Barritault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Growth Factors</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 638 (1 The Fibroblas), pp.397-399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1749-6632.1991.tb49051.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02201473v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02201475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of high and low affinity binding sites for basic fibroblast growth factor in mouse placenta</w:t>
               </w:r>
@@ -9877,51 +9877,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Blanckaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Barritault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 169 (1), pp.272-281. </w:t>
@@ -9965,169 +9965,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03945331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of mitogenic activity and cellular binding of basic fibroblast growth factor by basic proteins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distribution of basic fibroblast growth factor binding sites in various tissue membrane preparations from adult guinea pig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Dauchel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">D. Barritault</w:t>
+                <w:t xml:space="preserve">Agnès Méreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Dauchel</w:t>
+                <w:t xml:space="preserve">Marie Claude Dauchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Barritault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Courty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cellular Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1989, 39 (4), pp.411-420. </w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 159 (1), pp.290-296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jcb.240390407⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0006-291x(89)92436-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02201385v1</w:t>
+                <w:t xml:space="preserve">hal-02201378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purification of basic fibroblast growth factor receptors from bovine brain.</w:t>
               </w:r>
@@ -10228,212 +10228,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02201387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of basic fibroblast growth factor binding sites in various tissue membrane preparations from adult guinea pig</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modulation of mitogenic activity and cellular binding of basic fibroblast growth factor by basic proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Méreau</w:t>
+                <w:t xml:space="preserve">D. Dauchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Barritault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Claude Dauchel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">José Courty</w:t>
+                <w:t xml:space="preserve">M. Dauchel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1989, 159 (1), pp.290-296. </w:t>
+              <w:t xml:space="preserve">Journal of Cellular Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 39 (4), pp.411-420. </w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0006-291x(89)92436-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jcb.240390407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02201378v1</w:t>
+                <w:t xml:space="preserve">hal-02201385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presence of basic fibroblast growth factor receptors in bovine brain membranes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10523,182 +10523,182 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposures to Polycylic Aromatic Hydrocarbons (PAHs): A LC-MSE Label-Free Proteomic Analysis to Determine Protein Biomarkers of Effects in Rat Plasma,</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation de la toxicité de sous-produits de médicament par approche protéomique : cas du furosémide.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandre Fidji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bourgoin-Voillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adrien Grenard</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maguy El Hajjar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valérie Cunin</w:t>
+                <w:t xml:space="preserve">Grimault Luna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Symposium on Biological Monitoring in Occupational and Environmental Health, Next Generation Biomonitoring</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">tox-2023 : Exposome en Toxicologie : Du concept à la stratégie d’évaluation des risques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARET, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04837846v1</w:t>
+                <w:t xml:space="preserve">hal-04347235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la toxicité de sous-produits de médicament par approche protéomique : cas du furosémide.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId408" w:history="1">
+                <w:t xml:space="preserve">Proteomics approach for evaluating metabolites toxicity of furosemide, a widely-used diuretics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandre Fidji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bourgoin-Voillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10706,219 +10706,219 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Grimault Luna</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">tox-2023 : Exposome en Toxicologie : Du concept à la stratégie d’évaluation des risques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ARET, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Human Proteome Organization (HUPO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, busan, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04347235v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04347187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomics approach for evaluating metabolites toxicity of furosemide, a widely-used diuretics.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exposures to Polycylic Aromatic Hydrocarbons (PAHs): A LC-MSE Label-Free Proteomic Analysis to Determine Protein Biomarkers of Effects in Rat Plasma,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bourgoin-Voillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Grenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandre Fidji</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">José Courty</w:t>
+                <w:t xml:space="preserve">Maguy El Hajjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Michelland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Cunin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Proteome Organization (HUPO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, busan, South Korea</w:t>
+              <w:t xml:space="preserve">12th International Symposium on Biological Monitoring in Occupational and Environmental Health, Next Generation Biomonitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04347187v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secretome changes distinguishing severe forms of covid from critical pneumonia not related to SARS-COV-2 infection.</w:t>
               </w:r>
@@ -11324,77 +11324,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposures to Polycylic Aromatic Hydrocarbons (PAHs): A LC-MSE Label-Free Proteomic Analysis to Determine Effect Biomarkers in Rat Plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bourgoin-Voillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy El Hajjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Michelland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Cunin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11856,51 +11856,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eye-derived fibroblast growth factors: receptors and early events studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Moenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Badet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12141,51 +12141,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443168v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Nicol&#225;s-Boluda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Vaquero" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Vimeux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guilbert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barrin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.58688" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331434v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Ferrara" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cataldo Pignatelli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissande Cossutta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Citro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Courty" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443216v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Chalabi-Dchar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Cruz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Mertani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Diaz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13194957" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443128v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Belbekhouche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Habert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Houppe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vall&#233;e" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/abfb30" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03262175v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Raineri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bourgoin-Voillard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissande Cossutta" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ponzo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13122986" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032698v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Poostforooshan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoom Shaban" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Alphonse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.119930" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032690v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b20510" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116693v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;na Hamadi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Modjinou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2020.125461" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032684v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Darche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Caruana" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud&#8208;emmanuelle Gilles" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201901876r" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834668v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvdsp.2020.03.074" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032686v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Ramos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Moore" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Runge" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Tavera-Garcia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Cascone" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/jca.37776" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03023118v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Ma&#239;za" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazha Sidahmed-Adrar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Michel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Carpentier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76030-4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032696v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susann Piehler" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi D&#228;hring" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Grandke" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia G&#246;ring" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couleaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10061016" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347222v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.119.313021" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095445v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Sanhaji" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Aires" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitziber Cortajarena" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2018.12.019" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350480v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Jain" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Zhu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Khashab" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Ye" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. George" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/leu.2017.215" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350449v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Chlo&#233; Dhez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Benedetti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Antonosante" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Panella" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigida Ranieri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.26205" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350445v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Cola" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Franceschini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di Matteo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Colotti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Celani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2017.10.038" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347346v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetra Chatzileontiadou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Tsika" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoi Diamantopoulou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Delbe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Badet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201700688" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663681v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lemonnier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bouderlique" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Naili" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lene Rouard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/8949264" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061384v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud-Emmanuelle Gilles" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Sader" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vall&#233;e" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.21441" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350500v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Regairaz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Munier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sartelet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Castaing" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marty" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2015.10.016" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262283v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Maione" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-16-0300" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294493v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morfoisse" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tatin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hantelys" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adoue" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Helfer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-15-3140" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350496v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Destouches" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Terry" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Marchand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Maill&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.8043" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350515v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Kossatz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Latorre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13058-015-0576-1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350508v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele D&#8217;angelo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana Cristiano" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Galzio" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.5990" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350511v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Elahouel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Blanc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Frechault" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neo.2015.07.007" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04173061v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Bousserrhine" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-7439.1000299" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04173059v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-7439.1000310" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081902v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lemonnier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Albanese" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Naili" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chevallier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966283v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Besse" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Comte" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fr&#233;chault" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l de Leiris" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cyto.2013.02.002" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NK37T5PH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043402v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Frescaline" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyya Mansoor" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Baroukh" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.tea.2012.0377" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04173008v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Huet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.380402" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043407v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najet Mejdoubi-Charef" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Si&#241;eriz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulce Papy-Garcia" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Charef" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-7843.2012.00906.x" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043401v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Bao Huynh" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2011.09.005" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756693v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roumegous" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carpentier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barbier-Chassefiere" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garrigue-Antar" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.111.188599" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558881v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanneke Van Zoggel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Hamma-Kourbali" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Galanth" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ladram" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-010-0815-9" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/65A642F73BCA6FC4B06171E4BBAE97C485515FE0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043405v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hespel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Yous" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00280-010-1553-0" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578863v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Page" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Machi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chaloin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-10-3459" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043435v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tulliez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Esmilaire" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2010.04.045" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00668215v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diala El Khoury" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Lengagne" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Krust" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-10-325" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05056448v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2010.03.002" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7S9D179T-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043388v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Dos Santos" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Karaky" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Renoir" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.25110" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688199v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boucher" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberte Linguet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Riou" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665164v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Blondet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ferry" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chatonnet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1369/jhc.2010.956623" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006536v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Illy" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bacri" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Wojno" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Brissault" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.201050109" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PRNZZQHV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563747v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martelly" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Singabraya" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vandebrouck" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cognard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matbio.2010.02.002" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVHX9097-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493089v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Page" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Noirez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Riou" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Swynghedauw" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2008.10.003" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966268v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/138920110793262024" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00415323v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Friand" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Haddad" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Hlawaty" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Vassy" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwp130" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043436v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Caruelle" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Delb&#233;" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Petit-Cocault" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exphem.2009.06.005" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319805v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Achour" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre M'Bika" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Baudouin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Caruelle" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2008.04.010" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8HKPQ2RN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294100v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002518" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315907v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Duc&#232;s" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Martel-Renoir" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bi&#233;che" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Opolon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172751v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bernard-Pierrot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Heroult" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dalle" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.21191" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VMPJBWHG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172752v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Petit" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barritault" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Caruelle" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.31385" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GV51939T-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195453v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Sutton" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Dagouassat" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c M Martin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.MCT-07-0114" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319846v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oya Bermek" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolis Polykratis" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia dos Santos" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2007.07.032" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N8DCTNFR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187899v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Dean" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina S Butler" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R Brigstock" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.00821-07" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109602v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hatziapostolou" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Polytarchou" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Katsoris" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Papadimitriou" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109747v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kokolakis" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mikelis" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Karetsou" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109603v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Courty" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blondet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferry" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109604v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boerboom" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ld White" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dalle" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Js Richards" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104912v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias A Said" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Svab" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2005.04870.x" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03945248v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Feng Liu" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Issad" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chevet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ledoux" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1327.1998.2580271.x" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756670v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Zini" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Tillement" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Bertelli" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto A.E Bertelli" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm9704311" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-D4V87B8J-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03945266v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Caruelle" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sabourin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfeng Liu" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Crepin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/002215549704500907" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02201595v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Perderiset" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Courty" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mereau" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chevet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barritault" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02201475v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Mereau" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Jaye" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelle Miskulin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.1991.tb49051.x" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PBPS9H53-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02201470v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Perderiset" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pieri" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.1991.tb49050.x" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XSC7WN43-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03945323v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/08977199109000286" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02201473v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ledoux" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Pieri" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Courty" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03945331v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Hondermarck" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blanckaert" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0006-291x(90)91464-4" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8LSC9VJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02201385v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dauchel" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dauchel" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcb.240390407" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X2J39SCR-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02201387v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pieri" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gamby" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02201378v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s M&#233;reau" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claude Dauchel" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0006-291x(89)92436-4" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XCG2JWL2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02201376v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Badet" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837846v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Grenard" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy El Hajjar" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Michelland" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cunin" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347235v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandre Fidji" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grimault Luna" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347187v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837851v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Blangy-Letheule" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Persello" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montnach" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04979526v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Blangy-Letheule" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Dhot" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167305v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837840v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Marques" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837843v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837855v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Zaroui" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Kharoubi" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Molinier-Frenkel" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837862v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dhote" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640503v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moenner" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chevallier" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tardieu" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331434v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Ferrara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cataldo Pignatelli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissande Cossutta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Citro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Courty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443168v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Nicol&#225;s-Boluda" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Vaquero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Vimeux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guilbert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barrin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.58688" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443216v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Chalabi-Dchar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Cruz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Mertani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Diaz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13194957" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443128v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Belbekhouche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Habert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Houppe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vall&#233;e" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/abfb30" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03262175v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Raineri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bourgoin-Voillard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissande Cossutta" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ponzo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13122986" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834668v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvdsp.2020.03.074" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032686v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Ramos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Moore" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Runge" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Tavera-Garcia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Cascone" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/jca.37776" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116693v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;na Hamadi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Modjinou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2020.125461" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032684v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Darche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Caruana" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud&#8208;emmanuelle Gilles" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201901876r" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032698v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Poostforooshan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoom Shaban" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Alphonse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.119930" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032690v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b20510" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03023118v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Ma&#239;za" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazha Sidahmed-Adrar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Michel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Carpentier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76030-4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032696v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susann Piehler" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi D&#228;hring" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Grandke" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia G&#246;ring" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couleaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10061016" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347222v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.119.313021" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095445v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Sanhaji" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Aires" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitziber Cortajarena" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2018.12.019" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347346v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetra Chatzileontiadou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Tsika" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoi Diamantopoulou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Delbe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Badet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201700688" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350480v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Jain" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Zhu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Khashab" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Ye" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. George" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/leu.2017.215" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350449v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Chlo&#233; Dhez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Benedetti" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Antonosante" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Panella" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigida Ranieri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.26205" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350445v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Cola" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Franceschini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di Matteo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Colotti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Celani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2017.10.038" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663681v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lemonnier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bouderlique" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Naili" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lene Rouard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/8949264" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061384v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud-Emmanuelle Gilles" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Sader" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vall&#233;e" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.21441" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262283v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Maione" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-16-0300" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350500v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Regairaz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Munier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sartelet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Castaing" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marty" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2015.10.016" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294493v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morfoisse" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tatin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hantelys" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adoue" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Helfer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-15-3140" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350496v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Destouches" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Terry" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Marchand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Maill&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.8043" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350508v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele D&#8217;angelo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana Cristiano" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Galzio" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.5990" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350515v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Kossatz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Latorre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13058-015-0576-1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350511v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Elahouel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Blanc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Frechault" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neo.2015.07.007" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04173061v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Bousserrhine" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-7439.1000299" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04173059v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-7439.1000310" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081902v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lemonnier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Albanese" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Naili" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chevallier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966283v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Besse" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Comte" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fr&#233;chault" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l de Leiris" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cyto.2013.02.002" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NK37T5PH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043402v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Frescaline" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyya Mansoor" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Baroukh" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.tea.2012.0377" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043401v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Bao Huynh" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulce Papy-Garcia" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2011.09.005" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756693v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roumegous" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carpentier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barbier-Chassefiere" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garrigue-Antar" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.111.188599" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04173008v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Huet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.380402" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043407v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najet Mejdoubi-Charef" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Si&#241;eriz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Charef" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-7843.2012.00906.x" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558881v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanneke Van Zoggel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Hamma-Kourbali" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Galanth" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ladram" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-010-0815-9" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/65A642F73BCA6FC4B06171E4BBAE97C485515FE0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578863v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Page" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Machi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chaloin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-10-3459" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043405v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hespel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Yous" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00280-010-1553-0" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688199v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boucher" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberte Linguet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Riou" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043388v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Dos Santos" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Karaky" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Renoir" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.25110" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05056448v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2010.03.002" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7S9D179T-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665164v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Blondet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ferry" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chatonnet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1369/jhc.2010.956623" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006536v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Illy" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bacri" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Wojno" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Brissault" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.201050109" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PRNZZQHV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563747v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martelly" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Singabraya" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vandebrouck" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cognard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matbio.2010.02.002" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVHX9097-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043435v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tulliez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Esmilaire" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2010.04.045" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00668215v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diala El Khoury" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Lengagne" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Krust" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-10-325" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966268v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Page" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Noirez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Riou" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Swynghedauw" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/138920110793262024" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00415323v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Friand" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Haddad" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Hlawaty" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Vassy" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwp130" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043436v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Caruelle" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Delb&#233;" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Petit-Cocault" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exphem.2009.06.005" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493089v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2008.10.003" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294100v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002518" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319805v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Achour" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre M'Bika" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Baudouin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Caruelle" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2008.04.010" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8HKPQ2RN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315907v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Duc&#232;s" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Martel-Renoir" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bi&#233;che" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Opolon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172751v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bernard-Pierrot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Heroult" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dalle" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.21191" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VMPJBWHG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195453v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Sutton" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Dagouassat" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c M Martin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.MCT-07-0114" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172752v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Petit" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barritault" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Caruelle" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.31385" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GV51939T-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319846v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oya Bermek" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolis Polykratis" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia dos Santos" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2007.07.032" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N8DCTNFR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187899v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Dean" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina S Butler" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R Brigstock" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.00821-07" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109602v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hatziapostolou" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Polytarchou" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Katsoris" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Papadimitriou" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109747v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kokolakis" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mikelis" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Karetsou" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109603v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Courty" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blondet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferry" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109604v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boerboom" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ld White" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dalle" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Js Richards" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104912v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias A Said" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Svab" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2005.04870.x" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03945248v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Feng Liu" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Issad" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chevet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ledoux" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1327.1998.2580271.x" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756670v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Zini" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Tillement" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Bertelli" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto A.E Bertelli" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm9704311" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-D4V87B8J-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03945266v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Caruelle" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sabourin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfeng Liu" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Crepin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/002215549704500907" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02201595v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Perderiset" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Courty" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mereau" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chevet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barritault" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02201473v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ledoux" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Pieri" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Courty" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02201470v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Mereau" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Perderiset" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pieri" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.1991.tb49050.x" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XSC7WN43-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03945323v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/08977199109000286" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02201475v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Jaye" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelle Miskulin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.1991.tb49051.x" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PBPS9H53-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03945331v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Hondermarck" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blanckaert" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0006-291x(90)91464-4" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8LSC9VJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02201378v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s M&#233;reau" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claude Dauchel" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0006-291x(89)92436-4" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XCG2JWL2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02201387v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pieri" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gamby" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02201385v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dauchel" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dauchel" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcb.240390407" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X2J39SCR-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02201376v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Badet" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347235v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandre Fidji" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grimault Luna" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347187v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837846v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Grenard" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy El Hajjar" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Michelland" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cunin" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837851v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Blangy-Letheule" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Persello" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montnach" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04979526v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Blangy-Letheule" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Dhot" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167305v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837840v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Marques" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837843v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837855v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Zaroui" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Kharoubi" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Molinier-Frenkel" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837862v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dhote" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640503v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moenner" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chevallier" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tardieu" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>