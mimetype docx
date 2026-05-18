--- v0 (2026-03-25)
+++ v1 (2026-05-18)
@@ -1096,291 +1096,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02978429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Control of an Aerial Multi-Cargo System: Robust Acquiring and Transport Operations</w:t>
+                <w:t xml:space="preserve">Time-delay Control of a Multi-Rotor VTOL Multi-Agent System Towards Transport Operations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jonatan Álvarez-Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">J. Castillo-Zamora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Juan Antonio Escareno</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Escareno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Boussaada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karla Camarillo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Mendez-Barrios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2019 - European Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Naples, Italy. pp.1708-1713, </w:t>
+              <w:t xml:space="preserve">2019 International Conference on Unmanned Aircraft Systems (ICUAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Atlanta, United States. pp.276-283, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ECC.2019.8796045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICUAS.2019.8798094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02977735v1</w:t>
+                <w:t xml:space="preserve">hal-02490354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-delay Control of a Multi-Rotor VTOL Multi-Agent System Towards Transport Operations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling and Control of an Aerial Multi-Cargo System: Robust Acquiring and Transport Operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Castillo-Zamora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonatan Álvarez-Muñoz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Castillo-Zamora</w:t>
+                <w:t xml:space="preserve">Juan Antonio Escareno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islam Boussaada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Escareno</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Islam Boussaada</w:t>
+                <w:t xml:space="preserve">Ouiddad Labbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Mendez-Barrios</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Karla Camarillo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 International Conference on Unmanned Aircraft Systems (ICUAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Atlanta, United States. pp.276-283, </w:t>
+              <w:t xml:space="preserve">ECC 2019 - European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Naples, Italy. pp.1708-1713, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICUAS.2019.8798094⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/ECC.2019.8796045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02490354v1</w:t>
+                <w:t xml:space="preserve">hal-02977735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disturbances and Coupling Compensation for Trajectory Tracking of a Multi-link Aerial Robot</w:t>
               </w:r>
@@ -1548,51 +1548,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafik Abassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karla Camarillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Workshop on Research, Education and Development of Unmanned Aerial Systems (RED-UAS 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Linköping, Sweden. (elec. proc.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1889,51 +1889,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188530v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; de Jesus Castillo-Zamora" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury N&#232;gre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ingargiola" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoullah Ndoye" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pouthier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2023.3300823" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561999v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Boussaada" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Benarab" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Escareno" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10775463221082718" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04446639v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Castillo-Zamora" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Camarillo-G&#243;mez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo P&#233;rez-Soto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juvenal Rodr&#237;guez-Res&#233;ndiz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Morales-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21030820" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978408v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Antonio Escareno" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanny Stephant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiddad Labbani-Igbida" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2020.3034010" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153297v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Roy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mendez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Az&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831115v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Samorah Laki" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Miot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin van Ruymbeke" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787949v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Bergantin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ruffier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978429v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Aguilera-Alvarez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jose Martinez-Nolasco" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977735v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Castillo-Zamora" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Escareno" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiddad Labbani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Camarillo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8796045" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02490354v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan &#193;lvarez-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Escareno" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mendez-Barrios" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS.2019.8798094" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417127v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Escare&#241;o" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alvarez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820513" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675011v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Castillo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafik Abassi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Flores" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03778595v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; de Jes&#250;s Castillo Zamora" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021UPASG051" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188530v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; de Jesus Castillo-Zamora" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury N&#232;gre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ingargiola" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoullah Ndoye" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pouthier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2023.3300823" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561999v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Boussaada" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Benarab" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Escareno" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10775463221082718" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04446639v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Castillo-Zamora" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Camarillo-G&#243;mez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo P&#233;rez-Soto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juvenal Rodr&#237;guez-Res&#233;ndiz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Morales-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21030820" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978408v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Antonio Escareno" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanny Stephant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiddad Labbani-Igbida" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2020.3034010" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153297v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Roy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mendez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Az&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831115v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Samorah Laki" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Miot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin van Ruymbeke" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787949v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Bergantin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ruffier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978429v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Aguilera-Alvarez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jose Martinez-Nolasco" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02490354v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan &#193;lvarez-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Castillo-Zamora" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Escareno" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mendez-Barrios" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS.2019.8798094" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977735v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Escareno" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiddad Labbani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Camarillo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8796045" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417127v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Escare&#241;o" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alvarez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820513" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675011v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Castillo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafik Abassi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Flores" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03778595v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; de Jes&#250;s Castillo Zamora" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021UPASG051" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>