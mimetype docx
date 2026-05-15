--- v0 (2026-03-15)
+++ v1 (2026-05-15)
@@ -306,85 +306,98 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal - Open Space</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2026, 5, pp.100122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anopes.2025.100122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05407120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Net Portal Appearance of Amino Acids in Iberian and Landrace Pigs Fed Different Protein Content in the Diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lachica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -393,219 +406,219 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Miguel Rodríguez-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucrecia González-Valero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Fernández-Fígares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (7), pp.1263. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ani13071263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04305355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine Learning models to optimize dairy cow culling: the case of the experimental farm UniLaSalle Beauvais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdifatah Ouseleye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamilton Araujo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Aided Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Computer Aided Chemical Engineering, 52, pp.1135-1140. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-443-15274-0.50181-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04558854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determining insulin sensitivity from glucose tolerance tests in Iberian and landrace pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Miguel Rodríguez-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -614,245 +627,245 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lachica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucrecia González-Valero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Fernández-Fígares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PeerJ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9, pp.e11014. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj.11014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03281271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portal drained-viscera heat production and net flux of volatile fatty acids in Iberian pigs fed acorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lachica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. González-Valero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Miguel Rodríguez-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Fernández-Fígares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Production Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 59 (8), pp.1470. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1071/AN18149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03385944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iberian pig adaptation to acorn consumption: II. Net portal appearance of amino acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lachica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -861,129 +874,129 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Miguel Rodríguez-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucrecia González-Valero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Fernández-Fígares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PeerJ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 6, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj.6137⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03286248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iberian pig adaptation to acorn consumption: I. Net portal appearance of metabolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Fernández-Fígares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Miguel Rodríguez-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1001,84 +1014,84 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lachica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PeerJ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 6, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj.5861⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03286247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId38"/>
+      <w:footerReference w:type="default" r:id="rId39"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1225,51 +1238,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479019v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lachica" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Rom&#225;n" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Rodr&#237;guez-L&#243;pez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucrecia Gonz&#225;lez-Valero" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consolaci&#243;n Garc&#237;a-Contreras" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani16030354" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407120v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemosquet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues Marty" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04305355v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Fern&#225;ndez-F&#237;gares" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13071263" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558854v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdifatah Ouseleye" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rodriguez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamilton Araujo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-15274-0.50181-5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281271v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.11014" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385944v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lachica" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gonz&#225;lez-Valero" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lara" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fern&#225;ndez-F&#237;gares" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AN18149" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286248v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.6137" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286247v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.5861" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479019v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lachica" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Rom&#225;n" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Rodr&#237;guez-L&#243;pez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucrecia Gonz&#225;lez-Valero" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consolaci&#243;n Garc&#237;a-Contreras" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani16030354" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407120v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemosquet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues Marty" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2025.100122" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04305355v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Fern&#225;ndez-F&#237;gares" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13071263" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558854v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdifatah Ouseleye" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rodriguez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamilton Araujo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-15274-0.50181-5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281271v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.11014" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385944v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lachica" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gonz&#225;lez-Valero" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lara" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fern&#225;ndez-F&#237;gares" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AN18149" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286248v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.6137" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286247v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.5861" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>