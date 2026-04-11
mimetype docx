--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> José M. Torres Ruiz </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (81)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limited plastic responses in safety traits support greater hydraulic risk under drier conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ramírez-Valiente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Poyatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Blackman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Castells</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-025-02830-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xylem Pit Anatomy and Minimum Leaf Conductance Drive Drought Mortality in &amp;lt;i&amp;gt;Pinus pinaster&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Julio Camarero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Colangelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Valeriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gazol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ester González de Andrés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 49 (1), pp.279 - 294. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pce.70211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Live-Box, un nouveau dispositif pour la mesure des cinétiques de transpiration à l’échelle plante entière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cartailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOV'AE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05057164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum leaf conductance during drought: unravelling its variability and impact on plant survival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Trueba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José M Torres-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 246 (3), pp.1001-1014. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.70052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree drought–mortality risk depends more on intrinsic species resistance than on stand species diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Decarsin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joannès Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerric Le Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haben Blondeel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (9), pp.e17503. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.17503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluctuating selection and rapid evolution of oaks during recent climatic transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Caignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Truffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dencausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lecacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plants, People, Planet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6 (1), pp.221-237. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppp3.10422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic plasticity and water use regulation act to maintain the hydraulic safety margins of Mediterranean trees in rainfall exclusion experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐marc Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Simioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Rodríguez-Calcerrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 47 (12), pp.4741-4753. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pce.15066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rates of starch depletion and hydraulic failure both play a role in drought-induced seedling mortality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Trueba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noelia González Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent J Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 81 (1), pp.27. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13595-024-01246-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the role of plant hydraulics in canopy fuel moisture content: insights from an experimental drought study on Pinus halepensis Mill. and Quercus ilex L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coffi Belmys Cakpo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 81 (1), pp.26. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13595-024-01244-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant hydraulics at the heart of plant, crops and ecosystem functions in the face of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Torres-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 241 (3), pp.984-999. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.19463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant hydraulic modelling of leaf and canopy fuel moisture content reveals increasing vulnerability of a Mediterranean forest to wildfires under extreme drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐marc Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐luc Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel de Càceres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 237 (4), pp.1256-1269. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.18614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La technique optique pour suivre l'embolie estivale des arbres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cartailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylou Mantova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOV'AE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, régulier 02 NOV'AE, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/novae-2023-NO-art12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photosynthesis, leaf hydraulic conductance and embolism dynamics in the resurrection plant Barbacenia purpurea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Carriquí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiologia Plantarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 175 (5), pp.e14035. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppl.14035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the path from xylem hydraulic failure to downstream cell death</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylou Mantova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 237 (3), pp.793-806. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.18578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaf water potential measurements using the pressure chamber: Synthetic testing of assumptions towards best practices for precision and accuracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Rodriguez‐dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Forner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastia Martorell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Choat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosana Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25 p. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pce.14330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of woody-plant mortality under rising drought, CO2 and vapour pressure deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nate Mcdowell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Sapes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandria Pivovaroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Reviews Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 p. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43017-022-00272-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic failure and tree mortality: from correlation to causation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylou Mantova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (4), pp.335-345. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tplants.2021.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connection matters: exploring the implications of scion–rootstock alignment in grafted grapevines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.G. Santesteban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Villa‐llop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.J. Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Grape and Wine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ajgw.12559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bitter future for coffee production? Physiological traits associated with yield reveal high vulnerability to hydraulic failure in Coffea canephora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Custódio Max</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Loram-Lourenço</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiano Guimarães Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luan Henrique Martiniano de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jairo Rafael Machado Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46 (3), pp.764-779. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pce.14514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interplay of hydraulic failure and cell vitality explains tree capacity to recover from drought.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylou Mantova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Eduardo Menezes-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiologia Plantarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 172 (1), pp.247-257. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppl.13331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where do leaf water leaks come from? Trade‐offs underlying the variability in minimum conductance across tropical savanna species with contrasting growth strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Loram‐lourenço</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Santos Farnese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rauander Douglas Ferreira Barros Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letícia Ferreira Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 229 (3), pp.1415-1430. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.16941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03048536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of drought and frost in tree ecophysiology: rethinking the timing of risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin-StPaul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Damesin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heikki Hänninen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 78 (2), pp.40. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-021-01052-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal and long-term consequences of esca grapevine disease on stem xylem integrity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Bortolami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Farolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 72 (10), pp.3914-3928. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erab117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High variation in hydraulic efficiency but not xylem safety between roots and branches in four temperate broad‐leaved tree species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torben Lübbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent J Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 p. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.13975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acclimation of hydraulic and morphological traits to water deficit delays hydraulic failure during simulated drought in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Blackman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Eduardo Menezes-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41, pp.2008-2021. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpab086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03391089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of Physiological Traits Vulnerability in Determine Halophytes Tolerance to Salinity Excess: A Comparative Assessment in Atriplex halimus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Alberto Pérez-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Mateos-Naranjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier López-Jurado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Redondo-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020 (9), pp.690. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/plants9060690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drought-induced lacuna formation in the stem causes hydraulic conductance to decline before xylem embolism in Selaginella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda A Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Visel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cade N. Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Batz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Garcia Sànchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 227 (6), pp.1804-1817. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.16649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La DROUGHT-BOX, un nouvel outil pour mesurer les cinétiques de transpiration résiduelle des arbres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cartailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise-Marie Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 102, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03011739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The DroughtBox: A new tool for phenotyping residual branch conductance and its temperature dependence during drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Blackman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnane Hitmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 43 (6), pp.1584-1594. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pce.13750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary identification of trees that could serve as complementary forage for ruminant livestock under the climatic conditions predicted to occur in Auvergne in 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Wielemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Macheboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 242, pp.61-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of five methods to assess embolism resistance in trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Varela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.S. Barigah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 468, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2020.118175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neither xylem collapse, cavitation, or changing leaf conductance drive stomatal closure in wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Corso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Online first, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pce.13722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution passée et contemporaine des chênes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Truffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 72 (4), pp.297-318. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/revforfr.2020.5331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does contemporary selection shape oak phenotypes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Truffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis A. Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eva.13082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lack of vulnerability segmentation in four angiosperm tree species: evidence from direct X-ray microtomography observation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ximeng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 77 (2), pp.37. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-020-00944-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRY plant trait database – enhanced coverage and open access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Kattge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Bonisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iain Colin Prentice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (1), pp.119-188. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.14904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual issue on Plant hydraulics: update on the recent discoveries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiologia Plantarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 168 (4), pp.758-761. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppl.13081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xylem embolism in leaves does not occur with open stomata: evidence from direct observations using the optical visualization technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Creek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Parise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 71 (3), pp.1151-1159. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erz474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ estimation of genetic variation of functional and ecological traits in Quercus petraea and Q. robur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Truffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis A. Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Nepveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (2), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-019-1407-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Over-accumulation of abscisic acid in transgenic tomato plants increases the risk of hydraulic failure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent J. Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haley Toups</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Gravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Corso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 43 (3), pp.548-562. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pce.13703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XIM4 meeting report, Sept. 25-27 2019, Padua (Italy) The hydraulic community has taken a step forward towards non-invasive measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giai Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Hydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/jph.2019.e002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic differentiation in functional traits among European sessile oak populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Carins-Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. J. Brodribb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (10), pp.1736-1749. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpz090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embolism resistance in petioles and leaflets of palms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thaise Emilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 124 (7), pp.1173-1183. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcz104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the hydraulic failure hypothesis of esca leaf symptom formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Bortolami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory A. Gambetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent J. Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Pouzoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 181 (3), pp.1163-1174. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.19.00591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of shading and water stress on light interception, physiology and yield of apple trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Manfrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pierpaoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 210, pp.140-148. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2018.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing inter- and intraspecific variability of xylem vulnerability to embolism in oaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albin Lobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Parise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 424, pp.53-61. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2018.04.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is xylem of angiosperm leaves less resistant to embolism than branches? Insights from microCT, hydraulics, and anatomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Klepsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. M. Kotowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent J. Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 69 (22), pp.5611-5623. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/ery321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the plant pneumatic method to estimate xylem embolism resistance in stems of temperate trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ya Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent J. Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Schuldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohreh Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 38 (7), pp.1016-1025. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpy015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerabilidad al embolismo: el reto de las plantas para transportar agua desde el suelo a las hojas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de la Sociedad Espanola de Fisologia Vegetal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 66, pp.4-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying in situ phenotypic variability in the hydraulic properties of four tree species across their distribution range in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noelia González-Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sterck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (5), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0196075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An inconvenient truth about xylem resistance to embolism in the model species for refilling Laurus nobilis L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent J. Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Corso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy J. Brodribb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 75 (3), pp.88. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-018-0768-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xylem resistance to embolism: presenting a simple diagnostic test for the open vessel artefact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Choat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Ana Lopez Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 215 (1), pp.489-499. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.14589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in functional and xylem anatomical features allow Cistus species to co-occur and cope differently with drought in the Mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Gazarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37 (3), pp.755-766. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpx013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in xylem vulnerability to embolism in European beech from geographically marginal populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Stojnić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Suchocka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Benito Garzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38 (2), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpx128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Let plant hydraulics catch the wave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Delzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Hydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A synthesis of radial growth patterns preceding tree mortality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Cailleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth M. R. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Desoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuomas Aakala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (4), 16 p. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.13535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why do trees take more risks in the Amazon?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Delzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Hydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, pp.e005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for Hydraulic Vulnerability Segmentation and Lack of Xylem Refilling under Tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Torres-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Choat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 172 (3), pp.1657-1668. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.16.01079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04873315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why do trees take more risks in the Amazon ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Delzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Hydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are needles of Pinus pinaster more vulnerable to xylem embolism than branches? New insights from X-ray computed tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline S. Bouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Choat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy J. Brodribb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39 (4), pp.860-870. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pce.12680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Let plant hydraulics catch the wave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Hydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, pp.e002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct observation and modelling of embolism spread between xylem conduits: a case study in Scots pine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Mencuccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39 (12), pp.2774-2785. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pce.12840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time of irrigation affects vine water relations and the daily patterns of leaf gas exchanges and vascular flows to kiwifruit (Actinidia deliciosa Chev.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Demetrio Perulli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Manfrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Zibordi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Lopez Velasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 166, pp.101-110. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2015.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of hydraulic and chemical signals in leaves, stems and roots in the stomatal behaviour of olive trees under water stress and recovery conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Diaz-Espejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Perez-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Hernandez-Santana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (4), pp.415-424. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpu055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balancing the risks of hydraulic failure and carbon starvation: a twig scale analysis in declining Scots pine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Poyatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Martinez Vilalta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 38 (12), pp.2575-2588. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pce.12572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct X-Ray Microtomography Observation Confirms the Induction of Embolism upon Xylem Cutting under Tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Choat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Mcelrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 167 (1), pp.40-43. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.114.249706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability to cavitation in Olea europaea current-year shoots: further evidence of an open-vessel artifact associated with centrifuge and air-injection techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Mayr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Beikircher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Diaz-Espejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiologia Plantarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 152 (3), pp.465-474. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppl.12185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of photosynthesis and stomatal and mesophyll conductance under water stress and recovery in olive trees: correlation with gene expression of carbonic anhydrase and aquaporins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Perez-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Michelazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Flexas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose E. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 65 (12), pp.3143-3156. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/eru160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A regulated deficit irrigation strategy for hedgerow olive orchards with high plant density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose E. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Perez-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria V. Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia M. Rodriguez-Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 372 (1-2), pp.279-295. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-013-1704-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the productive performance of olive trees under localized irrigation affected by leaving some roots in drying soil?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morales-Sillero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sanchez-Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 123, pp.79-92. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2013.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loss of hydraulic functioning at leaf, stem and root level and its role in the stomatal behaviour during drought in olive trees.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Díaz-Espejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Perez-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Hernandez-Santana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 991 (41), pp.333-339. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2013.991.41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing water stress in a hedgerow olive orchard from sap flow and trunk diameter measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. V. Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Martin-Palomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Diaz-Espejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. Rodriguez-Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Irrigation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 31 (4), pp.729-746. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00271-012-0357-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoot hydraulic characteristics, plant water status and stomatal response in olive trees under different soil water conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Díaz-Espejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morales-Sillero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Martin-Palomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Mayr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 373 (1-2), pp.77-87. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-013-1774-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving xylem hydraulic conductivity measurements by correcting the error caused by passive water uptake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John S. Sperry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose E. Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiologia Plantarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 146 (2), pp.129-135. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1399-3054.2012.01619.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steps toward an improvement in process-based models of water use by fruit trees: A case study in olive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Díaz-Espejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. N. Buckley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. S. Sperry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. V. Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Cires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 114, pp.37-49. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2012.06.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability curves by centrifugation: is there an open vessel artefact, and are 'r' shaped curves necessarily invalid?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John S. Sperry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mairgareth A. Christman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haruhiko Taneda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncan Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35 (3), pp.601-610. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3040.2011.02439.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concomitant measurements of stem sap flow and leaf turgor pressure in olive trees using the leaf patch clamp pressure probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia M. Rodriguez-Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ehrenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rüger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sukhorukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 114, pp.50-58. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2012.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online-monitoring of tree water stress in a hedgerow olive orchard using the leaf patch clamp pressure probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. Rodriguez-Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Perez-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rüger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 100 (1), pp.25-35. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2011.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining sap flow and trunk diameter measurements to assess water needs in mature olive orchards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Martin-Palomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. V. Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 72 (2), pp.330-338. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envexpbot.2011.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of maximum trunk diameter measurements to detect water stress in mature 'Arbequina' olive trees under deficit irrigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Diaz-Espejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. D. Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 98 (12), pp.1813-1821. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2011.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of trunk diameter variation derived indices as water stress indicators in mature olive trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. V. Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. D. Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cuerva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 97 (9), pp.1293-1302. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2010.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of drought speed and intensity on key physiological traits leading to leaf cell death</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J. H. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cartailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Blavignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Herbette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth Xylem International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Sevilla (Spain), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05096720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological mechanisms of drought-induced leaf cell death: the role of stress speed and intensity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J. H. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cartailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Blavignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques de l'École Doctorale SVSAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Clermont Auvergne, May 2025, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05096782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embolism spreading in real &amp; synthetic leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Jami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Gauci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Thiévenaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Keiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluids and Elasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spreading of air embolism in tree leaves: High speed imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Thiévenaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Jami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Gauci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du GDR PhyP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR PhyP, Mar 2024, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air invasion in a biomimetic leaf-on-chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Gauci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Jami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Keiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Noblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR PhyP – Biophysique et biomécanique des plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04882858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loss of transmittance in leaves: a new way to approach cell death dynamic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J. H. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylou Mantova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Blavignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Michele Holbrook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiscale Plant Vascular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gordon Research Seminar, Jun 2024, Portland (Maine), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05096658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negative pressure &amp; fast embolism in biomimetic leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Jami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Thiévenaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Gauci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop du GDR PhyP «Biophysique et biomécanique des plantes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR PhyP, Mar 2024, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La technique optique pour suivre la cavitation des arbres.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cartailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylou Mantova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Torres-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17 èmes journées de la mesure et de la métrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE - Centre Occitanie-Montpellier, Oct 2023, Sète, France. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European forest vulnerability to hydraulic failure: an ecohydrological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsene Druel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin-StPaul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel Decaceres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-17068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling canopy fuel moisture content (CFMC) with the plant-hydraulic model SurEau-Ecos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel de Cáceres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Xylem International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Würzburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05108386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the path from xylem hydraulic failure to leaf cell death</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylou Mantova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Michele Holbrook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiscale Plant Vascular Biology Gordon Research Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Newry, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediterranean trees vulnerability to climate change will not be minimized through hydraulic safety traits adjustments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Simioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Rodriguez-Calcerrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-3850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dying of thirst: when hydraulic failure leads to cell death</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylou Mantova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Szczepaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Xylem International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Würzburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of graft quality on growth and grapevine-water relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Marín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazareth Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvina Dayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Villa-Llop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Javier Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TerClim2022-14. International Terroir Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Before and After Hydraulic Failure: Key Traits for Assessing Drought Mortality Risk.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference: Multiscale Plant Vascular Biology.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Newry, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interplay of hydraulic failure and cell vitality explains tree capacity to recover from drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylou Mantova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Eduardo Menezes‐Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st event of the Connecting Plants &amp; People Webinar Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Physiologia plantarum &amp; SPPS, May 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking the main physiological processes driving drought-induced tree mortality: a focus on leaves cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylou Mantova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Eduardo Menezes‐Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24èmes Journées de l’Ecole Doctorale SVSAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Clermont Auvergne, May 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The vascular connections in grafted plants under examination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Marín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Javier Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis G. Santesteban.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Terroir Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Adelaide, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kill it without fire: quantifying lethal drought stress for eastern redcedar, Juniperus virginiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.M. Hammond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A. Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.D. Adams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oklahama Natural Resource Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Fisheries Society (AFS). USA., Feb 2019, Oklahoma, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mind the cuticle conductance: When resistance to cavitation is not enough for evaluating resistance to drought.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise-Marie Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Sleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnane Hitmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Xylem International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XIM4., Sep 2019, Padoue, Italy. 85 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arbres comme fourrages alternatifs pour les ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Ngao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Wielemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cartailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Croisons les regards #4 - Journée d'échanges du RMT AgroForesterieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RMTs AgroforesterieS., Sep 2019, Paris, France. pp.A0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xylem embolism in leaves does not occur with open stomata: evidence from direct observations using the optical visualisation technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Creek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Parise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Xylem International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università di Padova. ITA., Sep 2019, Padoue, Italy. pp.84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotic and abiotic stresses involved in dry and semiarid Mediterranean forest decay processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Vilagrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Morcillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc Muño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Gallego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Iberian Ecological Society Meeting, SIBECOL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factores bióticos y abióticos implicados en los procesos de decaimiento de bosques y matorrales mediterráneos secos y semiáridos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Morcillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Vilagrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc Muño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Gallego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Reunion del grupo de Ecologia, Ecofisiologia y Suelos forestales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Alcalá de Henares, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant vulnerability to cavitation: recent advances and perspectives in one of the key mechanisms of vegetation shifts and forest decline.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biology Europe 2018 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FESBP and EPSO., Jun 2018, copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using x-ray microtomography to assess refilling after drought-induced embolism in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Tomography of Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICTMS., Jun 2017, Lund, Sweden. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in the water transport capacity of plants under water limited conditions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle of seminars 'Open DipSA'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università di Bologna [Bologna] (UNIBO). ITA., 2015, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balancing the risk of hydraulic failure and carbon starvation: a twig scale analysis in declining Scots pine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Poyatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Martinez-Vilalta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xylem International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bordeaux, France. 86 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-invasive measurement of vulnerability to drought induced embolism by X-ray microtomography.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Choat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig R. Brodersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Mcelrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecological Society of America (ESA). USA., 2015, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using X-ray microtomography to assess the vulnerability to drought induced embolism in plants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Choat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Tomography of Materials and Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plants, drought & air bubbles: Main concepts, advances and actual controversies in plant hydraulics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Interne Université de Tasmanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Tasmania (UTAS). AUS., 2015, Tasmanie, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xylem functioning and water relations of the elastic living tissue of the bark: new insights about their coordination.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Díaz-Espejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Nicolás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia M. Rodriguez-Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria V. Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop on Sap Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loss of hydraulic functioning at leaf, stem and root level and its role in the stomatal behavior during drought in olive trees.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Díaz-Espejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Perez-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Hernandez-Santana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop on Sap Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a process-based stomatal model in olive and its potential application to deficit irrigation studies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia M. Rodriguez-Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas N. Buckley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Enrique Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Cires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. E. Rubio-Casal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11 Simposio Hispano-Portugués de Relaciones Hídricas en las Plantas.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Consejo Superior de Investigaciones Científicas (Spain) (CSIC). ESP., 2012, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steps toward an improvement in process-based models of water use by fruit trees: a case study in olive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Díaz-Espejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas N. Buckley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John S. Sperry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria V. Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A de Cires-Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Irrigation of Horticultural Crops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., 2012, Geisenheim, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xylem hydraulic conductivity: Methods for improving it measurement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John S. Sperry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Enrique Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecophysiology Techniques Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecophysiology of the olive tree and its implications on irrigation management.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Enrique Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia M. Rodriguez-Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Perez-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria V. Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference for Olive Tree and Olive Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OLIVEBIOTEQ., 2011, Chania - Crête, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curvas de vulnerabilidad hidráulica en olivo: Comparación de métodos.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Díaz-Espejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Enrique Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John S. Sperry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I Coloquio de primavera sobre Ecofisiología Forestal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Alava, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of the ZIM probe to schedule irrigation in a high-density olive orchard.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Enrique Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia M. Rodriguez-Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Perez-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria V. Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference for Olive Tree and Olive Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OLIVEBIOTEQ., 2011, Chania - Crête, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water consumption in young and mature olive trees as affected by the irrigation system.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Martin-Palomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Muriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Díaz-Espejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Horticultual Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., 2010, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turgor pressure-related measurements with the LPCP probe An alternative to the use of the Scholander chamber?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Enrique Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rüger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia M. Rodriguez-Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Martin-Palomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Simposium hispano-portugués de relaciones hídricas en las plantas, herramientas para el uso eficiente del agua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Cartagene, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New evidences relating the seasonal evolution of maximum daily shrinkage with xylem vulnerability to embolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Díaz-Espejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Nicolás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia M. Rodriguez-Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Perez-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Enrique Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Simposium hispano-portugués de relaciones hídricas en las plantas, herramientas para el uso eficiente del agua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Cartagena, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of photosynthesis after re-watering in olive: Water relations, leaf gas exchange and genetic expression of aquaporins and carbonic anhydrase.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Díaz-Espejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Perez-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Enrique Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Flexas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Horticultual Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., 2010, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stomatal control and hydraulic conductance in olive trees under localized irrigation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Enrique Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Martin-Palomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Morales-Sillero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Olive Irrigation and Oil Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Nazareth, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the soil water content and distribution on both the hydraulic and transpiration performance of ‘Manzanilla’ olive trees.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Enrique Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Martin-Palomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Morales-Sillero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Muriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on Irrigation of Horticultural Crops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Vina del Mar, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal changes on hydraulic conductance of mature olive trees under different water regimes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Enrique Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Morales-Sillero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Martin-Palomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Muriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Workshop on Sap Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Sévilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A greater cavitation resistance, a greater cellular dehydration resistance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J. H. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylou Mantova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Hammond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perry Emily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiscale Plant Vascular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Portland (Maine), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05096560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple hydraulic traits plasticity to drought : influence on whole plant functioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Simioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ormeño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Xylem International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Würzburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic and photosynthesis responses to desiccation and recovery in the resurrection plant Barbacenia purpurea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Carriquí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José M Torres-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference on Multiscale Plant Vascular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Newry, Maine, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the path from xylem hydraulic failure to downstream cell death</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylou Mantova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiscale Plant Vascular Biology Gordon Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Newry, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity in leaf hydraulic traits and water relations in Mediterranean evergreen Quercus ilex subjected to long-term rainfall exclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin-StPaul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Rodríguez-Calcerrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Garcia de Jalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical Research Abstracts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 21, 2019, Géophysical Research Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are olive xylem anatomical traits affected by regulated deficit irrigation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Maria Padilla-Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Hernandez Santana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Enrique Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Symposium on Irrigation of Horticultural Crops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lleida, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant hydraulic: new insights brought by HRCT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin-StPaul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Choat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xylem International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRA - Université de Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 86 p., 2015, Xylem International Meeting</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do xylem anatomical traits change in response to irrigation management? A case study in olive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Maria Padilla-Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Hernandez-Santana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Enrique Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRACE 2015: Tree Rings in Archaeology, Climatology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Séville, Spain. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluación del estrés hídrico en una plantación de olivar en seto de alta densidad a partir de medidas de flujo de savia y diámetro del tronco.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria V. Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Martin-Palomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Díaz-Espejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia M. Rodriguez-Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11 Simposio Hispano-Portugués de Relaciones Hídricas en las Plantas.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Séville, España. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the water treatment on the xylem anatomy and functionality of current-year shoots of olive trees.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Enrique Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Minnocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Díaz-Espejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Sebastiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Horticultual Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Lisbon, Portugal. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Respuesta al estrés hídrico del diámetro del tronco y del flujo de savia en un olivar en seto de alta densidad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia M. Rodriguez-Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Díaz-Espejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Martin-Palomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria V. Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Perez-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Simposium hispano-portugués de relaciones hídricas en las plantas, herramientas para el uso eficiente del agua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Cartagene, España. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of irrigation scheduling on fruit set and fruit quality of young potted ‘Manzanilla de Sevilla’ olive trees.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Morales-Sillero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Enrique Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Olive Irrigation and Oil Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Nazareth, Israel. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining evapotranspiration in an olive orchard in southwest Spain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Palomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan F. Giron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Jimenez-Bocanegra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on Olive Growing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Evora, Portugal. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stomatal control by drying roots in olive trees under localized irrigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Enrique Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Morales-Sillero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Jimenez-Bocanegra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on Olive Growing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Evora, Portugal. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The olive tree under water stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Díaz-Espejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose E. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia M. Rodriguez-Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Perez-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water scarcity and sustainable agriculture in semiarid environment : Tools, strategies, and challenges for woody crops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, 560 p., 2018, 9780128131640. </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-813164-0.00018-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing the ascent of sap in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Choat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.46-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How much does VPD drive tree water stress and forest disturbances?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin-StPaul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joannes Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Barbero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of drought and frost in tree ecophysiology: rethinking the timing of risks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin-StPaul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Damesin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heikki Hänninen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475505v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;In situ&amp;lt;/em&amp;gt; estimation of genetic variation of functional and ecological traits in &amp;lt;em&amp;gt;Quercus petraea&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Q. robur&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Truffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Nepveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId514"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> José M. Torres Ruiz </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (81)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Live-Box, un nouveau dispositif pour la mesure des cinétiques de transpiration à l’échelle plante entière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cartailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05057164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xylem Pit Anatomy and Minimum Leaf Conductance Drive Drought Mortality in &amp;lt;i&amp;gt;Pinus pinaster&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Julio Camarero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Colangelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Valeriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gazol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ester González de Andrés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 49 (1), pp.279 - 294. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pce.70211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limited plastic responses in safety traits support greater hydraulic risk under drier conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ramírez-Valiente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Poyatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Blackman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Castells</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-025-02830-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum leaf conductance during drought: unravelling its variability and impact on plant survival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Trueba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José M Torres-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 246 (3), pp.1001-1014. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.70052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic plasticity and water use regulation act to maintain the hydraulic safety margins of Mediterranean trees in rainfall exclusion experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐marc Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Simioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Rodríguez-Calcerrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 47 (12), pp.4741-4753. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pce.15066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluctuating selection and rapid evolution of oaks during recent climatic transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Caignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Truffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dencausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lecacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plants, People, Planet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6 (1), pp.221-237. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppp3.10422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rates of starch depletion and hydraulic failure both play a role in drought-induced seedling mortality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Trueba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noelia González Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent J Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 81 (1), pp.27. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13595-024-01246-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the role of plant hydraulics in canopy fuel moisture content: insights from an experimental drought study on Pinus halepensis Mill. and Quercus ilex L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coffi Belmys Cakpo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 81 (1), pp.26. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13595-024-01244-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant hydraulics at the heart of plant, crops and ecosystem functions in the face of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Torres-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 241 (3), pp.984-999. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.19463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree drought–mortality risk depends more on intrinsic species resistance than on stand species diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Decarsin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joannès Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerric Le Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haben Blondeel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (9), pp.e17503. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.17503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La technique optique pour suivre l'embolie estivale des arbres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cartailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylou Mantova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, régulier 02 NOV'AE, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/novae-2023-NO-art12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant hydraulic modelling of leaf and canopy fuel moisture content reveals increasing vulnerability of a Mediterranean forest to wildfires under extreme drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐marc Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐luc Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel de Càceres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 237 (4), pp.1256-1269. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.18614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photosynthesis, leaf hydraulic conductance and embolism dynamics in the resurrection plant Barbacenia purpurea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Carriquí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiologia Plantarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 175 (5), pp.e14035. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppl.14035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the path from xylem hydraulic failure to downstream cell death</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylou Mantova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 237 (3), pp.793-806. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.18578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of woody-plant mortality under rising drought, CO2 and vapour pressure deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nate Mcdowell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Sapes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandria Pivovaroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Reviews Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 p. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43017-022-00272-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaf water potential measurements using the pressure chamber: Synthetic testing of assumptions towards best practices for precision and accuracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Rodriguez‐dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Forner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastia Martorell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Choat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosana Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25 p. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pce.14330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic failure and tree mortality: from correlation to causation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylou Mantova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (4), pp.335-345. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tplants.2021.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connection matters: exploring the implications of scion–rootstock alignment in grafted grapevines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.G. Santesteban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Villa‐llop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.J. Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Grape and Wine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ajgw.12559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bitter future for coffee production? Physiological traits associated with yield reveal high vulnerability to hydraulic failure in Coffea canephora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Custódio Max</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Loram-Lourenço</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiano Guimarães Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luan Henrique Martiniano de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jairo Rafael Machado Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46 (3), pp.764-779. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pce.14514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal and long-term consequences of esca grapevine disease on stem xylem integrity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Bortolami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Farolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 72 (10), pp.3914-3928. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erab117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High variation in hydraulic efficiency but not xylem safety between roots and branches in four temperate broad‐leaved tree species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torben Lübbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent J Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 p. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.13975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acclimation of hydraulic and morphological traits to water deficit delays hydraulic failure during simulated drought in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Blackman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Eduardo Menezes-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41, pp.2008-2021. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpab086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03391089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interplay of hydraulic failure and cell vitality explains tree capacity to recover from drought.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylou Mantova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Eduardo Menezes-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiologia Plantarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 172 (1), pp.247-257. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppl.13331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of drought and frost in tree ecophysiology: rethinking the timing of risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin-StPaul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Damesin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heikki Hänninen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 78 (2), pp.40. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-021-01052-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where do leaf water leaks come from? Trade‐offs underlying the variability in minimum conductance across tropical savanna species with contrasting growth strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Loram‐lourenço</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Santos Farnese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rauander Douglas Ferreira Barros Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letícia Ferreira Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 229 (3), pp.1415-1430. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.16941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03048536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of Physiological Traits Vulnerability in Determine Halophytes Tolerance to Salinity Excess: A Comparative Assessment in Atriplex halimus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Alberto Pérez-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Mateos-Naranjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier López-Jurado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Redondo-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020 (9), pp.690. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/plants9060690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drought-induced lacuna formation in the stem causes hydraulic conductance to decline before xylem embolism in Selaginella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda A Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Visel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cade N. Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Batz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Garcia Sànchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 227 (6), pp.1804-1817. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.16649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La DROUGHT-BOX, un nouvel outil pour mesurer les cinétiques de transpiration résiduelle des arbres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cartailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise-Marie Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 102, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03011739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neither xylem collapse, cavitation, or changing leaf conductance drive stomatal closure in wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Corso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Online first, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pce.13722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lack of vulnerability segmentation in four angiosperm tree species: evidence from direct X-ray microtomography observation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ximeng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 77 (2), pp.37. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-020-00944-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does contemporary selection shape oak phenotypes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Truffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis A. Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eva.13082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution passée et contemporaine des chênes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Truffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 72 (4), pp.297-318. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/revforfr.2020.5331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRY plant trait database – enhanced coverage and open access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Kattge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Bonisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iain Colin Prentice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (1), pp.119-188. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.14904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary identification of trees that could serve as complementary forage for ruminant livestock under the climatic conditions predicted to occur in Auvergne in 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Wielemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Macheboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 242, pp.61-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of five methods to assess embolism resistance in trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Varela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.S. Barigah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 468, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2020.118175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The DroughtBox: A new tool for phenotyping residual branch conductance and its temperature dependence during drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Blackman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnane Hitmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 43 (6), pp.1584-1594. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pce.13750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual issue on Plant hydraulics: update on the recent discoveries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiologia Plantarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 168 (4), pp.758-761. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppl.13081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xylem embolism in leaves does not occur with open stomata: evidence from direct observations using the optical visualization technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Creek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Parise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 71 (3), pp.1151-1159. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erz474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Over-accumulation of abscisic acid in transgenic tomato plants increases the risk of hydraulic failure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent J. Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haley Toups</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Gravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Corso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 43 (3), pp.548-562. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pce.13703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ estimation of genetic variation of functional and ecological traits in Quercus petraea and Q. robur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Truffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis A. Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Nepveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (2), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-019-1407-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic differentiation in functional traits among European sessile oak populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Carins-Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. J. Brodribb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (10), pp.1736-1749. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpz090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embolism resistance in petioles and leaflets of palms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thaise Emilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 124 (7), pp.1173-1183. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcz104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the hydraulic failure hypothesis of esca leaf symptom formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Bortolami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory A. Gambetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent J. Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Pouzoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 181 (3), pp.1163-1174. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.19.00591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XIM4 meeting report, Sept. 25-27 2019, Padua (Italy) The hydraulic community has taken a step forward towards non-invasive measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giai Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Hydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/jph.2019.e002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of shading and water stress on light interception, physiology and yield of apple trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Manfrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pierpaoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 210, pp.140-148. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2018.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing inter- and intraspecific variability of xylem vulnerability to embolism in oaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albin Lobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Parise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 424, pp.53-61. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2018.04.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the plant pneumatic method to estimate xylem embolism resistance in stems of temperate trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ya Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent J. Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Schuldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohreh Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 38 (7), pp.1016-1025. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpy015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is xylem of angiosperm leaves less resistant to embolism than branches? Insights from microCT, hydraulics, and anatomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Klepsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. M. Kotowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent J. Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 69 (22), pp.5611-5623. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/ery321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerabilidad al embolismo: el reto de las plantas para transportar agua desde el suelo a las hojas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de la Sociedad Espanola de Fisologia Vegetal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 66, pp.4-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying in situ phenotypic variability in the hydraulic properties of four tree species across their distribution range in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noelia González-Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sterck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (5), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0196075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An inconvenient truth about xylem resistance to embolism in the model species for refilling Laurus nobilis L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent J. Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Corso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy J. Brodribb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 75 (3), pp.88. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-018-0768-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in functional and xylem anatomical features allow Cistus species to co-occur and cope differently with drought in the Mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Gazarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37 (3), pp.755-766. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpx013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in xylem vulnerability to embolism in European beech from geographically marginal populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Stojnić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Suchocka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Benito Garzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38 (2), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpx128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xylem resistance to embolism: presenting a simple diagnostic test for the open vessel artefact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Choat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Ana Lopez Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 215 (1), pp.489-499. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.14589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why do trees take more risks in the Amazon?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Delzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Hydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, pp.e005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A synthesis of radial growth patterns preceding tree mortality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Cailleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth M. R. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Desoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuomas Aakala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (4), 16 p. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.13535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for Hydraulic Vulnerability Segmentation and Lack of Xylem Refilling under Tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Torres-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Choat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 172 (3), pp.1657-1668. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.16.01079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04873315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Let plant hydraulics catch the wave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Hydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, pp.e002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why do trees take more risks in the Amazon ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Delzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Hydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are needles of Pinus pinaster more vulnerable to xylem embolism than branches? New insights from X-ray computed tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline S. Bouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Choat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy J. Brodribb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39 (4), pp.860-870. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pce.12680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct observation and modelling of embolism spread between xylem conduits: a case study in Scots pine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Mencuccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39 (12), pp.2774-2785. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pce.12840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time of irrigation affects vine water relations and the daily patterns of leaf gas exchanges and vascular flows to kiwifruit (Actinidia deliciosa Chev.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Demetrio Perulli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Manfrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Zibordi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Lopez Velasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 166, pp.101-110. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2015.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Let plant hydraulics catch the wave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Delzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Hydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balancing the risks of hydraulic failure and carbon starvation: a twig scale analysis in declining Scots pine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Poyatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Martinez Vilalta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 38 (12), pp.2575-2588. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pce.12572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct X-Ray Microtomography Observation Confirms the Induction of Embolism upon Xylem Cutting under Tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Choat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Mcelrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 167 (1), pp.40-43. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.114.249706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of hydraulic and chemical signals in leaves, stems and roots in the stomatal behaviour of olive trees under water stress and recovery conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Diaz-Espejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Perez-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Hernandez-Santana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (4), pp.415-424. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpu055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability to cavitation in Olea europaea current-year shoots: further evidence of an open-vessel artifact associated with centrifuge and air-injection techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Mayr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Beikircher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Diaz-Espejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiologia Plantarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 152 (3), pp.465-474. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppl.12185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of photosynthesis and stomatal and mesophyll conductance under water stress and recovery in olive trees: correlation with gene expression of carbonic anhydrase and aquaporins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Perez-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Michelazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Flexas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose E. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 65 (12), pp.3143-3156. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/eru160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the productive performance of olive trees under localized irrigation affected by leaving some roots in drying soil?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morales-Sillero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sanchez-Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 123, pp.79-92. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2013.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loss of hydraulic functioning at leaf, stem and root level and its role in the stomatal behaviour during drought in olive trees.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Díaz-Espejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Perez-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Hernandez-Santana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 991 (41), pp.333-339. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2013.991.41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing water stress in a hedgerow olive orchard from sap flow and trunk diameter measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. V. Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Martin-Palomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Diaz-Espejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. Rodriguez-Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Irrigation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 31 (4), pp.729-746. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00271-012-0357-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoot hydraulic characteristics, plant water status and stomatal response in olive trees under different soil water conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Díaz-Espejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morales-Sillero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Martin-Palomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Mayr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 373 (1-2), pp.77-87. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-013-1774-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A regulated deficit irrigation strategy for hedgerow olive orchards with high plant density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose E. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Perez-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria V. Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia M. Rodriguez-Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 372 (1-2), pp.279-295. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-013-1704-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steps toward an improvement in process-based models of water use by fruit trees: A case study in olive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Díaz-Espejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. N. Buckley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. S. Sperry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. V. Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Cires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 114, pp.37-49. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2012.06.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability curves by centrifugation: is there an open vessel artefact, and are 'r' shaped curves necessarily invalid?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John S. Sperry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mairgareth A. Christman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haruhiko Taneda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncan Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35 (3), pp.601-610. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3040.2011.02439.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concomitant measurements of stem sap flow and leaf turgor pressure in olive trees using the leaf patch clamp pressure probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia M. Rodriguez-Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ehrenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rüger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sukhorukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 114, pp.50-58. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2012.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving xylem hydraulic conductivity measurements by correcting the error caused by passive water uptake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John S. Sperry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose E. Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiologia Plantarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 146 (2), pp.129-135. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1399-3054.2012.01619.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online-monitoring of tree water stress in a hedgerow olive orchard using the leaf patch clamp pressure probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. Rodriguez-Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Perez-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rüger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 100 (1), pp.25-35. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2011.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining sap flow and trunk diameter measurements to assess water needs in mature olive orchards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Martin-Palomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. V. Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 72 (2), pp.330-338. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envexpbot.2011.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of maximum trunk diameter measurements to detect water stress in mature 'Arbequina' olive trees under deficit irrigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Diaz-Espejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. D. Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 98 (12), pp.1813-1821. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2011.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of trunk diameter variation derived indices as water stress indicators in mature olive trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. V. Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. D. Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cuerva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 97 (9), pp.1293-1302. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2010.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of drought speed and intensity on key physiological traits leading to leaf cell death</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J. H. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cartailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Blavignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Herbette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth Xylem International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Sevilla (Spain), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05096720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological mechanisms of drought-induced leaf cell death: the role of stress speed and intensity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J. H. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cartailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Blavignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques de l'École Doctorale SVSAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Clermont Auvergne, May 2025, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05096782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embolism spreading in real &amp; synthetic leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Jami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Gauci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Thiévenaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Keiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluids and Elasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spreading of air embolism in tree leaves: High speed imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Thiévenaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Jami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Gauci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du GDR PhyP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR PhyP, Mar 2024, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air invasion in a biomimetic leaf-on-chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Gauci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Jami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Keiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Noblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR PhyP – Biophysique et biomécanique des plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04882858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loss of transmittance in leaves: a new way to approach cell death dynamic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J. H. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylou Mantova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Blavignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Michele Holbrook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiscale Plant Vascular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gordon Research Seminar, Jun 2024, Portland (Maine), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05096658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negative pressure &amp; fast embolism in biomimetic leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Jami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Thiévenaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Gauci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop du GDR PhyP «Biophysique et biomécanique des plantes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR PhyP, Mar 2024, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European forest vulnerability to hydraulic failure: an ecohydrological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsene Druel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin-StPaul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel Decaceres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-17068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La technique optique pour suivre la cavitation des arbres.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cartailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylou Mantova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Torres-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17 èmes journées de la mesure et de la métrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE - Centre Occitanie-Montpellier, Oct 2023, Sète, France. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the path from xylem hydraulic failure to leaf cell death</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylou Mantova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Michele Holbrook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiscale Plant Vascular Biology Gordon Research Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Newry, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling canopy fuel moisture content (CFMC) with the plant-hydraulic model SurEau-Ecos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel de Cáceres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Xylem International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Würzburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05108386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediterranean trees vulnerability to climate change will not be minimized through hydraulic safety traits adjustments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Simioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Rodriguez-Calcerrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-3850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dying of thirst: when hydraulic failure leads to cell death</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylou Mantova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Szczepaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Xylem International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Würzburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of graft quality on growth and grapevine-water relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Marín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazareth Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvina Dayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Villa-Llop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Javier Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TerClim2022-14. International Terroir Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Before and After Hydraulic Failure: Key Traits for Assessing Drought Mortality Risk.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference: Multiscale Plant Vascular Biology.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Newry, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interplay of hydraulic failure and cell vitality explains tree capacity to recover from drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylou Mantova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Eduardo Menezes‐Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st event of the Connecting Plants &amp; People Webinar Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Physiologia plantarum &amp; SPPS, May 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking the main physiological processes driving drought-induced tree mortality: a focus on leaves cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylou Mantova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Eduardo Menezes‐Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24èmes Journées de l’Ecole Doctorale SVSAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Clermont Auvergne, May 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The vascular connections in grafted plants under examination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Marín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Javier Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis G. Santesteban.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Terroir Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Adelaide, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kill it without fire: quantifying lethal drought stress for eastern redcedar, Juniperus virginiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.M. Hammond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A. Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.D. Adams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oklahama Natural Resource Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Fisheries Society (AFS). USA., Feb 2019, Oklahoma, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arbres comme fourrages alternatifs pour les ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Ngao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Wielemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cartailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Croisons les regards #4 - Journée d'échanges du RMT AgroForesterieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RMTs AgroforesterieS., Sep 2019, Paris, France. pp.A0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mind the cuticle conductance: When resistance to cavitation is not enough for evaluating resistance to drought.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise-Marie Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Sleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnane Hitmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Xylem International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XIM4., Sep 2019, Padoue, Italy. 85 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xylem embolism in leaves does not occur with open stomata: evidence from direct observations using the optical visualisation technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Creek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Parise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Xylem International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università di Padova. ITA., Sep 2019, Padoue, Italy. pp.84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factores bióticos y abióticos implicados en los procesos de decaimiento de bosques y matorrales mediterráneos secos y semiáridos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Morcillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Vilagrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc Muño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Gallego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Reunion del grupo de Ecologia, Ecofisiologia y Suelos forestales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Alcalá de Henares, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotic and abiotic stresses involved in dry and semiarid Mediterranean forest decay processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Vilagrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Morcillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc Muño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Gallego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Iberian Ecological Society Meeting, SIBECOL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant vulnerability to cavitation: recent advances and perspectives in one of the key mechanisms of vegetation shifts and forest decline.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biology Europe 2018 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FESBP and EPSO., Jun 2018, copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using x-ray microtomography to assess refilling after drought-induced embolism in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Tomography of Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICTMS., Jun 2017, Lund, Sweden. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using X-ray microtomography to assess the vulnerability to drought induced embolism in plants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Choat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Tomography of Materials and Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balancing the risk of hydraulic failure and carbon starvation: a twig scale analysis in declining Scots pine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Poyatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Martinez-Vilalta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xylem International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bordeaux, France. 86 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-invasive measurement of vulnerability to drought induced embolism by X-ray microtomography.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Choat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig R. Brodersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Mcelrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecological Society of America (ESA). USA., 2015, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plants, drought & air bubbles: Main concepts, advances and actual controversies in plant hydraulics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Interne Université de Tasmanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Tasmania (UTAS). AUS., 2015, Tasmanie, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in the water transport capacity of plants under water limited conditions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle of seminars 'Open DipSA'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università di Bologna [Bologna] (UNIBO). ITA., 2015, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xylem functioning and water relations of the elastic living tissue of the bark: new insights about their coordination.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Díaz-Espejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Nicolás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia M. Rodriguez-Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria V. Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop on Sap Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loss of hydraulic functioning at leaf, stem and root level and its role in the stomatal behavior during drought in olive trees.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Díaz-Espejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Perez-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Hernandez-Santana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop on Sap Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a process-based stomatal model in olive and its potential application to deficit irrigation studies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia M. Rodriguez-Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas N. Buckley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Enrique Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Cires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. E. Rubio-Casal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11 Simposio Hispano-Portugués de Relaciones Hídricas en las Plantas.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Consejo Superior de Investigaciones Científicas (Spain) (CSIC). ESP., 2012, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xylem hydraulic conductivity: Methods for improving it measurement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John S. Sperry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Enrique Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecophysiology Techniques Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steps toward an improvement in process-based models of water use by fruit trees: a case study in olive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Díaz-Espejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas N. Buckley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John S. Sperry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria V. Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A de Cires-Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Irrigation of Horticultural Crops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., 2012, Geisenheim, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of the ZIM probe to schedule irrigation in a high-density olive orchard.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Enrique Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia M. Rodriguez-Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Perez-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria V. Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference for Olive Tree and Olive Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OLIVEBIOTEQ., 2011, Chania - Crête, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecophysiology of the olive tree and its implications on irrigation management.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Enrique Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia M. Rodriguez-Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Perez-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria V. Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference for Olive Tree and Olive Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OLIVEBIOTEQ., 2011, Chania - Crête, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curvas de vulnerabilidad hidráulica en olivo: Comparación de métodos.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Díaz-Espejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Enrique Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John S. Sperry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I Coloquio de primavera sobre Ecofisiología Forestal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Alava, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water consumption in young and mature olive trees as affected by the irrigation system.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Martin-Palomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Muriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Díaz-Espejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Horticultual Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., 2010, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turgor pressure-related measurements with the LPCP probe An alternative to the use of the Scholander chamber?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Enrique Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rüger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia M. Rodriguez-Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Martin-Palomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Simposium hispano-portugués de relaciones hídricas en las plantas, herramientas para el uso eficiente del agua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Cartagene, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New evidences relating the seasonal evolution of maximum daily shrinkage with xylem vulnerability to embolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Díaz-Espejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Nicolás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia M. Rodriguez-Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Perez-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Enrique Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Simposium hispano-portugués de relaciones hídricas en las plantas, herramientas para el uso eficiente del agua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Cartagena, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of photosynthesis after re-watering in olive: Water relations, leaf gas exchange and genetic expression of aquaporins and carbonic anhydrase.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Díaz-Espejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Perez-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Enrique Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Flexas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Horticultual Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., 2010, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stomatal control and hydraulic conductance in olive trees under localized irrigation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Enrique Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Martin-Palomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Morales-Sillero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Olive Irrigation and Oil Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Nazareth, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the soil water content and distribution on both the hydraulic and transpiration performance of ‘Manzanilla’ olive trees.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Enrique Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Martin-Palomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Morales-Sillero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Muriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on Irrigation of Horticultural Crops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Vina del Mar, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal changes on hydraulic conductance of mature olive trees under different water regimes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Enrique Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Morales-Sillero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Martin-Palomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Muriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Workshop on Sap Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Sévilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A greater cavitation resistance, a greater cellular dehydration resistance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J. H. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylou Mantova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Hammond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perry Emily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiscale Plant Vascular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Portland (Maine), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05096560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic and photosynthesis responses to desiccation and recovery in the resurrection plant Barbacenia purpurea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Carriquí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José M Torres-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference on Multiscale Plant Vascular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Newry, Maine, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the path from xylem hydraulic failure to downstream cell death</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylou Mantova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiscale Plant Vascular Biology Gordon Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Newry, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple hydraulic traits plasticity to drought : influence on whole plant functioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Simioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ormeño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Xylem International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Würzburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity in leaf hydraulic traits and water relations in Mediterranean evergreen Quercus ilex subjected to long-term rainfall exclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin-StPaul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Rodríguez-Calcerrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Garcia de Jalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical Research Abstracts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 21, 2019, Géophysical Research Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant hydraulic: new insights brought by HRCT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin-StPaul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Choat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xylem International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRA - Université de Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 86 p., 2015, Xylem International Meeting</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are olive xylem anatomical traits affected by regulated deficit irrigation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Maria Padilla-Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Hernandez Santana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Enrique Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Symposium on Irrigation of Horticultural Crops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lleida, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do xylem anatomical traits change in response to irrigation management? A case study in olive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Maria Padilla-Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Hernandez-Santana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Enrique Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRACE 2015: Tree Rings in Archaeology, Climatology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Séville, Spain. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluación del estrés hídrico en una plantación de olivar en seto de alta densidad a partir de medidas de flujo de savia y diámetro del tronco.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria V. Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Martin-Palomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Díaz-Espejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia M. Rodriguez-Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11 Simposio Hispano-Portugués de Relaciones Hídricas en las Plantas.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Séville, España. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Respuesta al estrés hídrico del diámetro del tronco y del flujo de savia en un olivar en seto de alta densidad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia M. Rodriguez-Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Díaz-Espejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Martin-Palomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria V. Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Perez-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Simposium hispano-portugués de relaciones hídricas en las plantas, herramientas para el uso eficiente del agua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Cartagene, España. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the water treatment on the xylem anatomy and functionality of current-year shoots of olive trees.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Enrique Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Minnocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Díaz-Espejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Sebastiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Horticultual Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Lisbon, Portugal. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of irrigation scheduling on fruit set and fruit quality of young potted ‘Manzanilla de Sevilla’ olive trees.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Morales-Sillero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Enrique Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Olive Irrigation and Oil Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Nazareth, Israel. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining evapotranspiration in an olive orchard in southwest Spain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Palomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan F. Giron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Jimenez-Bocanegra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on Olive Growing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Evora, Portugal. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stomatal control by drying roots in olive trees under localized irrigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Enrique Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Morales-Sillero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Jimenez-Bocanegra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on Olive Growing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Evora, Portugal. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The olive tree under water stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Díaz-Espejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose E. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia M. Rodriguez-Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Perez-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water scarcity and sustainable agriculture in semiarid environment : Tools, strategies, and challenges for woody crops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, 560 p., 2018, 9780128131640. </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-813164-0.00018-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing the ascent of sap in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Choat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.46-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How much does VPD drive tree water stress and forest disturbances?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin-StPaul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joannes Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Barbero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of drought and frost in tree ecophysiology: rethinking the timing of risks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin-StPaul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Damesin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heikki Hänninen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475505v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;In situ&amp;lt;/em&amp;gt; estimation of genetic variation of functional and ecological traits in &amp;lt;em&amp;gt;Quercus petraea&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Q. robur&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Truffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Nepveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId514"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05234058v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ram&#237;rez-Valiente" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Poyatos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Blackman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cabon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Castells" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-025-02830-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05508576v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Julio Camarero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Colangelo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Valeriano" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gazol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Gonz&#225;lez de Andr&#233;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.70211" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057164v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cartailler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Torres Ruiz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04986793v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Burlett" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Trueba" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier P. Bouteiller" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Forget" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Torres-Ruiz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70052" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04729697v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Decarsin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann&#232;s Guillemot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerric Le Maire" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haben Blondeel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17503" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213282v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Caignard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Truffaut" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dencausse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lecacheux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp3.10422" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681185v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Moreno" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Limousin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Simioni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Rodr&#237;guez-Calcerrada" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.15066" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667578v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Gonz&#225;lez Mu&#241;oz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J Lamarque" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gibon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01246-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665786v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi Belmys Cakpo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruffault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupuy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pimont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01244-9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601370v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Torres-Ruiz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Burlett" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19463" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047940v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Dupuy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel de C&#224;ceres" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18614" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04403751v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Mantova" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2023-NO-art12" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04533836v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Nadal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Carriqu&#237;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.14035" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163312v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18578" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03672599v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Rodriguez&#8208;dominguez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Forner" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastia Martorell" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Choat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana Lopez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14330" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03637531v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nate Mcdowell" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Sapes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandria Pivovaroff" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Adams" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Allen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43017-022-00272-1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544196v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Herbette" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2021.10.003" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03677961v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mar&#237;n" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.G. Santesteban" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dayer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Villa&#8208;llop" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Abad" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajgw.12559" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321083v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Cust&#243;dio Max" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Loram-Louren&#231;o" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiano Guimar&#227;es Silva" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luan Henrique Martiniano de Souza" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Rafael Machado Dias" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14514" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03109304v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Eduardo Menezes-Silva" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13331" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03048536v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Machado" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Loram&#8208;louren&#231;o" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Santos Farnese" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rauander Douglas Ferreira Barros Alves" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Let&#237;cia Ferreira Sousa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16941" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03226439v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charrier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Damesin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpierre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki H&#228;nninen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-021-01052-5" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276371v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Bortolami" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Farolfi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Cochard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab117" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03515312v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben L&#252;bbe" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13975" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391089v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lemaire" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpab086" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928464v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Alberto P&#233;rez-Romero" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Mateos-Naranjo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier L&#243;pez-Jurado" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Redondo-G&#243;mez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9060690" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927433v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda A Cardoso" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Visel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cade N. Kane" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Batz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Garcia S&#224;nchez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16649" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011739v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Billon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625372v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Billon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Hitmi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13750" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960192v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wielemans" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bernard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Macheboeuf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gaillard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Serre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769656v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Sergent" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Varela" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Barigah" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.118175" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623136v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Corso" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lamarque" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13722" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03206333v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Alexandre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2020.5331" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927318v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Klein" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Ducousso" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13082" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02548945v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximeng Li" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Delzon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-020-00944-2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02434220v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kattge" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Bonisch" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#237;az" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Colin Prentice" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14904" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798724v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13081" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625168v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Creek" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Parise" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz474" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03040730v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Louvet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Nepveu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-019-1407-9" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620981v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J. Lamarque" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haley Toups" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isabelle Gravel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13703" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317492v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giai Petit" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/jph.2019.e002" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626083v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Carins-Murphy" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J. Brodribb" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpz090" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306103v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaise Emilio" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcz104" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473675v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory A. Gambetta" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Pouzoulet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.19.00591" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621556v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L&#243;pez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boini" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Manfrini" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pierpaoli" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2018.08.015" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850888v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Lobo" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2018.04.031" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536993v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Klepsch" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Kotowska" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nolf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery321" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538236v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya Zhang" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Schuldt" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohreh Karimi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpy015" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874035v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621167v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Gonz&#225;lez-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sterck" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Petit" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cochard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0196075" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288736v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Brodribb" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0768-9" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518575v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Jansen" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Ana Lopez Rodriguez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14589" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606013v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fonseca" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Gazarini" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpx013" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663295v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stojni&#263;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Suchocka" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Benito Garzon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpx128" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629526v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506661v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cailleret" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth M. R. Robert" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Desoto" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuomas Aakala" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13535" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290728v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Delzon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873315v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.01079" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632183v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634983v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline S. Bouche" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12680" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261244v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512094v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Mencuccini" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12840" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854600v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Demetrio Perulli" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Manfrini" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Zibordi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Lopez Velasco" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2015.12.012" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854613v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Diaz-Espejo" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Perez-Martin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Hernandez-Santana" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpu055" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635661v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Salmon" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Martinez Vilalta" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meir" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12572" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638705v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Mcelrone" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.249706" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123401v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Mayr" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Beikircher" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12185" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632656v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Michelazzo" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Flexas" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose E. Fernandez" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru160" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652643v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria V. Cuevas" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia M. Rodriguez-Dominguez" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-013-1704-2" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650975v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morales-Sillero" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Garcia" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sanchez-Ortiz" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Fernandez" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2013.03.008" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K8SVRM93-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642915v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio D&#237;az-Espejo" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2013.991.41" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649906v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. V. Cuevas" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Martin-Palomo" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diaz-Espejo" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Rodriguez-Dominguez" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00271-012-0357-x" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/783288FB9B1990BC8A4B40BA17CDCD3840D8FF89/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649220v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-013-1774-1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/107675778BACDBE19D020D06E65B8D80C8B7240F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645704v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John S. Sperry" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2012.01619.x" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646398v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. N. Buckley" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Sperry" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Cires" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2012.06.027" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646251v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mairgareth A. Christman" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruhiko Taneda" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Smith" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2011.02439.x" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642680v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ehrenberger" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sann" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R&#252;ger" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sukhorukov" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2012.07.007" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SGJR4GQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649928v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Perez-Martin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Zimmermann" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2011.08.015" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642693v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moreno" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2011.04.004" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648296v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alvarez" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Jimenez" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2011.06.011" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLSZN72X-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668105v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cuerva" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2010.03.011" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096720v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre J. H. Gonzalez" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Blavignac" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096782v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04867291v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jami" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Gauci" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Thi&#233;venaz" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Keiser" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Cohen" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04879606v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882858v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Noblin" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096658v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Michele Holbrook" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884752v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04260020v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05110326v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsene Druel" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Decaceres" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-17068" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05108386v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Limousin" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel de C&#225;ceres" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773144v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772105v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Rodriguez-Calcerrada" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-3850" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773147v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Szczepaniak" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772104v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Mar&#237;n" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazareth Torres" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina Dayer" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Villa-Llop" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Abad" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772109v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03637549v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Eduardo Menezes&#8208;Silva" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261103v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772106v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis G. Santesteban." TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501452v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.M. Hammond" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Wilson" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.D. Adams" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307755v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Sleiman" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308945v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ngao" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Gaillard" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307760v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772108v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vilagrosa" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Morcillo" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Mu&#241;o" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gallego" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772107v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787492v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603309v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lenoir" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796065v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742313v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Martinez-Vilalta" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796041v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig R. Brodersen" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Jensen" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796012v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lenoir" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792516v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807339v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Nicol&#225;s" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nortes" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806539v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807338v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas N. Buckley" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Enrique Fernandez" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Rubio-Casal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806594v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Cires-Segura" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806591v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806528v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806592v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806593v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818858v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Romero" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Muriel" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818797v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon R&#252;ger" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819777v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819778v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818795v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Morales-Sillero" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818794v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818820v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096560v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hammond" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perry Emily" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772075v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Orme&#241;o" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240582v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773148v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283464v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Roussel" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Rodr&#237;guez-Calcerrada" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Garcia de Jalon" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.egu2019.eu/" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796011v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Maria Padilla-D&#237;az" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Hernandez Santana" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742453v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Choat" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bordeaux-aquitaine.inra.fr/en/Events/Xylem-International-Meeting" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796010v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807340v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818937v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Minnocci" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Sebastiani" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818791v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818798v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818780v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Palomo" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan F. Giron" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Jimenez-Bocanegra" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818778v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana de La Torre" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786999v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-813164-0.00018-1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852563v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144911v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joannes Guillemot" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Barbero" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475505v4" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Delpierre" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786764v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ducousso" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057164v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cartailler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Torres Ruiz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05508576v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Julio Camarero" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Colangelo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Valeriano" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gazol" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Gonz&#225;lez de Andr&#233;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.70211" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05234058v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ram&#237;rez-Valiente" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Poyatos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Blackman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cabon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Castells" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-025-02830-4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04986793v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Burlett" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Trueba" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier P. Bouteiller" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Forget" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Torres-Ruiz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70052" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681185v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Moreno" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Limousin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Simioni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Rodr&#237;guez-Calcerrada" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.15066" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213282v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Caignard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Truffaut" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dencausse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lecacheux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp3.10422" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667578v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Gonz&#225;lez Mu&#241;oz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J Lamarque" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gibon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01246-7" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665786v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi Belmys Cakpo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruffault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupuy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pimont" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01244-9" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601370v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Torres-Ruiz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Burlett" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19463" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04729697v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Decarsin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann&#232;s Guillemot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerric Le Maire" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haben Blondeel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17503" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04403751v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Mantova" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2023-NO-art12" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047940v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Dupuy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel de C&#224;ceres" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18614" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04533836v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Nadal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Carriqu&#237;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.14035" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163312v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18578" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03637531v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nate Mcdowell" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Sapes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandria Pivovaroff" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Adams" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Allen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43017-022-00272-1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03672599v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Rodriguez&#8208;dominguez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Forner" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastia Martorell" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Choat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana Lopez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14330" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544196v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Herbette" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2021.10.003" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03677961v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mar&#237;n" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.G. Santesteban" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dayer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Villa&#8208;llop" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Abad" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajgw.12559" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321083v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Cust&#243;dio Max" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Loram-Louren&#231;o" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiano Guimar&#227;es Silva" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luan Henrique Martiniano de Souza" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Rafael Machado Dias" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14514" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276371v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Bortolami" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Farolfi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Cochard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab117" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03515312v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben L&#252;bbe" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13975" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391089v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lemaire" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Eduardo Menezes-Silva" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpab086" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03109304v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13331" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03226439v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charrier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Damesin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpierre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki H&#228;nninen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-021-01052-5" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03048536v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Machado" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Loram&#8208;louren&#231;o" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Santos Farnese" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rauander Douglas Ferreira Barros Alves" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Let&#237;cia Ferreira Sousa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16941" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928464v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Alberto P&#233;rez-Romero" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Mateos-Naranjo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier L&#243;pez-Jurado" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Redondo-G&#243;mez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9060690" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927433v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda A Cardoso" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Visel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cade N. Kane" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Batz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Garcia S&#224;nchez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16649" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011739v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Billon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623136v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Corso" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lamarque" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13722" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02548945v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximeng Li" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Delzon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-020-00944-2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927318v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Alexandre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Klein" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Ducousso" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13082" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03206333v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2020.5331" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02434220v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kattge" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Bonisch" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#237;az" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Colin Prentice" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14904" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960192v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wielemans" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bernard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Macheboeuf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gaillard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Serre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769656v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Sergent" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Varela" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Barigah" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.118175" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625372v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Billon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Hitmi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13750" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798724v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13081" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625168v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Creek" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Parise" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz474" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620981v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J. Lamarque" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haley Toups" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isabelle Gravel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13703" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03040730v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Louvet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Nepveu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-019-1407-9" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626083v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Carins-Murphy" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J. Brodribb" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpz090" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306103v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaise Emilio" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcz104" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473675v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory A. Gambetta" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Pouzoulet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.19.00591" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317492v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giai Petit" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/jph.2019.e002" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621556v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L&#243;pez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boini" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Manfrini" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pierpaoli" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2018.08.015" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850888v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Lobo" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2018.04.031" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538236v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya Zhang" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Schuldt" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohreh Karimi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpy015" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536993v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Klepsch" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Kotowska" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nolf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery321" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874035v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621167v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Gonz&#225;lez-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sterck" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Petit" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cochard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0196075" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288736v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Brodribb" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0768-9" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606013v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fonseca" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Gazarini" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpx013" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663295v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stojni&#263;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Suchocka" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Benito Garzon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpx128" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518575v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Jansen" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Ana Lopez Rodriguez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14589" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290728v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Delzon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506661v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cailleret" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth M. R. Robert" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Desoto" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuomas Aakala" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13535" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873315v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.01079" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261244v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632183v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634983v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline S. Bouche" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12680" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512094v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Mencuccini" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12840" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854600v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Demetrio Perulli" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Manfrini" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Zibordi" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Lopez Velasco" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2015.12.012" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629526v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635661v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Salmon" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Martinez Vilalta" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meir" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12572" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638705v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Mcelrone" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.249706" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854613v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Diaz-Espejo" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Perez-Martin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Hernandez-Santana" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpu055" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123401v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Mayr" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Beikircher" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12185" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632656v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Michelazzo" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Flexas" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose E. Fernandez" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru160" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650975v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morales-Sillero" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Garcia" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sanchez-Ortiz" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Fernandez" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2013.03.008" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K8SVRM93-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642915v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio D&#237;az-Espejo" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2013.991.41" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649906v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. V. Cuevas" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Martin-Palomo" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diaz-Espejo" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Rodriguez-Dominguez" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00271-012-0357-x" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/783288FB9B1990BC8A4B40BA17CDCD3840D8FF89/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649220v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-013-1774-1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/107675778BACDBE19D020D06E65B8D80C8B7240F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652643v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria V. Cuevas" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia M. Rodriguez-Dominguez" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-013-1704-2" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646398v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. N. Buckley" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Sperry" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Cires" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2012.06.027" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646251v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John S. Sperry" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mairgareth A. Christman" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruhiko Taneda" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Smith" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2011.02439.x" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642680v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ehrenberger" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sann" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R&#252;ger" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sukhorukov" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2012.07.007" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SGJR4GQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645704v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2012.01619.x" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649928v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Perez-Martin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Zimmermann" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2011.08.015" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642693v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moreno" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2011.04.004" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648296v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alvarez" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Jimenez" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2011.06.011" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLSZN72X-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668105v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cuerva" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2010.03.011" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096720v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre J. H. Gonzalez" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Blavignac" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096782v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04867291v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jami" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Gauci" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Thi&#233;venaz" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Keiser" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Cohen" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04879606v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882858v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Noblin" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096658v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Michele Holbrook" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884752v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05110326v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsene Druel" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Decaceres" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-17068" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04260020v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773144v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05108386v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Limousin" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel de C&#225;ceres" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772105v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Rodriguez-Calcerrada" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-3850" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773147v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Szczepaniak" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772104v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Mar&#237;n" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazareth Torres" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina Dayer" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Villa-Llop" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Abad" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772109v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03637549v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Eduardo Menezes&#8208;Silva" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261103v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772106v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis G. Santesteban." TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501452v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.M. Hammond" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Wilson" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.D. Adams" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308945v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ngao" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Gaillard" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307755v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Sleiman" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307760v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772107v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Morcillo" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vilagrosa" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Mu&#241;o" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gallego" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772108v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787492v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603309v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lenoir" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796012v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lenoir" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742313v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Martinez-Vilalta" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796041v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig R. Brodersen" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Jensen" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792516v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796065v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807339v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Nicol&#225;s" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nortes" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806539v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807338v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas N. Buckley" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Enrique Fernandez" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Rubio-Casal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806591v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806594v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Cires-Segura" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806593v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806528v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806592v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818858v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Romero" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Muriel" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818797v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon R&#252;ger" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819777v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819778v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818795v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Morales-Sillero" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818794v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818820v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096560v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hammond" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perry Emily" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240582v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773148v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772075v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Orme&#241;o" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283464v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Roussel" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Rodr&#237;guez-Calcerrada" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Garcia de Jalon" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.egu2019.eu/" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742453v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Choat" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bordeaux-aquitaine.inra.fr/en/Events/Xylem-International-Meeting" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796011v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Maria Padilla-D&#237;az" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Hernandez Santana" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796010v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807340v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818791v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818937v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Minnocci" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Sebastiani" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818798v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818780v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Palomo" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan F. Giron" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Jimenez-Bocanegra" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818778v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana de La Torre" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786999v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-813164-0.00018-1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852563v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144911v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joannes Guillemot" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Barbero" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475505v4" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Delpierre" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786764v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ducousso" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>