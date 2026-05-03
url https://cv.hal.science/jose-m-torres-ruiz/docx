--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> José M. Torres Ruiz </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (81)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Live-Box, un nouveau dispositif pour la mesure des cinétiques de transpiration à l’échelle plante entière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cartailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05057164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xylem Pit Anatomy and Minimum Leaf Conductance Drive Drought Mortality in &amp;lt;i&amp;gt;Pinus pinaster&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Julio Camarero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Colangelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Valeriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gazol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ester González de Andrés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 49 (1), pp.279 - 294. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pce.70211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limited plastic responses in safety traits support greater hydraulic risk under drier conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ramírez-Valiente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Poyatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Blackman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Castells</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-025-02830-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum leaf conductance during drought: unravelling its variability and impact on plant survival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Trueba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José M Torres-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 246 (3), pp.1001-1014. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.70052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic plasticity and water use regulation act to maintain the hydraulic safety margins of Mediterranean trees in rainfall exclusion experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐marc Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Simioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Rodríguez-Calcerrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 47 (12), pp.4741-4753. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pce.15066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluctuating selection and rapid evolution of oaks during recent climatic transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Caignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Truffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dencausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lecacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plants, People, Planet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6 (1), pp.221-237. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppp3.10422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rates of starch depletion and hydraulic failure both play a role in drought-induced seedling mortality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Trueba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noelia González Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent J Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 81 (1), pp.27. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13595-024-01246-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the role of plant hydraulics in canopy fuel moisture content: insights from an experimental drought study on Pinus halepensis Mill. and Quercus ilex L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coffi Belmys Cakpo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 81 (1), pp.26. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13595-024-01244-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant hydraulics at the heart of plant, crops and ecosystem functions in the face of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Torres-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 241 (3), pp.984-999. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.19463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree drought–mortality risk depends more on intrinsic species resistance than on stand species diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Decarsin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joannès Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerric Le Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haben Blondeel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (9), pp.e17503. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.17503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La technique optique pour suivre l'embolie estivale des arbres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cartailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylou Mantova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, régulier 02 NOV'AE, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/novae-2023-NO-art12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant hydraulic modelling of leaf and canopy fuel moisture content reveals increasing vulnerability of a Mediterranean forest to wildfires under extreme drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐marc Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐luc Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel de Càceres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 237 (4), pp.1256-1269. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.18614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photosynthesis, leaf hydraulic conductance and embolism dynamics in the resurrection plant Barbacenia purpurea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Carriquí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiologia Plantarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 175 (5), pp.e14035. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppl.14035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the path from xylem hydraulic failure to downstream cell death</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylou Mantova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 237 (3), pp.793-806. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.18578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of woody-plant mortality under rising drought, CO2 and vapour pressure deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nate Mcdowell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Sapes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandria Pivovaroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Reviews Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 p. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43017-022-00272-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaf water potential measurements using the pressure chamber: Synthetic testing of assumptions towards best practices for precision and accuracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Rodriguez‐dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Forner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastia Martorell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Choat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosana Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25 p. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pce.14330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic failure and tree mortality: from correlation to causation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylou Mantova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (4), pp.335-345. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tplants.2021.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connection matters: exploring the implications of scion–rootstock alignment in grafted grapevines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.G. Santesteban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Villa‐llop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.J. Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Grape and Wine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ajgw.12559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bitter future for coffee production? Physiological traits associated with yield reveal high vulnerability to hydraulic failure in Coffea canephora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Custódio Max</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Loram-Lourenço</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiano Guimarães Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luan Henrique Martiniano de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jairo Rafael Machado Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46 (3), pp.764-779. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pce.14514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal and long-term consequences of esca grapevine disease on stem xylem integrity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Bortolami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Farolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 72 (10), pp.3914-3928. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erab117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High variation in hydraulic efficiency but not xylem safety between roots and branches in four temperate broad‐leaved tree species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torben Lübbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent J Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 p. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.13975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acclimation of hydraulic and morphological traits to water deficit delays hydraulic failure during simulated drought in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Blackman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Eduardo Menezes-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41, pp.2008-2021. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpab086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03391089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interplay of hydraulic failure and cell vitality explains tree capacity to recover from drought.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylou Mantova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Eduardo Menezes-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiologia Plantarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 172 (1), pp.247-257. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppl.13331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of drought and frost in tree ecophysiology: rethinking the timing of risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin-StPaul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Damesin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heikki Hänninen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 78 (2), pp.40. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-021-01052-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where do leaf water leaks come from? Trade‐offs underlying the variability in minimum conductance across tropical savanna species with contrasting growth strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Loram‐lourenço</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Santos Farnese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rauander Douglas Ferreira Barros Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letícia Ferreira Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 229 (3), pp.1415-1430. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.16941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03048536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of Physiological Traits Vulnerability in Determine Halophytes Tolerance to Salinity Excess: A Comparative Assessment in Atriplex halimus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Alberto Pérez-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Mateos-Naranjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier López-Jurado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Redondo-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020 (9), pp.690. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/plants9060690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drought-induced lacuna formation in the stem causes hydraulic conductance to decline before xylem embolism in Selaginella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda A Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Visel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cade N. Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Batz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Garcia Sànchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 227 (6), pp.1804-1817. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.16649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La DROUGHT-BOX, un nouvel outil pour mesurer les cinétiques de transpiration résiduelle des arbres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cartailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise-Marie Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 102, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03011739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neither xylem collapse, cavitation, or changing leaf conductance drive stomatal closure in wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Corso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Online first, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pce.13722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lack of vulnerability segmentation in four angiosperm tree species: evidence from direct X-ray microtomography observation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ximeng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 77 (2), pp.37. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-020-00944-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does contemporary selection shape oak phenotypes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Truffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis A. Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eva.13082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution passée et contemporaine des chênes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Truffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 72 (4), pp.297-318. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/revforfr.2020.5331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRY plant trait database – enhanced coverage and open access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Kattge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Bonisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iain Colin Prentice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (1), pp.119-188. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.14904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary identification of trees that could serve as complementary forage for ruminant livestock under the climatic conditions predicted to occur in Auvergne in 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Wielemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Macheboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 242, pp.61-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of five methods to assess embolism resistance in trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Varela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.S. Barigah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 468, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2020.118175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The DroughtBox: A new tool for phenotyping residual branch conductance and its temperature dependence during drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Blackman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnane Hitmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 43 (6), pp.1584-1594. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pce.13750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual issue on Plant hydraulics: update on the recent discoveries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiologia Plantarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 168 (4), pp.758-761. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppl.13081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xylem embolism in leaves does not occur with open stomata: evidence from direct observations using the optical visualization technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Creek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Parise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 71 (3), pp.1151-1159. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erz474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Over-accumulation of abscisic acid in transgenic tomato plants increases the risk of hydraulic failure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent J. Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haley Toups</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Gravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Corso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 43 (3), pp.548-562. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pce.13703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ estimation of genetic variation of functional and ecological traits in Quercus petraea and Q. robur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Truffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis A. Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Nepveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (2), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-019-1407-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic differentiation in functional traits among European sessile oak populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Carins-Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. J. Brodribb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (10), pp.1736-1749. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpz090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embolism resistance in petioles and leaflets of palms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thaise Emilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 124 (7), pp.1173-1183. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcz104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the hydraulic failure hypothesis of esca leaf symptom formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Bortolami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory A. Gambetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent J. Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Pouzoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 181 (3), pp.1163-1174. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.19.00591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XIM4 meeting report, Sept. 25-27 2019, Padua (Italy) The hydraulic community has taken a step forward towards non-invasive measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giai Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Hydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/jph.2019.e002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of shading and water stress on light interception, physiology and yield of apple trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Manfrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pierpaoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 210, pp.140-148. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2018.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing inter- and intraspecific variability of xylem vulnerability to embolism in oaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albin Lobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Parise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 424, pp.53-61. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2018.04.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the plant pneumatic method to estimate xylem embolism resistance in stems of temperate trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ya Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent J. Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Schuldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohreh Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 38 (7), pp.1016-1025. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpy015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is xylem of angiosperm leaves less resistant to embolism than branches? Insights from microCT, hydraulics, and anatomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Klepsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. M. Kotowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent J. Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 69 (22), pp.5611-5623. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/ery321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerabilidad al embolismo: el reto de las plantas para transportar agua desde el suelo a las hojas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de la Sociedad Espanola de Fisologia Vegetal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 66, pp.4-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying in situ phenotypic variability in the hydraulic properties of four tree species across their distribution range in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noelia González-Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sterck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (5), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0196075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An inconvenient truth about xylem resistance to embolism in the model species for refilling Laurus nobilis L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent J. Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Corso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy J. Brodribb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 75 (3), pp.88. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-018-0768-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in functional and xylem anatomical features allow Cistus species to co-occur and cope differently with drought in the Mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Gazarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37 (3), pp.755-766. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpx013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in xylem vulnerability to embolism in European beech from geographically marginal populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Stojnić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Suchocka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Benito Garzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38 (2), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpx128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xylem resistance to embolism: presenting a simple diagnostic test for the open vessel artefact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Choat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Ana Lopez Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 215 (1), pp.489-499. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.14589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why do trees take more risks in the Amazon?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Delzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Hydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, pp.e005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A synthesis of radial growth patterns preceding tree mortality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Cailleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth M. R. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Desoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuomas Aakala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (4), 16 p. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.13535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for Hydraulic Vulnerability Segmentation and Lack of Xylem Refilling under Tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Torres-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Choat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 172 (3), pp.1657-1668. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.16.01079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04873315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Let plant hydraulics catch the wave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Hydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, pp.e002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why do trees take more risks in the Amazon ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Delzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Hydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are needles of Pinus pinaster more vulnerable to xylem embolism than branches? New insights from X-ray computed tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline S. Bouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Choat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy J. Brodribb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39 (4), pp.860-870. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pce.12680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct observation and modelling of embolism spread between xylem conduits: a case study in Scots pine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Mencuccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39 (12), pp.2774-2785. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pce.12840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time of irrigation affects vine water relations and the daily patterns of leaf gas exchanges and vascular flows to kiwifruit (Actinidia deliciosa Chev.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Demetrio Perulli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Manfrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Zibordi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Lopez Velasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 166, pp.101-110. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2015.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Let plant hydraulics catch the wave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Delzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Hydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balancing the risks of hydraulic failure and carbon starvation: a twig scale analysis in declining Scots pine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Poyatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Martinez Vilalta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 38 (12), pp.2575-2588. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pce.12572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct X-Ray Microtomography Observation Confirms the Induction of Embolism upon Xylem Cutting under Tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Choat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Mcelrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 167 (1), pp.40-43. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.114.249706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of hydraulic and chemical signals in leaves, stems and roots in the stomatal behaviour of olive trees under water stress and recovery conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Diaz-Espejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Perez-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Hernandez-Santana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (4), pp.415-424. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpu055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability to cavitation in Olea europaea current-year shoots: further evidence of an open-vessel artifact associated with centrifuge and air-injection techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Mayr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Beikircher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Diaz-Espejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiologia Plantarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 152 (3), pp.465-474. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppl.12185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of photosynthesis and stomatal and mesophyll conductance under water stress and recovery in olive trees: correlation with gene expression of carbonic anhydrase and aquaporins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Perez-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Michelazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Flexas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose E. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 65 (12), pp.3143-3156. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/eru160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the productive performance of olive trees under localized irrigation affected by leaving some roots in drying soil?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morales-Sillero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sanchez-Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 123, pp.79-92. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2013.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loss of hydraulic functioning at leaf, stem and root level and its role in the stomatal behaviour during drought in olive trees.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Díaz-Espejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Perez-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Hernandez-Santana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 991 (41), pp.333-339. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2013.991.41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing water stress in a hedgerow olive orchard from sap flow and trunk diameter measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. V. Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Martin-Palomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Diaz-Espejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. Rodriguez-Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Irrigation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 31 (4), pp.729-746. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00271-012-0357-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoot hydraulic characteristics, plant water status and stomatal response in olive trees under different soil water conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Díaz-Espejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morales-Sillero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Martin-Palomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Mayr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 373 (1-2), pp.77-87. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-013-1774-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A regulated deficit irrigation strategy for hedgerow olive orchards with high plant density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose E. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Perez-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria V. Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia M. Rodriguez-Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 372 (1-2), pp.279-295. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-013-1704-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steps toward an improvement in process-based models of water use by fruit trees: A case study in olive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Díaz-Espejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. N. Buckley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. S. Sperry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. V. Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Cires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 114, pp.37-49. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2012.06.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability curves by centrifugation: is there an open vessel artefact, and are 'r' shaped curves necessarily invalid?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John S. Sperry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mairgareth A. Christman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haruhiko Taneda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncan Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35 (3), pp.601-610. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3040.2011.02439.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concomitant measurements of stem sap flow and leaf turgor pressure in olive trees using the leaf patch clamp pressure probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia M. Rodriguez-Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ehrenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rüger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sukhorukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 114, pp.50-58. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2012.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving xylem hydraulic conductivity measurements by correcting the error caused by passive water uptake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John S. Sperry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose E. Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiologia Plantarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 146 (2), pp.129-135. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1399-3054.2012.01619.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online-monitoring of tree water stress in a hedgerow olive orchard using the leaf patch clamp pressure probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. Rodriguez-Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Perez-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rüger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 100 (1), pp.25-35. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2011.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining sap flow and trunk diameter measurements to assess water needs in mature olive orchards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Martin-Palomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. V. Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 72 (2), pp.330-338. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envexpbot.2011.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of maximum trunk diameter measurements to detect water stress in mature 'Arbequina' olive trees under deficit irrigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Diaz-Espejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. D. Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 98 (12), pp.1813-1821. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2011.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of trunk diameter variation derived indices as water stress indicators in mature olive trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. V. Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. D. Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cuerva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 97 (9), pp.1293-1302. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2010.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of drought speed and intensity on key physiological traits leading to leaf cell death</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J. H. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cartailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Blavignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Herbette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth Xylem International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Sevilla (Spain), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05096720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological mechanisms of drought-induced leaf cell death: the role of stress speed and intensity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J. H. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cartailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Blavignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques de l'École Doctorale SVSAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Clermont Auvergne, May 2025, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05096782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embolism spreading in real &amp; synthetic leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Jami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Gauci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Thiévenaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Keiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluids and Elasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spreading of air embolism in tree leaves: High speed imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Thiévenaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Jami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Gauci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du GDR PhyP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR PhyP, Mar 2024, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air invasion in a biomimetic leaf-on-chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Gauci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Jami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Keiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Noblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR PhyP – Biophysique et biomécanique des plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04882858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loss of transmittance in leaves: a new way to approach cell death dynamic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J. H. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylou Mantova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Blavignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Michele Holbrook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiscale Plant Vascular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gordon Research Seminar, Jun 2024, Portland (Maine), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05096658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negative pressure &amp; fast embolism in biomimetic leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Jami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Thiévenaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Gauci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop du GDR PhyP «Biophysique et biomécanique des plantes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR PhyP, Mar 2024, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European forest vulnerability to hydraulic failure: an ecohydrological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsene Druel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin-StPaul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel Decaceres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-17068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La technique optique pour suivre la cavitation des arbres.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cartailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylou Mantova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Torres-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17 èmes journées de la mesure et de la métrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE - Centre Occitanie-Montpellier, Oct 2023, Sète, France. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the path from xylem hydraulic failure to leaf cell death</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylou Mantova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Michele Holbrook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiscale Plant Vascular Biology Gordon Research Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Newry, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling canopy fuel moisture content (CFMC) with the plant-hydraulic model SurEau-Ecos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel de Cáceres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Xylem International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Würzburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05108386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediterranean trees vulnerability to climate change will not be minimized through hydraulic safety traits adjustments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Simioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Rodriguez-Calcerrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-3850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dying of thirst: when hydraulic failure leads to cell death</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylou Mantova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Szczepaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Xylem International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Würzburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of graft quality on growth and grapevine-water relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Marín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazareth Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvina Dayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Villa-Llop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Javier Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TerClim2022-14. International Terroir Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Before and After Hydraulic Failure: Key Traits for Assessing Drought Mortality Risk.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference: Multiscale Plant Vascular Biology.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Newry, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interplay of hydraulic failure and cell vitality explains tree capacity to recover from drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylou Mantova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Eduardo Menezes‐Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st event of the Connecting Plants &amp; People Webinar Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Physiologia plantarum &amp; SPPS, May 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking the main physiological processes driving drought-induced tree mortality: a focus on leaves cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylou Mantova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Eduardo Menezes‐Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24èmes Journées de l’Ecole Doctorale SVSAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Clermont Auvergne, May 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The vascular connections in grafted plants under examination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Marín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Javier Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis G. Santesteban.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Terroir Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Adelaide, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kill it without fire: quantifying lethal drought stress for eastern redcedar, Juniperus virginiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.M. Hammond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A. Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.D. Adams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oklahama Natural Resource Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Fisheries Society (AFS). USA., Feb 2019, Oklahoma, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arbres comme fourrages alternatifs pour les ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Ngao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Wielemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cartailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Croisons les regards #4 - Journée d'échanges du RMT AgroForesterieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RMTs AgroforesterieS., Sep 2019, Paris, France. pp.A0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mind the cuticle conductance: When resistance to cavitation is not enough for evaluating resistance to drought.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise-Marie Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Sleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnane Hitmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Xylem International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XIM4., Sep 2019, Padoue, Italy. 85 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xylem embolism in leaves does not occur with open stomata: evidence from direct observations using the optical visualisation technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Creek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Parise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Xylem International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università di Padova. ITA., Sep 2019, Padoue, Italy. pp.84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factores bióticos y abióticos implicados en los procesos de decaimiento de bosques y matorrales mediterráneos secos y semiáridos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Morcillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Vilagrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc Muño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Gallego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Reunion del grupo de Ecologia, Ecofisiologia y Suelos forestales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Alcalá de Henares, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotic and abiotic stresses involved in dry and semiarid Mediterranean forest decay processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Vilagrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Morcillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc Muño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Gallego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Iberian Ecological Society Meeting, SIBECOL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant vulnerability to cavitation: recent advances and perspectives in one of the key mechanisms of vegetation shifts and forest decline.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biology Europe 2018 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FESBP and EPSO., Jun 2018, copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using x-ray microtomography to assess refilling after drought-induced embolism in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Tomography of Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICTMS., Jun 2017, Lund, Sweden. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using X-ray microtomography to assess the vulnerability to drought induced embolism in plants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Choat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Tomography of Materials and Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balancing the risk of hydraulic failure and carbon starvation: a twig scale analysis in declining Scots pine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Poyatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Martinez-Vilalta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xylem International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bordeaux, France. 86 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-invasive measurement of vulnerability to drought induced embolism by X-ray microtomography.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Choat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig R. Brodersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Mcelrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecological Society of America (ESA). USA., 2015, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plants, drought & air bubbles: Main concepts, advances and actual controversies in plant hydraulics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Interne Université de Tasmanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Tasmania (UTAS). AUS., 2015, Tasmanie, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in the water transport capacity of plants under water limited conditions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle of seminars 'Open DipSA'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università di Bologna [Bologna] (UNIBO). ITA., 2015, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xylem functioning and water relations of the elastic living tissue of the bark: new insights about their coordination.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Díaz-Espejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Nicolás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia M. Rodriguez-Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria V. Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop on Sap Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loss of hydraulic functioning at leaf, stem and root level and its role in the stomatal behavior during drought in olive trees.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Díaz-Espejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Perez-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Hernandez-Santana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop on Sap Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a process-based stomatal model in olive and its potential application to deficit irrigation studies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia M. Rodriguez-Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas N. Buckley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Enrique Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Cires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. E. Rubio-Casal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11 Simposio Hispano-Portugués de Relaciones Hídricas en las Plantas.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Consejo Superior de Investigaciones Científicas (Spain) (CSIC). ESP., 2012, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xylem hydraulic conductivity: Methods for improving it measurement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John S. Sperry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Enrique Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecophysiology Techniques Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steps toward an improvement in process-based models of water use by fruit trees: a case study in olive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Díaz-Espejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas N. Buckley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John S. Sperry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria V. Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A de Cires-Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Irrigation of Horticultural Crops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., 2012, Geisenheim, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of the ZIM probe to schedule irrigation in a high-density olive orchard.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Enrique Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia M. Rodriguez-Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Perez-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria V. Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference for Olive Tree and Olive Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OLIVEBIOTEQ., 2011, Chania - Crête, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecophysiology of the olive tree and its implications on irrigation management.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Enrique Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia M. Rodriguez-Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Perez-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria V. Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference for Olive Tree and Olive Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OLIVEBIOTEQ., 2011, Chania - Crête, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curvas de vulnerabilidad hidráulica en olivo: Comparación de métodos.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Díaz-Espejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Enrique Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John S. Sperry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I Coloquio de primavera sobre Ecofisiología Forestal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Alava, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water consumption in young and mature olive trees as affected by the irrigation system.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Martin-Palomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Muriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Díaz-Espejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Horticultual Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., 2010, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turgor pressure-related measurements with the LPCP probe An alternative to the use of the Scholander chamber?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Enrique Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rüger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia M. Rodriguez-Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Martin-Palomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Simposium hispano-portugués de relaciones hídricas en las plantas, herramientas para el uso eficiente del agua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Cartagene, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New evidences relating the seasonal evolution of maximum daily shrinkage with xylem vulnerability to embolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Díaz-Espejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Nicolás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia M. Rodriguez-Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Perez-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Enrique Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Simposium hispano-portugués de relaciones hídricas en las plantas, herramientas para el uso eficiente del agua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Cartagena, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of photosynthesis after re-watering in olive: Water relations, leaf gas exchange and genetic expression of aquaporins and carbonic anhydrase.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Díaz-Espejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Perez-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Enrique Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Flexas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Horticultual Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., 2010, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stomatal control and hydraulic conductance in olive trees under localized irrigation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Enrique Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Martin-Palomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Morales-Sillero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Olive Irrigation and Oil Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Nazareth, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the soil water content and distribution on both the hydraulic and transpiration performance of ‘Manzanilla’ olive trees.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Enrique Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Martin-Palomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Morales-Sillero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Muriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on Irrigation of Horticultural Crops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Vina del Mar, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal changes on hydraulic conductance of mature olive trees under different water regimes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Enrique Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Morales-Sillero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Martin-Palomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Muriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Workshop on Sap Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Sévilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A greater cavitation resistance, a greater cellular dehydration resistance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J. H. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylou Mantova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Hammond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perry Emily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiscale Plant Vascular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Portland (Maine), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05096560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic and photosynthesis responses to desiccation and recovery in the resurrection plant Barbacenia purpurea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Carriquí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José M Torres-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference on Multiscale Plant Vascular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Newry, Maine, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the path from xylem hydraulic failure to downstream cell death</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylou Mantova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiscale Plant Vascular Biology Gordon Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Newry, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple hydraulic traits plasticity to drought : influence on whole plant functioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Simioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ormeño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Xylem International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Würzburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity in leaf hydraulic traits and water relations in Mediterranean evergreen Quercus ilex subjected to long-term rainfall exclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin-StPaul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Rodríguez-Calcerrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Garcia de Jalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical Research Abstracts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 21, 2019, Géophysical Research Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant hydraulic: new insights brought by HRCT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin-StPaul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Choat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xylem International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRA - Université de Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 86 p., 2015, Xylem International Meeting</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are olive xylem anatomical traits affected by regulated deficit irrigation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Maria Padilla-Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Hernandez Santana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Enrique Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Symposium on Irrigation of Horticultural Crops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lleida, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do xylem anatomical traits change in response to irrigation management? A case study in olive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Maria Padilla-Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Hernandez-Santana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Enrique Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRACE 2015: Tree Rings in Archaeology, Climatology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Séville, Spain. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluación del estrés hídrico en una plantación de olivar en seto de alta densidad a partir de medidas de flujo de savia y diámetro del tronco.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria V. Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Martin-Palomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Díaz-Espejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia M. Rodriguez-Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11 Simposio Hispano-Portugués de Relaciones Hídricas en las Plantas.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Séville, España. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Respuesta al estrés hídrico del diámetro del tronco y del flujo de savia en un olivar en seto de alta densidad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia M. Rodriguez-Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Díaz-Espejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Martin-Palomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria V. Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Perez-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Simposium hispano-portugués de relaciones hídricas en las plantas, herramientas para el uso eficiente del agua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Cartagene, España. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the water treatment on the xylem anatomy and functionality of current-year shoots of olive trees.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Enrique Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Minnocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Díaz-Espejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Sebastiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Horticultual Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Lisbon, Portugal. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of irrigation scheduling on fruit set and fruit quality of young potted ‘Manzanilla de Sevilla’ olive trees.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Morales-Sillero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Enrique Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Olive Irrigation and Oil Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Nazareth, Israel. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining evapotranspiration in an olive orchard in southwest Spain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Palomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan F. Giron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Jimenez-Bocanegra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on Olive Growing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Evora, Portugal. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stomatal control by drying roots in olive trees under localized irrigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Enrique Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Morales-Sillero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Jimenez-Bocanegra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on Olive Growing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Evora, Portugal. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The olive tree under water stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Díaz-Espejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose E. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia M. Rodriguez-Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Perez-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water scarcity and sustainable agriculture in semiarid environment : Tools, strategies, and challenges for woody crops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, 560 p., 2018, 9780128131640. </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-813164-0.00018-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing the ascent of sap in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Choat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.46-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How much does VPD drive tree water stress and forest disturbances?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin-StPaul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joannes Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Barbero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of drought and frost in tree ecophysiology: rethinking the timing of risks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin-StPaul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Damesin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heikki Hänninen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475505v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;In situ&amp;lt;/em&amp;gt; estimation of genetic variation of functional and ecological traits in &amp;lt;em&amp;gt;Quercus petraea&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Q. robur&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Truffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Nepveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId514"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> José M. Torres Ruiz </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (81)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Live-Box, un nouveau dispositif pour la mesure des cinétiques de transpiration à l’échelle plante entière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cartailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05057164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xylem Pit Anatomy and Minimum Leaf Conductance Drive Drought Mortality in &amp;lt;i&amp;gt;Pinus pinaster&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Julio Camarero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Colangelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Valeriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gazol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ester González de Andrés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 49 (1), pp.279 - 294. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pce.70211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limited plastic responses in safety traits support greater hydraulic risk under drier conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ramírez-Valiente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Poyatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Blackman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Castells</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (10), pp.1825-1836. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-025-02830-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum leaf conductance during drought: unravelling its variability and impact on plant survival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Trueba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P. Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José M Torres-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 246 (3), pp.1001-1014. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.70052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the role of plant hydraulics in canopy fuel moisture content: insights from an experimental drought study on Pinus halepensis Mill. and Quercus ilex L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coffi Belmys Cakpo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 81 (1), pp.26. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13595-024-01244-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rates of starch depletion and hydraulic failure both play a role in drought-induced seedling mortality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Trueba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noelia González Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent J Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 81 (1), pp.27. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13595-024-01246-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluctuating selection and rapid evolution of oaks during recent climatic transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Caignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Truffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dencausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lecacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plants, People, Planet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6 (1), pp.221-237. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppp3.10422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic plasticity and water use regulation act to maintain the hydraulic safety margins of Mediterranean trees in rainfall exclusion experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐marc Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Simioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Rodríguez-Calcerrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 47 (12), pp.4741-4753. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pce.15066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant hydraulics at the heart of plant, crops and ecosystem functions in the face of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Torres-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 241 (3), pp.984-999. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.19463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree drought–mortality risk depends more on intrinsic species resistance than on stand species diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Decarsin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joannès Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerric Le Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haben Blondeel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (9), pp.e17503. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.17503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La technique optique pour suivre l'embolie estivale des arbres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cartailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylou Mantova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, régulier 02 NOV'AE, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/novae-2023-NO-art12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant hydraulic modelling of leaf and canopy fuel moisture content reveals increasing vulnerability of a Mediterranean forest to wildfires under extreme drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐marc Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐luc Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel de Càceres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 237 (4), pp.1256-1269. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.18614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photosynthesis, leaf hydraulic conductance and embolism dynamics in the resurrection plant Barbacenia purpurea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Carriquí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiologia Plantarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 175 (5), pp.e14035. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppl.14035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the path from xylem hydraulic failure to downstream cell death</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylou Mantova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 237 (3), pp.793-806. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.18578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaf water potential measurements using the pressure chamber: Synthetic testing of assumptions towards best practices for precision and accuracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Rodriguez‐dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Forner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastia Martorell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Choat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosana Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25 p. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pce.14330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of woody-plant mortality under rising drought, CO2 and vapour pressure deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nate Mcdowell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Sapes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandria Pivovaroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Reviews Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 p. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43017-022-00272-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connection matters: exploring the implications of scion–rootstock alignment in grafted grapevines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.G. Santesteban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Villa‐llop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.J. Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Grape and Wine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ajgw.12559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic failure and tree mortality: from correlation to causation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylou Mantova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (4), pp.335-345. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tplants.2021.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bitter future for coffee production? Physiological traits associated with yield reveal high vulnerability to hydraulic failure in Coffea canephora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Custódio Max</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Loram-Lourenço</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiano Guimarães Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luan Henrique Martiniano de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jairo Rafael Machado Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46 (3), pp.764-779. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pce.14514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High variation in hydraulic efficiency but not xylem safety between roots and branches in four temperate broad‐leaved tree species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torben Lübbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent J Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 p. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.13975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal and long-term consequences of esca grapevine disease on stem xylem integrity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Bortolami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Farolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 72 (10), pp.3914-3928. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erab117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acclimation of hydraulic and morphological traits to water deficit delays hydraulic failure during simulated drought in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Blackman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Eduardo Menezes-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41, pp.2008-2021. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpab086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03391089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of drought and frost in tree ecophysiology: rethinking the timing of risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin-StPaul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Damesin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heikki Hänninen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 78 (2), pp.40. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-021-01052-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where do leaf water leaks come from? Trade‐offs underlying the variability in minimum conductance across tropical savanna species with contrasting growth strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Loram‐lourenço</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Santos Farnese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rauander Douglas Ferreira Barros Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letícia Ferreira Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 229 (3), pp.1415-1430. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.16941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03048536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interplay of hydraulic failure and cell vitality explains tree capacity to recover from drought.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylou Mantova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Eduardo Menezes-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiologia Plantarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 172 (1), pp.247-257. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppl.13331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neither xylem collapse, cavitation, or changing leaf conductance drive stomatal closure in wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Corso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Online first, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pce.13722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution passée et contemporaine des chênes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Truffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 72 (4), pp.297-318. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/revforfr.2020.5331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does contemporary selection shape oak phenotypes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Truffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis A. Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eva.13082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lack of vulnerability segmentation in four angiosperm tree species: evidence from direct X-ray microtomography observation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ximeng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 77 (2), pp.37. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-020-00944-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRY plant trait database – enhanced coverage and open access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Kattge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Bonisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iain Colin Prentice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (1), pp.119-188. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.14904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of five methods to assess embolism resistance in trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Varela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.S. Barigah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 468, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2020.118175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary identification of trees that could serve as complementary forage for ruminant livestock under the climatic conditions predicted to occur in Auvergne in 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Wielemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Macheboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 242, pp.61-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The DroughtBox: A new tool for phenotyping residual branch conductance and its temperature dependence during drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Blackman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnane Hitmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 43 (6), pp.1584-1594. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pce.13750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of Physiological Traits Vulnerability in Determine Halophytes Tolerance to Salinity Excess: A Comparative Assessment in Atriplex halimus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Alberto Pérez-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Mateos-Naranjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier López-Jurado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Redondo-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020 (9), pp.690. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/plants9060690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drought-induced lacuna formation in the stem causes hydraulic conductance to decline before xylem embolism in Selaginella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda A Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Visel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cade N. Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Batz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Garcia Sànchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 227 (6), pp.1804-1817. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.16649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La DROUGHT-BOX, un nouvel outil pour mesurer les cinétiques de transpiration résiduelle des arbres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cartailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise-Marie Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 102, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03011739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xylem embolism in leaves does not occur with open stomata: evidence from direct observations using the optical visualization technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Creek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Parise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 71 (3), pp.1151-1159. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erz474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual issue on Plant hydraulics: update on the recent discoveries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiologia Plantarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 168 (4), pp.758-761. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppl.13081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Over-accumulation of abscisic acid in transgenic tomato plants increases the risk of hydraulic failure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent J. Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haley Toups</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Gravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Corso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 43 (3), pp.548-562. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pce.13703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ estimation of genetic variation of functional and ecological traits in Quercus petraea and Q. robur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Truffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis A. Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Nepveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (2), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-019-1407-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic differentiation in functional traits among European sessile oak populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Carins-Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. J. Brodribb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (10), pp.1736-1749. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpz090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embolism resistance in petioles and leaflets of palms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thaise Emilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 124 (7), pp.1173-1183. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcz104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the hydraulic failure hypothesis of esca leaf symptom formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Bortolami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory A. Gambetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent J. Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Pouzoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 181 (3), pp.1163-1174. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.19.00591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XIM4 meeting report, Sept. 25-27 2019, Padua (Italy) The hydraulic community has taken a step forward towards non-invasive measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giai Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Hydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/jph.2019.e002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing inter- and intraspecific variability of xylem vulnerability to embolism in oaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albin Lobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Parise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 424, pp.53-61. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2018.04.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of shading and water stress on light interception, physiology and yield of apple trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Manfrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pierpaoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 210, pp.140-148. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2018.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is xylem of angiosperm leaves less resistant to embolism than branches? Insights from microCT, hydraulics, and anatomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Klepsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. M. Kotowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent J. Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 69 (22), pp.5611-5623. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/ery321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the plant pneumatic method to estimate xylem embolism resistance in stems of temperate trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ya Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent J. Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Schuldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohreh Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 38 (7), pp.1016-1025. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpy015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerabilidad al embolismo: el reto de las plantas para transportar agua desde el suelo a las hojas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de la Sociedad Espanola de Fisologia Vegetal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 66, pp.4-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying in situ phenotypic variability in the hydraulic properties of four tree species across their distribution range in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noelia González-Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sterck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (5), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0196075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An inconvenient truth about xylem resistance to embolism in the model species for refilling Laurus nobilis L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent J. Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Corso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy J. Brodribb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 75 (3), pp.88. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-018-0768-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in xylem vulnerability to embolism in European beech from geographically marginal populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Stojnić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Suchocka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Benito Garzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38 (2), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpx128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in functional and xylem anatomical features allow Cistus species to co-occur and cope differently with drought in the Mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Gazarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37 (3), pp.755-766. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpx013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xylem resistance to embolism: presenting a simple diagnostic test for the open vessel artefact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Choat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Ana Lopez Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 215 (1), pp.489-499. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.14589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Let plant hydraulics catch the wave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Hydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, pp.e002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why do trees take more risks in the Amazon ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Delzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Hydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are needles of Pinus pinaster more vulnerable to xylem embolism than branches? New insights from X-ray computed tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline S. Bouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Choat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy J. Brodribb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39 (4), pp.860-870. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pce.12680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why do trees take more risks in the Amazon?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Delzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Hydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, pp.e005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for Hydraulic Vulnerability Segmentation and Lack of Xylem Refilling under Tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Torres-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Choat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 172 (3), pp.1657-1668. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.16.01079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04873315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A synthesis of radial growth patterns preceding tree mortality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Cailleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth M. R. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Desoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuomas Aakala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (4), 16 p. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.13535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time of irrigation affects vine water relations and the daily patterns of leaf gas exchanges and vascular flows to kiwifruit (Actinidia deliciosa Chev.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Demetrio Perulli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Manfrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Zibordi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Lopez Velasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 166, pp.101-110. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2015.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct observation and modelling of embolism spread between xylem conduits: a case study in Scots pine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Mencuccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39 (12), pp.2774-2785. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pce.12840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Let plant hydraulics catch the wave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Delzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Hydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balancing the risks of hydraulic failure and carbon starvation: a twig scale analysis in declining Scots pine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Poyatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Martinez Vilalta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 38 (12), pp.2575-2588. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pce.12572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct X-Ray Microtomography Observation Confirms the Induction of Embolism upon Xylem Cutting under Tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Choat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Mcelrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 167 (1), pp.40-43. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.114.249706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of hydraulic and chemical signals in leaves, stems and roots in the stomatal behaviour of olive trees under water stress and recovery conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Diaz-Espejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Perez-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Hernandez-Santana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (4), pp.415-424. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpu055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability to cavitation in Olea europaea current-year shoots: further evidence of an open-vessel artifact associated with centrifuge and air-injection techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Mayr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Beikircher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Diaz-Espejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiologia Plantarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 152 (3), pp.465-474. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppl.12185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of photosynthesis and stomatal and mesophyll conductance under water stress and recovery in olive trees: correlation with gene expression of carbonic anhydrase and aquaporins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Perez-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Michelazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Flexas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose E. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 65 (12), pp.3143-3156. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/eru160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the productive performance of olive trees under localized irrigation affected by leaving some roots in drying soil?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morales-Sillero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sanchez-Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 123, pp.79-92. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2013.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loss of hydraulic functioning at leaf, stem and root level and its role in the stomatal behaviour during drought in olive trees.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Díaz-Espejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Perez-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Hernandez-Santana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 991 (41), pp.333-339. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2013.991.41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing water stress in a hedgerow olive orchard from sap flow and trunk diameter measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. V. Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Martin-Palomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Diaz-Espejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. Rodriguez-Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Irrigation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 31 (4), pp.729-746. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00271-012-0357-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoot hydraulic characteristics, plant water status and stomatal response in olive trees under different soil water conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Díaz-Espejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morales-Sillero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Martin-Palomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Mayr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 373 (1-2), pp.77-87. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-013-1774-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A regulated deficit irrigation strategy for hedgerow olive orchards with high plant density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose E. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Perez-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria V. Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia M. Rodriguez-Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 372 (1-2), pp.279-295. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-013-1704-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steps toward an improvement in process-based models of water use by fruit trees: A case study in olive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Díaz-Espejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. N. Buckley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. S. Sperry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. V. Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Cires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 114, pp.37-49. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2012.06.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concomitant measurements of stem sap flow and leaf turgor pressure in olive trees using the leaf patch clamp pressure probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia M. Rodriguez-Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ehrenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rüger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sukhorukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 114, pp.50-58. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2012.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability curves by centrifugation: is there an open vessel artefact, and are 'r' shaped curves necessarily invalid?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John S. Sperry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mairgareth A. Christman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haruhiko Taneda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncan Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35 (3), pp.601-610. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3040.2011.02439.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving xylem hydraulic conductivity measurements by correcting the error caused by passive water uptake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John S. Sperry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose E. Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiologia Plantarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 146 (2), pp.129-135. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1399-3054.2012.01619.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online-monitoring of tree water stress in a hedgerow olive orchard using the leaf patch clamp pressure probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. Rodriguez-Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Perez-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rüger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 100 (1), pp.25-35. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2011.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining sap flow and trunk diameter measurements to assess water needs in mature olive orchards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Martin-Palomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. V. Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 72 (2), pp.330-338. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envexpbot.2011.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of maximum trunk diameter measurements to detect water stress in mature 'Arbequina' olive trees under deficit irrigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Diaz-Espejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. D. Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 98 (12), pp.1813-1821. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2011.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of trunk diameter variation derived indices as water stress indicators in mature olive trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. V. Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. D. Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cuerva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 97 (9), pp.1293-1302. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2010.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of drought speed and intensity on key physiological traits leading to leaf cell death</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J. H. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cartailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Blavignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Herbette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth Xylem International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Sevilla (Spain), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05096720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological mechanisms of drought-induced leaf cell death: the role of stress speed and intensity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J. H. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cartailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Blavignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques de l'École Doctorale SVSAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Clermont Auvergne, May 2025, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05096782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spreading of air embolism in tree leaves: High speed imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Thiévenaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Jami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Gauci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du GDR PhyP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR PhyP, Mar 2024, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air invasion in a biomimetic leaf-on-chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Gauci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Jami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Keiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Noblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR PhyP – Biophysique et biomécanique des plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04882858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embolism spreading in real &amp; synthetic leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Jami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Gauci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Thiévenaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Keiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluids and Elasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loss of transmittance in leaves: a new way to approach cell death dynamic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J. H. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylou Mantova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Blavignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Michele Holbrook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiscale Plant Vascular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gordon Research Seminar, Jun 2024, Portland (Maine), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05096658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negative pressure &amp; fast embolism in biomimetic leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Jami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Thiévenaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Gauci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop du GDR PhyP «Biophysique et biomécanique des plantes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR PhyP, Mar 2024, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European forest vulnerability to hydraulic failure: an ecohydrological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsene Druel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin-StPaul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel Decaceres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-17068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La technique optique pour suivre la cavitation des arbres.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cartailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylou Mantova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Torres-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17 èmes journées de la mesure et de la métrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE - Centre Occitanie-Montpellier, Oct 2023, Sète, France. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the path from xylem hydraulic failure to leaf cell death</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylou Mantova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Michele Holbrook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiscale Plant Vascular Biology Gordon Research Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Newry, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling canopy fuel moisture content (CFMC) with the plant-hydraulic model SurEau-Ecos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel de Cáceres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Xylem International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Würzburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05108386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of graft quality on growth and grapevine-water relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Marín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazareth Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvina Dayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Villa-Llop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Javier Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TerClim2022-14. International Terroir Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediterranean trees vulnerability to climate change will not be minimized through hydraulic safety traits adjustments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Simioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Rodriguez-Calcerrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-3850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dying of thirst: when hydraulic failure leads to cell death</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylou Mantova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Szczepaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Xylem International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Würzburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Before and After Hydraulic Failure: Key Traits for Assessing Drought Mortality Risk.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference: Multiscale Plant Vascular Biology.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Newry, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interplay of hydraulic failure and cell vitality explains tree capacity to recover from drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylou Mantova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Eduardo Menezes‐Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st event of the Connecting Plants &amp; People Webinar Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Physiologia plantarum &amp; SPPS, May 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking the main physiological processes driving drought-induced tree mortality: a focus on leaves cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylou Mantova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Eduardo Menezes‐Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24èmes Journées de l’Ecole Doctorale SVSAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Clermont Auvergne, May 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The vascular connections in grafted plants under examination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Marín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Javier Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis G. Santesteban.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Terroir Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Adelaide, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arbres comme fourrages alternatifs pour les ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Ngao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Wielemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cartailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Croisons les regards #4 - Journée d'échanges du RMT AgroForesterieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RMTs AgroforesterieS., Sep 2019, Paris, France. pp.A0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mind the cuticle conductance: When resistance to cavitation is not enough for evaluating resistance to drought.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise-Marie Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Sleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnane Hitmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Xylem International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XIM4., Sep 2019, Padoue, Italy. 85 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kill it without fire: quantifying lethal drought stress for eastern redcedar, Juniperus virginiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.M. Hammond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A. Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.D. Adams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oklahama Natural Resource Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Fisheries Society (AFS). USA., Feb 2019, Oklahoma, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xylem embolism in leaves does not occur with open stomata: evidence from direct observations using the optical visualisation technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Creek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Parise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Xylem International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università di Padova. ITA., Sep 2019, Padoue, Italy. pp.84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factores bióticos y abióticos implicados en los procesos de decaimiento de bosques y matorrales mediterráneos secos y semiáridos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Morcillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Vilagrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc Muño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Gallego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Reunion del grupo de Ecologia, Ecofisiologia y Suelos forestales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Alcalá de Henares, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotic and abiotic stresses involved in dry and semiarid Mediterranean forest decay processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Vilagrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Morcillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc Muño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Gallego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Iberian Ecological Society Meeting, SIBECOL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant vulnerability to cavitation: recent advances and perspectives in one of the key mechanisms of vegetation shifts and forest decline.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biology Europe 2018 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FESBP and EPSO., Jun 2018, copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using x-ray microtomography to assess refilling after drought-induced embolism in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Tomography of Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICTMS., Jun 2017, Lund, Sweden. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using X-ray microtomography to assess the vulnerability to drought induced embolism in plants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Choat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Tomography of Materials and Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balancing the risk of hydraulic failure and carbon starvation: a twig scale analysis in declining Scots pine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Poyatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Martinez-Vilalta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xylem International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bordeaux, France. 86 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-invasive measurement of vulnerability to drought induced embolism by X-ray microtomography.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Choat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig R. Brodersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Mcelrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecological Society of America (ESA). USA., 2015, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plants, drought & air bubbles: Main concepts, advances and actual controversies in plant hydraulics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Interne Université de Tasmanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Tasmania (UTAS). AUS., 2015, Tasmanie, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in the water transport capacity of plants under water limited conditions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle of seminars 'Open DipSA'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università di Bologna [Bologna] (UNIBO). ITA., 2015, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xylem functioning and water relations of the elastic living tissue of the bark: new insights about their coordination.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Díaz-Espejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Nicolás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia M. Rodriguez-Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria V. Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop on Sap Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loss of hydraulic functioning at leaf, stem and root level and its role in the stomatal behavior during drought in olive trees.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Díaz-Espejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Perez-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Hernandez-Santana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop on Sap Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xylem hydraulic conductivity: Methods for improving it measurement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John S. Sperry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Enrique Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecophysiology Techniques Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steps toward an improvement in process-based models of water use by fruit trees: a case study in olive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Díaz-Espejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas N. Buckley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John S. Sperry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria V. Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A de Cires-Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Irrigation of Horticultural Crops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., 2012, Geisenheim, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a process-based stomatal model in olive and its potential application to deficit irrigation studies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia M. Rodriguez-Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas N. Buckley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Enrique Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Cires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. E. Rubio-Casal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11 Simposio Hispano-Portugués de Relaciones Hídricas en las Plantas.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Consejo Superior de Investigaciones Científicas (Spain) (CSIC). ESP., 2012, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of the ZIM probe to schedule irrigation in a high-density olive orchard.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Enrique Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia M. Rodriguez-Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Perez-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria V. Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference for Olive Tree and Olive Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OLIVEBIOTEQ., 2011, Chania - Crête, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curvas de vulnerabilidad hidráulica en olivo: Comparación de métodos.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Díaz-Espejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Enrique Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John S. Sperry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I Coloquio de primavera sobre Ecofisiología Forestal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Alava, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecophysiology of the olive tree and its implications on irrigation management.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Enrique Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia M. Rodriguez-Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Perez-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria V. Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference for Olive Tree and Olive Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OLIVEBIOTEQ., 2011, Chania - Crête, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turgor pressure-related measurements with the LPCP probe An alternative to the use of the Scholander chamber?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Enrique Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rüger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia M. Rodriguez-Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Martin-Palomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Simposium hispano-portugués de relaciones hídricas en las plantas, herramientas para el uso eficiente del agua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Cartagene, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water consumption in young and mature olive trees as affected by the irrigation system.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Martin-Palomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Muriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Díaz-Espejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Horticultual Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., 2010, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of photosynthesis after re-watering in olive: Water relations, leaf gas exchange and genetic expression of aquaporins and carbonic anhydrase.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Díaz-Espejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Perez-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Enrique Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Flexas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Horticultual Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., 2010, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New evidences relating the seasonal evolution of maximum daily shrinkage with xylem vulnerability to embolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Díaz-Espejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Nicolás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia M. Rodriguez-Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Perez-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Enrique Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Simposium hispano-portugués de relaciones hídricas en las plantas, herramientas para el uso eficiente del agua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Cartagena, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the soil water content and distribution on both the hydraulic and transpiration performance of ‘Manzanilla’ olive trees.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Enrique Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Martin-Palomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Morales-Sillero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Muriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on Irrigation of Horticultural Crops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Vina del Mar, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stomatal control and hydraulic conductance in olive trees under localized irrigation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Enrique Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Martin-Palomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Morales-Sillero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Olive Irrigation and Oil Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Nazareth, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal changes on hydraulic conductance of mature olive trees under different water regimes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Enrique Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Morales-Sillero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Martin-Palomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Muriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Workshop on Sap Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Sévilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A greater cavitation resistance, a greater cellular dehydration resistance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J. H. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylou Mantova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Hammond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perry Emily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiscale Plant Vascular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Portland (Maine), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05096560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the path from xylem hydraulic failure to downstream cell death</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylou Mantova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiscale Plant Vascular Biology Gordon Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Newry, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic and photosynthesis responses to desiccation and recovery in the resurrection plant Barbacenia purpurea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Carriquí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José M Torres-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference on Multiscale Plant Vascular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Newry, Maine, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple hydraulic traits plasticity to drought : influence on whole plant functioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Simioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ormeño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Xylem International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Würzburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity in leaf hydraulic traits and water relations in Mediterranean evergreen Quercus ilex subjected to long-term rainfall exclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin-StPaul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Rodríguez-Calcerrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Garcia de Jalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical Research Abstracts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 21, 2019, Géophysical Research Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant hydraulic: new insights brought by HRCT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin-StPaul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Choat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xylem International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRA - Université de Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 86 p., 2015, Xylem International Meeting</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are olive xylem anatomical traits affected by regulated deficit irrigation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Maria Padilla-Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Hernandez Santana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Enrique Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Symposium on Irrigation of Horticultural Crops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lleida, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do xylem anatomical traits change in response to irrigation management? A case study in olive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Maria Padilla-Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Hernandez-Santana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Enrique Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRACE 2015: Tree Rings in Archaeology, Climatology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Séville, Spain. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluación del estrés hídrico en una plantación de olivar en seto de alta densidad a partir de medidas de flujo de savia y diámetro del tronco.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria V. Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Martin-Palomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Díaz-Espejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia M. Rodriguez-Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11 Simposio Hispano-Portugués de Relaciones Hídricas en las Plantas.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Séville, España. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Respuesta al estrés hídrico del diámetro del tronco y del flujo de savia en un olivar en seto de alta densidad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia M. Rodriguez-Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Díaz-Espejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Martin-Palomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria V. Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Perez-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Simposium hispano-portugués de relaciones hídricas en las plantas, herramientas para el uso eficiente del agua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Cartagene, España. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the water treatment on the xylem anatomy and functionality of current-year shoots of olive trees.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Enrique Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Minnocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Díaz-Espejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Sebastiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Horticultual Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Lisbon, Portugal. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of irrigation scheduling on fruit set and fruit quality of young potted ‘Manzanilla de Sevilla’ olive trees.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Morales-Sillero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Enrique Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Olive Irrigation and Oil Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Nazareth, Israel. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining evapotranspiration in an olive orchard in southwest Spain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Palomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan F. Giron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Jimenez-Bocanegra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on Olive Growing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Evora, Portugal. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stomatal control by drying roots in olive trees under localized irrigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Enrique Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Morales-Sillero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Jimenez-Bocanegra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on Olive Growing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Evora, Portugal. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The olive tree under water stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Díaz-Espejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose E. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia M. Rodriguez-Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Perez-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water scarcity and sustainable agriculture in semiarid environment : Tools, strategies, and challenges for woody crops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, 560 p., 2018, 9780128131640. </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-813164-0.00018-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing the ascent of sap in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Choat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.46-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How much does VPD drive tree water stress and forest disturbances?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin-StPaul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joannes Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Barbero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of drought and frost in tree ecophysiology: rethinking the timing of risks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin-StPaul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Damesin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heikki Hänninen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475505v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;In situ&amp;lt;/em&amp;gt; estimation of genetic variation of functional and ecological traits in &amp;lt;em&amp;gt;Quercus petraea&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Q. robur&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Truffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Nepveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId514"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057164v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cartailler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Torres Ruiz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05508576v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Julio Camarero" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Colangelo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Valeriano" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gazol" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Gonz&#225;lez de Andr&#233;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.70211" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05234058v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ram&#237;rez-Valiente" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Poyatos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Blackman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cabon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Castells" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-025-02830-4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04986793v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Burlett" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Trueba" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier P. Bouteiller" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Forget" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Torres-Ruiz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70052" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681185v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Moreno" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Limousin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Simioni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Rodr&#237;guez-Calcerrada" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.15066" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213282v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Caignard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Truffaut" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dencausse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lecacheux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp3.10422" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667578v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Gonz&#225;lez Mu&#241;oz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J Lamarque" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gibon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01246-7" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665786v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi Belmys Cakpo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruffault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupuy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pimont" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01244-9" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601370v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Torres-Ruiz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Burlett" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19463" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04729697v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Decarsin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann&#232;s Guillemot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerric Le Maire" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haben Blondeel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17503" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04403751v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Mantova" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2023-NO-art12" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047940v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Dupuy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel de C&#224;ceres" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18614" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04533836v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Nadal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Carriqu&#237;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.14035" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163312v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18578" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03637531v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nate Mcdowell" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Sapes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandria Pivovaroff" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Adams" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Allen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43017-022-00272-1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03672599v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Rodriguez&#8208;dominguez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Forner" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastia Martorell" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Choat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana Lopez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14330" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544196v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Herbette" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2021.10.003" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03677961v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mar&#237;n" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.G. Santesteban" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dayer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Villa&#8208;llop" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Abad" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajgw.12559" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321083v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Cust&#243;dio Max" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Loram-Louren&#231;o" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiano Guimar&#227;es Silva" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luan Henrique Martiniano de Souza" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Rafael Machado Dias" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14514" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276371v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Bortolami" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Farolfi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Cochard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab117" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03515312v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben L&#252;bbe" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13975" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391089v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lemaire" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Eduardo Menezes-Silva" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpab086" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03109304v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13331" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03226439v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charrier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Damesin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpierre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki H&#228;nninen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-021-01052-5" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03048536v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Machado" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Loram&#8208;louren&#231;o" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Santos Farnese" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rauander Douglas Ferreira Barros Alves" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Let&#237;cia Ferreira Sousa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16941" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928464v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Alberto P&#233;rez-Romero" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Mateos-Naranjo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier L&#243;pez-Jurado" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Redondo-G&#243;mez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9060690" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927433v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda A Cardoso" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Visel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cade N. Kane" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Batz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Garcia S&#224;nchez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16649" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011739v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Billon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623136v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Corso" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lamarque" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13722" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02548945v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximeng Li" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Delzon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-020-00944-2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927318v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Alexandre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Klein" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Ducousso" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13082" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03206333v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2020.5331" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02434220v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kattge" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Bonisch" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#237;az" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Colin Prentice" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14904" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960192v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wielemans" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bernard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Macheboeuf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gaillard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Serre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769656v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Sergent" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Varela" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Barigah" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.118175" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625372v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Billon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Hitmi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13750" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798724v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13081" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625168v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Creek" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Parise" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz474" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620981v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J. Lamarque" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haley Toups" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isabelle Gravel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13703" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03040730v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Louvet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Nepveu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-019-1407-9" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626083v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Carins-Murphy" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J. Brodribb" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpz090" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306103v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaise Emilio" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcz104" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473675v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory A. Gambetta" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Pouzoulet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.19.00591" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317492v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giai Petit" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/jph.2019.e002" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621556v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L&#243;pez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boini" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Manfrini" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pierpaoli" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2018.08.015" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850888v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Lobo" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2018.04.031" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538236v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya Zhang" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Schuldt" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohreh Karimi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpy015" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536993v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Klepsch" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Kotowska" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nolf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery321" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874035v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621167v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Gonz&#225;lez-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sterck" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Petit" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cochard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0196075" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288736v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Brodribb" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0768-9" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606013v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fonseca" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Gazarini" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpx013" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663295v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stojni&#263;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Suchocka" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Benito Garzon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpx128" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518575v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Jansen" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Ana Lopez Rodriguez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14589" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290728v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Delzon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506661v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cailleret" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth M. R. Robert" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Desoto" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuomas Aakala" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13535" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873315v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.01079" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261244v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632183v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634983v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline S. Bouche" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12680" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512094v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Mencuccini" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12840" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854600v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Demetrio Perulli" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Manfrini" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Zibordi" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Lopez Velasco" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2015.12.012" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629526v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635661v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Salmon" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Martinez Vilalta" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meir" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12572" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638705v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Mcelrone" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.249706" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854613v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Diaz-Espejo" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Perez-Martin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Hernandez-Santana" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpu055" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123401v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Mayr" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Beikircher" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12185" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632656v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Michelazzo" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Flexas" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose E. Fernandez" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru160" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650975v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morales-Sillero" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Garcia" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sanchez-Ortiz" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Fernandez" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2013.03.008" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K8SVRM93-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642915v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio D&#237;az-Espejo" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2013.991.41" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649906v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. V. Cuevas" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Martin-Palomo" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diaz-Espejo" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Rodriguez-Dominguez" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00271-012-0357-x" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/783288FB9B1990BC8A4B40BA17CDCD3840D8FF89/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649220v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-013-1774-1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/107675778BACDBE19D020D06E65B8D80C8B7240F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652643v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria V. Cuevas" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia M. Rodriguez-Dominguez" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-013-1704-2" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646398v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. N. Buckley" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Sperry" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Cires" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2012.06.027" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646251v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John S. Sperry" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mairgareth A. Christman" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruhiko Taneda" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Smith" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2011.02439.x" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642680v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ehrenberger" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sann" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R&#252;ger" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sukhorukov" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2012.07.007" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SGJR4GQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645704v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2012.01619.x" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649928v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Perez-Martin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Zimmermann" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2011.08.015" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642693v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moreno" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2011.04.004" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648296v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alvarez" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Jimenez" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2011.06.011" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLSZN72X-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668105v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cuerva" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2010.03.011" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096720v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre J. H. Gonzalez" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Blavignac" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096782v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04867291v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jami" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Gauci" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Thi&#233;venaz" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Keiser" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Cohen" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04879606v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882858v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Noblin" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096658v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Michele Holbrook" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884752v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05110326v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsene Druel" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Decaceres" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-17068" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04260020v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773144v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05108386v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Limousin" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel de C&#225;ceres" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772105v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Rodriguez-Calcerrada" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-3850" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773147v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Szczepaniak" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772104v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Mar&#237;n" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazareth Torres" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina Dayer" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Villa-Llop" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Abad" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772109v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03637549v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Eduardo Menezes&#8208;Silva" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261103v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772106v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis G. Santesteban." TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501452v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.M. Hammond" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Wilson" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.D. Adams" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308945v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ngao" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Gaillard" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307755v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Sleiman" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307760v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772107v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Morcillo" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vilagrosa" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Mu&#241;o" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gallego" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772108v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787492v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603309v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lenoir" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796012v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lenoir" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742313v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Martinez-Vilalta" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796041v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig R. Brodersen" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Jensen" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792516v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796065v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807339v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Nicol&#225;s" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nortes" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806539v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807338v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas N. Buckley" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Enrique Fernandez" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Rubio-Casal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806591v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806594v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Cires-Segura" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806593v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806528v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806592v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818858v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Romero" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Muriel" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818797v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon R&#252;ger" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819777v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819778v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818795v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Morales-Sillero" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818794v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818820v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096560v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hammond" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perry Emily" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240582v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773148v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772075v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Orme&#241;o" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283464v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Roussel" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Rodr&#237;guez-Calcerrada" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Garcia de Jalon" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.egu2019.eu/" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742453v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Choat" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bordeaux-aquitaine.inra.fr/en/Events/Xylem-International-Meeting" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796011v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Maria Padilla-D&#237;az" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Hernandez Santana" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796010v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807340v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818791v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818937v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Minnocci" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Sebastiani" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818798v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818780v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Palomo" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan F. Giron" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Jimenez-Bocanegra" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818778v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana de La Torre" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786999v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-813164-0.00018-1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852563v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144911v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joannes Guillemot" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Barbero" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475505v4" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Delpierre" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786764v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ducousso" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057164v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cartailler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Torres Ruiz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05508576v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Julio Camarero" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Colangelo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Valeriano" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gazol" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Gonz&#225;lez de Andr&#233;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.70211" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05234058v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ram&#237;rez-Valiente" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Poyatos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Blackman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cabon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Castells" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-025-02830-4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04986793v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Burlett" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Trueba" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier P. Bouteiller" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Forget" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Torres-Ruiz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70052" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665786v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi Belmys Cakpo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruffault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupuy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pimont" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01244-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667578v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Gonz&#225;lez Mu&#241;oz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J Lamarque" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gibon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01246-7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213282v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Caignard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Truffaut" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dencausse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lecacheux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp3.10422" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681185v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Moreno" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Limousin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Simioni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Rodr&#237;guez-Calcerrada" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.15066" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601370v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Torres-Ruiz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Burlett" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19463" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04729697v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Decarsin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann&#232;s Guillemot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerric Le Maire" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haben Blondeel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17503" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04403751v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Mantova" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2023-NO-art12" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047940v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Dupuy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel de C&#224;ceres" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18614" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04533836v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Nadal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Carriqu&#237;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.14035" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163312v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18578" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03672599v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Rodriguez&#8208;dominguez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Forner" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastia Martorell" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Choat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana Lopez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14330" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03637531v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nate Mcdowell" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Sapes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandria Pivovaroff" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Adams" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Allen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43017-022-00272-1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03677961v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mar&#237;n" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.G. Santesteban" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dayer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Villa&#8208;llop" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Abad" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajgw.12559" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544196v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Herbette" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2021.10.003" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321083v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Cust&#243;dio Max" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Loram-Louren&#231;o" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiano Guimar&#227;es Silva" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luan Henrique Martiniano de Souza" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Rafael Machado Dias" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14514" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03515312v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben L&#252;bbe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13975" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276371v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Bortolami" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Farolfi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Cochard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab117" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391089v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lemaire" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Eduardo Menezes-Silva" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpab086" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03226439v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charrier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Damesin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpierre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki H&#228;nninen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-021-01052-5" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03048536v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Machado" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Loram&#8208;louren&#231;o" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Santos Farnese" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rauander Douglas Ferreira Barros Alves" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Let&#237;cia Ferreira Sousa" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16941" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03109304v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13331" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623136v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Corso" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lamarque" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13722" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03206333v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Alexandre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2020.5331" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927318v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Klein" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Ducousso" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13082" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02548945v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximeng Li" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Delzon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-020-00944-2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02434220v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kattge" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Bonisch" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#237;az" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Colin Prentice" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14904" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769656v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Sergent" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Varela" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Barigah" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.118175" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960192v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wielemans" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bernard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Macheboeuf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gaillard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Serre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625372v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Billon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Hitmi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13750" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928464v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Alberto P&#233;rez-Romero" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Mateos-Naranjo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier L&#243;pez-Jurado" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Redondo-G&#243;mez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9060690" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927433v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda A Cardoso" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Visel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cade N. Kane" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Batz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Garcia S&#224;nchez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16649" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011739v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Billon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625168v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Creek" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Parise" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz474" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798724v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13081" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620981v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J. Lamarque" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haley Toups" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isabelle Gravel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13703" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03040730v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Louvet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Nepveu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-019-1407-9" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626083v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Carins-Murphy" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J. Brodribb" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpz090" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306103v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaise Emilio" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcz104" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473675v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory A. Gambetta" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Pouzoulet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.19.00591" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317492v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giai Petit" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/jph.2019.e002" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850888v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Lobo" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2018.04.031" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621556v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L&#243;pez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boini" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Manfrini" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pierpaoli" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2018.08.015" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536993v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Klepsch" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Kotowska" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nolf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery321" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538236v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya Zhang" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Schuldt" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohreh Karimi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpy015" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874035v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621167v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Gonz&#225;lez-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sterck" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Petit" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cochard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0196075" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288736v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Brodribb" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0768-9" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663295v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stojni&#263;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Suchocka" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Benito Garzon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpx128" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606013v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fonseca" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Gazarini" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpx013" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518575v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Jansen" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Ana Lopez Rodriguez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14589" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261244v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632183v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634983v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline S. Bouche" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12680" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290728v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Delzon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873315v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.01079" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506661v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cailleret" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth M. R. Robert" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Desoto" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuomas Aakala" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13535" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854600v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Demetrio Perulli" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Manfrini" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Zibordi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Lopez Velasco" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2015.12.012" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512094v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Mencuccini" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12840" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629526v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635661v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Salmon" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Martinez Vilalta" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meir" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12572" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638705v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Mcelrone" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.249706" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854613v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Diaz-Espejo" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Perez-Martin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Hernandez-Santana" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpu055" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123401v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Mayr" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Beikircher" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12185" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632656v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Michelazzo" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Flexas" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose E. Fernandez" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru160" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650975v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morales-Sillero" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Garcia" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sanchez-Ortiz" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Fernandez" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2013.03.008" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K8SVRM93-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642915v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio D&#237;az-Espejo" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2013.991.41" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649906v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. V. Cuevas" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Martin-Palomo" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diaz-Espejo" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Rodriguez-Dominguez" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00271-012-0357-x" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/783288FB9B1990BC8A4B40BA17CDCD3840D8FF89/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649220v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-013-1774-1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/107675778BACDBE19D020D06E65B8D80C8B7240F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652643v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria V. Cuevas" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia M. Rodriguez-Dominguez" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-013-1704-2" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646398v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. N. Buckley" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Sperry" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Cires" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2012.06.027" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642680v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ehrenberger" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sann" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R&#252;ger" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sukhorukov" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2012.07.007" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SGJR4GQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646251v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John S. Sperry" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mairgareth A. Christman" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruhiko Taneda" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Smith" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2011.02439.x" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645704v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2012.01619.x" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649928v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Perez-Martin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Zimmermann" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2011.08.015" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642693v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moreno" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2011.04.004" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648296v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alvarez" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Jimenez" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2011.06.011" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLSZN72X-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668105v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cuerva" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2010.03.011" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096720v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre J. H. Gonzalez" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Blavignac" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096782v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04879606v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Thi&#233;venaz" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jami" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Gauci" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882858v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Cohen" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Keiser" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Noblin" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04867291v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096658v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Michele Holbrook" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884752v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05110326v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsene Druel" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Decaceres" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-17068" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04260020v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773144v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05108386v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Limousin" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel de C&#225;ceres" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772104v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Mar&#237;n" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazareth Torres" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina Dayer" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Villa-Llop" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Abad" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772105v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Rodriguez-Calcerrada" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-3850" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773147v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Szczepaniak" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772109v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03637549v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Eduardo Menezes&#8208;Silva" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261103v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772106v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis G. Santesteban." TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308945v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ngao" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Gaillard" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307755v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Sleiman" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501452v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.M. Hammond" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Wilson" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.D. Adams" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307760v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772107v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Morcillo" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vilagrosa" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Mu&#241;o" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gallego" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772108v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787492v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603309v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lenoir" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796012v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lenoir" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742313v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Martinez-Vilalta" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796041v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig R. Brodersen" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Jensen" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792516v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796065v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807339v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Nicol&#225;s" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nortes" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806539v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806591v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Enrique Fernandez" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806594v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas N. Buckley" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Cires-Segura" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807338v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Rubio-Casal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806593v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806592v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806528v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818797v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon R&#252;ger" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818858v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Romero" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Muriel" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819778v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819777v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818794v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Morales-Sillero" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818795v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818820v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096560v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hammond" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perry Emily" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773148v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240582v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772075v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Orme&#241;o" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283464v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Roussel" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Rodr&#237;guez-Calcerrada" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Garcia de Jalon" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.egu2019.eu/" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742453v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Choat" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bordeaux-aquitaine.inra.fr/en/Events/Xylem-International-Meeting" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796011v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Maria Padilla-D&#237;az" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Hernandez Santana" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796010v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807340v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818791v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818937v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Minnocci" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Sebastiani" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818798v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818780v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Palomo" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan F. Giron" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Jimenez-Bocanegra" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818778v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana de La Torre" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786999v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-813164-0.00018-1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852563v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144911v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joannes Guillemot" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Barbero" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475505v4" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Delpierre" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786764v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ducousso" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>