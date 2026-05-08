--- v0 (2026-03-17)
+++ v1 (2026-05-08)
@@ -987,352 +987,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05499542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Europe transculturelle dans le monde global</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Escritoras portuguesas no tempo da Ditadura Militar e do Estado Novo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Manuel da Costa Esteves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Contarini</w:t>
+                <w:t xml:space="preserve">Isabel Henriques de Jesus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benucci Alessandro</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Teresa Sousa de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang Verlag, 2023, Coleção Mundos de Lingua Portuguesa, Graça Dos Santos, 978-2-87574-478-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cordeiro Gonçalo</w:t>
-[...34 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.3726/b20557⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04224192v1</w:t>
+                <w:t xml:space="preserve">hal-04305965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Europe transculturelle dans le monde global.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jose Manuel da Costa Esteves</w:t>
+                <w:t xml:space="preserve">L'Europe transculturelle dans le monde global</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Contarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Silvia Contarini</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benucci Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Graça dos Santos</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cordeiro Gonçalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gonçalo Cordeiro</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santos Graça Dos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires de Paris Nanterre, 2023, 978-2-84016-517-0</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteves José Manuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires Paris Nanterre, 2023, ‎ 978-2840165170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04301340v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Escritoras portuguesas no tempo da Ditadura Militar e do Estado Novo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José Manuel da Costa Esteves</w:t>
+                <w:t xml:space="preserve">L'Europe transculturelle dans le monde global.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Manuel da Costa Esteves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabel Henriques de Jesus</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Contarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graça dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonçalo Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benucci Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Paris Nanterre, 2023, 978-2-84016-517-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teresa Sousa de Almeida</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-04305965v1</w:t>
+                <w:t xml:space="preserve">hal-04301340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voir/Revoir. Revenir sur les traces, définir le présent. La péninsule Ibérique après les dictatures</w:t>
               </w:r>
@@ -1357,51 +1357,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Manuel da Costa Esteves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonçalo Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires Paris Nanterre. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1934,423 +1934,423 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anuncio de casamento e outras novelas de Patricia Joyce: o anuncio de uma obra</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">José Manuel da Costa Esteves, Isabel Henriques de Jesus, Teresa Sousa de Almeida. </w:t>
+                <w:t xml:space="preserve">Texto de acolhimento da Casa de Portugal Maison André de Gouveia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Manuel da Costa Esteves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Paixao</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">José Quaresma. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Escritoras portuguesas no tempo da Ditadura Militar e do Estado Novo</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Entre o Chiado, o Carmo e Paris. Artes na esfera publica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faculdade de Belas-Artes Universidade de Lisboa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.14-17, 2023, 978-989-8944-34-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04306451v1</w:t>
+                <w:t xml:space="preserve">hal-04319497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Textos institucionais de Chiado, Carmo, Paris. Os &amp;quot;lugares&amp;quot; de Dordio Gomes e as bifurcações da pintura.</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">José Quaresma. </w:t>
+                <w:t xml:space="preserve">Anuncio de casamento e outras novelas de Patricia Joyce: o anuncio de uma obra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Manuel da Costa Esteves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">José Manuel da Costa Esteves, Isabel Henriques de Jesus, Teresa Sousa de Almeida. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chiado, Carmo, Paris. Os "lugares" de Dordio Gomes e as bifurcações da pintura. Artes na esfera publica.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Escritoras portuguesas no tempo da Ditadura Militar e do Estado Novo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang Verlag, pp.155-167, 2023, Coleção Mundos de Lingua Portuguesa, 978-2-87574-478-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/b20557⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04319509v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04306451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Texto de acolhimento da Casa de Portugal -Maison André de Gouveia</w:t>
+                <w:t xml:space="preserve">Textos institucionais de Chiado, Carmo, Paris. Os &amp;quot;lugares&amp;quot; de Dordio Gomes e as bifurcações da pintura.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Manuel da Costa Esteves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ana Paixão</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Paixao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">José Quaresma. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">O Chiado, o Carmo e O Coração das trevas. Artes na esfera publica.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.23-25, 2023, 978-972-9451-76-8</w:t>
+              <w:t xml:space="preserve">Chiado, Carmo, Paris. Os "lugares" de Dordio Gomes e as bifurcações da pintura. Artes na esfera publica.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculdade de Belas-Artes Universidade de Lisboa, pp.12-13, 2023, 978-989-8944-85-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04319491v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04319509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Texto de acolhimento da Casa de Portugal Maison André de Gouveia</w:t>
+                <w:t xml:space="preserve">Texto de acolhimento da Casa de Portugal -Maison André de Gouveia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Manuel da Costa Esteves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ana Paixao</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Paixão</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">José Quaresma. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entre o Chiado, o Carmo e Paris. Artes na esfera publica</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.14-17, 2023, 978-989-8944-34-4</w:t>
+              <w:t xml:space="preserve">O Chiado, o Carmo e O Coração das trevas. Artes na esfera publica.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.23-25, 2023, 978-972-9451-76-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04319497v1</w:t>
+                <w:t xml:space="preserve">hal-04319491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Textos Institucionais de Chiado, Carmo, Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Manuel da Costa Esteves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Paixao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">José Quaresma. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chiado, Carmo, Paris. Soirée chez lui. Desassossego e apropriação</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculdade de Belas-Artes Universidade de Lisboa, pp.16-17, 2022, 978-989-8944-56-6</w:t>
@@ -2904,51 +2904,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Texto de acolhimento da Casa de Portugal-Maison André de Gouveia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Manuel da Costa Esteves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Paixao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carmo, Chiado e a Respublica Litteraria. Artes na Esfera Pública</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Associação dos Arqueólogos Portugueses pp.19-20, 2017, 978-972-9451-67-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3201,51 +3201,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notas sobre o acolhimento do projecto em Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Manuel da Costa Esteves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Paixao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">O Chiado e o Cinema. Do Cinematógrafo ao Videomapping. Artes na Esfera Pública</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Associação dos Arqueólogos Portugueses pp.15, 2015, : 978-972-9451-54-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3679,51 +3679,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04301328v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel da Costa Esteves" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04301339v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04301341v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545955v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel da Costa Esteves" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545969v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545977v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545957v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545974v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545991v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gra&#231;a dos Santos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04360549v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499542v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gra&#231;a Dos Santos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Esteves" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goncalo Placido Cordeiro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04224192v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Contarini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benucci Alessandro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordeiro Gon&#231;alo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santos Gra&#231;a Dos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteves Jos&#233; Manuel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04301340v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Cordeiro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04305965v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Henriques de Jesus" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Sousa de Almeida" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b20557" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290491v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Iglesias" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545946v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Bettencourt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Guimar&#227;es de Sousa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545954v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545998v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Poncioni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; da Costa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494205v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494682v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494684v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04306451v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04319509v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paixao" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04319491v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paix&#227;o" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04319497v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://issuu.com/fbaul/docs/chiado" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04319505v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085521v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Levecot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Lourdes Crispim" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olinda Kleiman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-hispaniques.com/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03922056v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04306031v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04306595v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04306606v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04301334v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545950v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545959v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545966v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545965v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545968v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545971v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545976v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04319481v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04301328v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel da Costa Esteves" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04301339v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04301341v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545955v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel da Costa Esteves" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545969v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545977v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545957v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545974v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545991v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gra&#231;a dos Santos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04360549v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499542v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gra&#231;a Dos Santos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Esteves" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goncalo Placido Cordeiro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04305965v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Henriques de Jesus" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Sousa de Almeida" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b20557" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04224192v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Contarini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benucci Alessandro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordeiro Gon&#231;alo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santos Gra&#231;a Dos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteves Jos&#233; Manuel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04301340v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Cordeiro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290491v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Iglesias" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545946v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Bettencourt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Guimar&#227;es de Sousa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545954v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545998v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Poncioni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; da Costa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494205v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494682v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494684v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04319497v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paixao" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://issuu.com/fbaul/docs/chiado" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04306451v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04319509v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04319491v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paix&#227;o" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04319505v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085521v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Levecot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Lourdes Crispim" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olinda Kleiman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-hispaniques.com/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03922056v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04306031v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04306595v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04306606v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04301334v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545950v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545959v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545966v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545965v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545968v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545971v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545976v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04319481v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>