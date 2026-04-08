--- v0 (2026-03-16)
+++ v1 (2026-04-08)
@@ -2881,248 +2881,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01449821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Considering internal vulnerabilities and the attacker's knowledge to model the impact of cyber events as geometrical prisms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Event-triggered watermarking control to handle cyber-physical integrity attacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Rubio-Hernan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca de Cicco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Debar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRUSTCOM 2016 : 15th IEEE International Conference on Trust, Security and Privacy in Computing and Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TrustCom.2016.0082⟩</w:t>
+              <w:t xml:space="preserve">NORDSEC 2016 : 21st Nordic Conference on Secure IT Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Oulu, Finland. pp.3 - 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-47560-8_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01468032v1</w:t>
+                <w:t xml:space="preserve">hal-01450276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event-triggered watermarking control to handle cyber-physical integrity attacks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Considering internal vulnerabilities and the attacker's knowledge to model the impact of cyber events as geometrical prisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Daniel Gonzalez Granadillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Rubio-Hernan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Debar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NORDSEC 2016 : 21st Nordic Conference on Secure IT Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Oulu, Finland. pp.3 - 19, </w:t>
+              <w:t xml:space="preserve">TRUSTCOM 2016 : 15th IEEE International Conference on Trust, Security and Privacy in Computing and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Tianjin, China. pp.340 - 348, </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-47560-8_1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TrustCom.2016.0082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01450276v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01468032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulaciones software para el estudio de amenazas contra sistemas SCADA</w:t>
               </w:r>
@@ -3747,51 +3747,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3D19C5BA"/>
+    <w:nsid w:val="418D9708"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3978,51 +3978,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jose-manuel-rubio-hernan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9778-8049" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/204676533" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/O-5607-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562096v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Segovia-Ferreira" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Rubio-Hernan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cavalli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Garcia&#8208;alfaro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3652953" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091492v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor, Le Hoang Truong" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vervisch-Picois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Rubio Hernan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nel Samama" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23052735" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091479v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Munoz Diaz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Rubio Hernan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Jurado Romero" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Karite" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/futuretransp3020033" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113904v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rosa Cavalli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3039879" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823618v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca de Cicco" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Garcia-Alfaro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.3209" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729364v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Daniel Gonzalez Granadillo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2017.2740402" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869475v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishikesh Sahay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/itl2.44" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701167v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13635-017-0060-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416851v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gentner" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS61210.2025.11028211" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416802v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Taillandier-Loize" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92611-2_41" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466314v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vince" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Heurguier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423732v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769640v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2024.19910" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912260v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dongue" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843016v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Segovia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011327300003283" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115317v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana R Cavalli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA51143.2020.9306741" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962613v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Nicolas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Mehsen Ahmad" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Habib" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-4301-2_1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434486v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-42048-2_2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885053v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3230833.3230847" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308618v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Gonzalez-Granadillo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rubio-Hern&#225;n" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76687-4_3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911182v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Foley" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Autrel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Bourget" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cledel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grunenwald" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3564888.3264.897" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543262v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rodolfo-Mejias" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61437-3_1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449821v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARES.2016.2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468032v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Debar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TrustCom.2016.0082" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450276v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47560-8_1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264800v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Romero-Tris" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281994v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958379v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca De Cicco" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-09640-2_16" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495662v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01810321v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017TELE0015" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jose-manuel-rubio-hernan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9778-8049" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/204676533" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/O-5607-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562096v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Segovia-Ferreira" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Rubio-Hernan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cavalli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Garcia&#8208;alfaro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3652953" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091492v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor, Le Hoang Truong" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vervisch-Picois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Rubio Hernan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nel Samama" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23052735" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091479v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Munoz Diaz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Rubio Hernan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Jurado Romero" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Karite" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/futuretransp3020033" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113904v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rosa Cavalli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3039879" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823618v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca de Cicco" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Garcia-Alfaro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.3209" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729364v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Daniel Gonzalez Granadillo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2017.2740402" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869475v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishikesh Sahay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/itl2.44" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701167v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13635-017-0060-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416851v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gentner" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS61210.2025.11028211" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416802v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Taillandier-Loize" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92611-2_41" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466314v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vince" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Heurguier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423732v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769640v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2024.19910" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912260v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dongue" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843016v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Segovia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011327300003283" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115317v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana R Cavalli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA51143.2020.9306741" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962613v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Nicolas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Mehsen Ahmad" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Habib" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-4301-2_1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434486v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-42048-2_2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885053v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3230833.3230847" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308618v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Gonzalez-Granadillo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rubio-Hern&#225;n" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76687-4_3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911182v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Foley" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Autrel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Bourget" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cledel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grunenwald" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3564888.3264.897" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543262v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rodolfo-Mejias" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61437-3_1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449821v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARES.2016.2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450276v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47560-8_1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468032v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Debar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TrustCom.2016.0082" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264800v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Romero-Tris" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281994v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958379v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca De Cicco" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-09640-2_16" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495662v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01810321v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017TELE0015" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>