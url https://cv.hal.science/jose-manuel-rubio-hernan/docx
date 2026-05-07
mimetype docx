--- v1 (2026-04-08)
+++ v2 (2026-05-07)
@@ -1175,261 +1175,261 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clock drift monitoring to discriminate GNSS signal after prolonged signal loss</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antenna structures for resolving ambiguities in the dual-antenna approach and measuring phase differences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nel Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Rubio-Hernan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vervisch-Picois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Gentner</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nel Samama</w:t>
+                <w:t xml:space="preserve">Thierry Taillandier-Loize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE/ION Position, Location and Navigation Symposium (PLANS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Salt Lake City, France. pp.1521-1526, </w:t>
+              <w:t xml:space="preserve">Intelligent Computing - Proceedings of the Computing Conference (CompCom)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, London, United Kingdom. pp.618-630, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PLANS61210.2025.11028211⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-92611-2_41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05416851v1</w:t>
+                <w:t xml:space="preserve">hal-05416802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antenna structures for resolving ambiguities in the dual-antenna approach and measuring phase differences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Clock drift monitoring to discriminate GNSS signal after prolonged signal loss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Rubio-Hernan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gentner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vervisch-Picois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nel Samama</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Taillandier-Loize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligent Computing - Proceedings of the Computing Conference (CompCom)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, London, United Kingdom. pp.618-630, </w:t>
+              <w:t xml:space="preserve">2025 IEEE/ION Position, Location and Navigation Symposium (PLANS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Salt Lake City, France. pp.1521-1526, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-92611-2_41⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PLANS61210.2025.11028211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05416802v1</w:t>
+                <w:t xml:space="preserve">hal-05416851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization and performance of multi-criteria collaborative integrity control in degraded GNSS environments</w:t>
               </w:r>
@@ -2331,235 +2331,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02434486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pyramidal-based model to compute the impact of cyber security events</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t>
+                <w:t xml:space="preserve">Towards a security event data taxonomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Gonzalez-Granadillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Rubio-Hernán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARES 2018 : 13th International Conference on Availability, Reliability and Security</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3230833.3230847⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Risks and Security of Internet and Systems (CRISIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Dinard, France. pp.29-45, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-76687-4_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01885053v1</w:t>
+                <w:t xml:space="preserve">hal-04308618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a security event data taxonomy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t>
+                <w:t xml:space="preserve">A pyramidal-based model to compute the impact of cyber security events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Daniel Gonzalez Granadillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Rubio-Hernan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Risks and Security of Internet and Systems (CRISIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Dinard, France. pp.29-45, </w:t>
+              <w:t xml:space="preserve">ARES 2018 : 13th International Conference on Availability, Reliability and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Hamburg, Germany. pp.Article n° 19 -, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-76687-4_3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3230833.3230847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04308618v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01885053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Science hackathons for cyberphysical system security research: putting CPS tesdbed platforms to good use</w:t>
               </w:r>
@@ -2777,352 +2777,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01543262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting a watermark-based detection scheme to handle cyber-physical attacks</w:t>
+                <w:t xml:space="preserve">Event-triggered watermarking control to handle cyber-physical integrity attacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Rubio-Hernan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca de Cicco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Availability, Reliability and Security (ARES 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Salzbourg, Austria. pp.21 - 28, </w:t>
+              <w:t xml:space="preserve">NORDSEC 2016 : 21st Nordic Conference on Secure IT Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Oulu, Finland. pp.3 - 19, </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ARES.2016.2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-47560-8_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01449821v1</w:t>
+                <w:t xml:space="preserve">hal-01450276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event-triggered watermarking control to handle cyber-physical integrity attacks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Considering internal vulnerabilities and the attacker's knowledge to model the impact of cyber events as geometrical prisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Daniel Gonzalez Granadillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Rubio-Hernan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Debar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NORDSEC 2016 : 21st Nordic Conference on Secure IT Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-47560-8_1⟩</w:t>
+              <w:t xml:space="preserve">TRUSTCOM 2016 : 15th IEEE International Conference on Trust, Security and Privacy in Computing and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Tianjin, China. pp.340 - 348, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TrustCom.2016.0082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01450276v1</w:t>
+                <w:t xml:space="preserve">hal-01468032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Considering internal vulnerabilities and the attacker's knowledge to model the impact of cyber events as geometrical prisms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Revisiting a watermark-based detection scheme to handle cyber-physical attacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Rubio-Hernan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca de Cicco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Debar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRUSTCOM 2016 : 15th IEEE International Conference on Trust, Security and Privacy in Computing and Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Tianjin, China. pp.340 - 348, </w:t>
+              <w:t xml:space="preserve">11th International Conference on Availability, Reliability and Security (ARES 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Salzbourg, Austria. pp.21 - 28, </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TrustCom.2016.0082⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ARES.2016.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01468032v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01449821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulaciones software para el estudio de amenazas contra sistemas SCADA</w:t>
               </w:r>
@@ -3747,51 +3747,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="418D9708"/>
+    <w:nsid w:val="5A95050A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3978,51 +3978,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jose-manuel-rubio-hernan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9778-8049" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/204676533" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/O-5607-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562096v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Segovia-Ferreira" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Rubio-Hernan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cavalli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Garcia&#8208;alfaro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3652953" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091492v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor, Le Hoang Truong" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vervisch-Picois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Rubio Hernan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nel Samama" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23052735" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091479v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Munoz Diaz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Rubio Hernan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Jurado Romero" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Karite" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/futuretransp3020033" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113904v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rosa Cavalli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3039879" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823618v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca de Cicco" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Garcia-Alfaro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.3209" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729364v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Daniel Gonzalez Granadillo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2017.2740402" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869475v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishikesh Sahay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/itl2.44" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701167v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13635-017-0060-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416851v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gentner" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS61210.2025.11028211" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416802v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Taillandier-Loize" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92611-2_41" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466314v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vince" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Heurguier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423732v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769640v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2024.19910" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912260v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dongue" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843016v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Segovia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011327300003283" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115317v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana R Cavalli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA51143.2020.9306741" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962613v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Nicolas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Mehsen Ahmad" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Habib" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-4301-2_1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434486v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-42048-2_2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885053v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3230833.3230847" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308618v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Gonzalez-Granadillo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rubio-Hern&#225;n" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76687-4_3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911182v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Foley" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Autrel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Bourget" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cledel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grunenwald" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3564888.3264.897" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543262v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rodolfo-Mejias" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61437-3_1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449821v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARES.2016.2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450276v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47560-8_1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468032v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Debar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TrustCom.2016.0082" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264800v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Romero-Tris" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281994v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958379v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca De Cicco" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-09640-2_16" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495662v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01810321v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017TELE0015" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jose-manuel-rubio-hernan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9778-8049" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/204676533" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/O-5607-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562096v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Segovia-Ferreira" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Rubio-Hernan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cavalli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Garcia&#8208;alfaro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3652953" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091492v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor, Le Hoang Truong" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vervisch-Picois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Rubio Hernan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nel Samama" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23052735" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091479v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Munoz Diaz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Rubio Hernan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Jurado Romero" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Karite" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/futuretransp3020033" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113904v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rosa Cavalli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3039879" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823618v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca de Cicco" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Garcia-Alfaro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.3209" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729364v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Daniel Gonzalez Granadillo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2017.2740402" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869475v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishikesh Sahay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/itl2.44" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701167v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13635-017-0060-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416802v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Taillandier-Loize" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92611-2_41" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416851v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gentner" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS61210.2025.11028211" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466314v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vince" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Heurguier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423732v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769640v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2024.19910" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912260v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dongue" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843016v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Segovia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011327300003283" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115317v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana R Cavalli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA51143.2020.9306741" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962613v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Nicolas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Mehsen Ahmad" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Habib" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-4301-2_1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434486v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-42048-2_2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308618v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Gonzalez-Granadillo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rubio-Hern&#225;n" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76687-4_3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885053v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3230833.3230847" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911182v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Foley" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Autrel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Bourget" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cledel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grunenwald" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3564888.3264.897" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543262v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rodolfo-Mejias" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61437-3_1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450276v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47560-8_1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468032v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Debar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TrustCom.2016.0082" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449821v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARES.2016.2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264800v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Romero-Tris" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281994v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958379v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca De Cicco" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-09640-2_16" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495662v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01810321v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017TELE0015" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>