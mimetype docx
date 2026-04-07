--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -559,2717 +559,2496 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03843108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical model using a Volume-Of-Fluid method for the study of evaporating sessile droplets in both unpinned and pinned modes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Retinal micro-vascular network: data and model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ventre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ramkhelawon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rossant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2021.06.003⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5th Congress of the Société de Biomécanique, 23 (sup1), pp.S151 - S152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1812854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03363923v1</w:t>
+                <w:t xml:space="preserve">hal-03229852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retinal micro-vascular network: data and model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Julien</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J. Ventre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-Y Lagrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.-Y Lagrée</w:t>
+                <w:t xml:space="preserve">A. Ramkhelawon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rossant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 23 (sup1), pp.S151-S152. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1812854⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03843109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retinal micro-vascular network: data and model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Julien</w:t>
+                <w:t xml:space="preserve">A time-dependent non-Newtonian extension of a 1D blood flow model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.R. Ghigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Ventre</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Fullana</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1812854⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 253, pp.36 - 49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2018.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03229852v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01934105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A time-dependent non-Newtonian extension of a 1D blood flow model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low-Shapiro hydrostatic reconstruction technique for blood flow simulation in large arteries with varying geometrical and mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.R. Ghigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Delestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.R. Ghigo</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">J.-M. Fullana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Fullana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 331, pp.108 - 136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2016.11.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2018.01.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01934105v1</w:t>
+                <w:t xml:space="preserve">hal-01435940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A time-dependent non-Newtonian extension of a 1D blood flow model</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">A One-Dimensional Arterial Network Model for Bypass Graft Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur R. Ghigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salam Abou Taam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaofei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Maria Fullana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2018.01.004⟩</w:t>
+              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 43, pp.39-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2017.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03843113v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01445382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Shapiro hydrostatic reconstruction technique for blood flow simulation in large arteries with varying geometrical and mechanical properties</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The dicrotic notch analyzed by a numerical model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Teresa Politi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur R. Ghigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaïl Khelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gaudric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2016.11.032⟩</w:t>
+              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 72, pp.54-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2016.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01435940v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01288428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A One-Dimensional Arterial Network Model for Bypass Graft Assessment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Fluid friction and wall viscosity of the 1D blood flow model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao-Fei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shohei Nishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mami Matsukawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur R. Ghigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2017.02.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (4), pp.565-571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2016.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01445382v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01304869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A shallow water with variable pressure model for blood flow simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur R. Ghigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Maria Fullana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Networks and Heterogeneous Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (1), pp.69-87. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3934/nhm.2016.11.69⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01194326v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear and nonlinear viscoelastic arterial wall models: application on animals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur R. Ghigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao-Fei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Armentano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Maria Fullana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01349124v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droplet migration in a Hele-Shaw cell: Effect of the lubrication film on the droplet dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Ling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Maria Fullana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Popinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Josserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 28, pp.62001 - 62001. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4952398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01398131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of arterial cross-clamping during vascular surgery on arterial stiffness measured by the augmentation index and fractal dimension of arterial pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Teresa Politi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra A. Wray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gaudric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur R. Ghigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Health and technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (3), pp.229-237. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12553-016-0141-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01435952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid friction and wall viscosity of the 1D blood flow model</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Numerical simulations of a bypass repair of an iliac artery obliteration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. R. Ghigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aboutaam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Fullana</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2016.01.010⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18 (sup1), pp.1944 - 1945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2015.1070584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01304869v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01446449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dicrotic notch analyzed by a numerical model</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Verification and comparison of four numerical schemes for a 1D viscoelastic blood flow model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaofei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose-Maria Fullana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2016.03.005⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18 (15), pp.1704 - 1725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2014.948428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01288428v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulations of a bypass repair of an iliac artery obliteration</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Behaviour of silica nanoparticles in dermis-like cellularized collagen hydrogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Quignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hélary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose-Maria Fullana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biomaterials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (4), pp.484-492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3BM60214A⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2015.1070584⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01446449v1</w:t>
+                <w:t xml:space="preserve">hal-01137510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verification and comparison of four numerical schemes for a 1D viscoelastic blood flow model</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Effect of viscoelasticity of arterial wall on pulse wave: a comparative study on ovine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X.-F. Wanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Fullana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.L. Armentano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 18 (15), pp.1704 - 1725. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2014.948428⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 16 (sup1), pp.25 - 26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2013.815935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01444548v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behaviour of silica nanoparticles in dermis-like cellularized collagen hydrogels</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Implementing Boundary Conditions in Simulations of Arterial Flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plamen Bokov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Flaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Bensalah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Maria Fullana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C3BM60214A⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 135 (11), pp.111004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4025111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01137510v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01447079v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of viscoelasticity of arterial wall on pulse wave: a comparative study on ovine</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Boundary conditions in arterial flows and evaluation of reflection indices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.L. Armentano</w:t>
+                <w:t xml:space="preserve">Plamen Bokov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Flaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose-Maria Fullana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 16 (sup1), pp.25 - 26. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2013.815935⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 15 (sup1), pp.59 - 60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2012.713714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01444533v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01447156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing Boundary Conditions in Simulations of Arterial Flows</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maurice Rossi</w:t>
+                <w:t xml:space="preserve">Experiments of draining and filling processes in a collapsible tube at high external pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Flaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Guesdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Fullana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 57 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2012110234⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4025111⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01447079v2</w:t>
+                <w:t xml:space="preserve">hal-00793783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary conditions in arterial flows and evaluation of reflection indices</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Simulation numérique de l'œdème veinolymphatique et des effets de la compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose-Maria Fullana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gelade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Vicaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Flaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maurice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2012.713714⟩</w:t>
+              <w:t xml:space="preserve">Journal des Maladies Vasculaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36 (1), pp.9-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmv.2010.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01447156v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01586004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiments of draining and filling processes in a collapsible tube at high external pressure</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Fullana</w:t>
+                <w:t xml:space="preserve">An inverse method for non invasive viscosity measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose-Maria Fullana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dispot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Flaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 57 (3), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjap/2012110234⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 38 (1), pp.79-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap:2007049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...195 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00367793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3279,658 +3058,658 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fluid-structure solver to study the relaxation of microcapsules in confined environments.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sarkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Maria Fullana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Virginie Salsac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème Congrès Français de Mécanique CFM2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02491814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Simulations of Vascular Repair: Assessing bypasses of an iliac artery obliteration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Ghigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salam Aboutaam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaofei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Maria Fullana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03444940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DROPLET IN MICRO-CHANNELS: A NUMERICAL APPROACH USING AN ADAPTIVE TWO PHASE FLOW SOLVER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Maria Fullana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Ling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Popinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Josserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Pan-American Congress on Computational Mechanics - PANACM 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01176070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blood Flow Arterial Network Simulation with the Implicit Parallelism Library SkelGIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coullon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Maria Fullana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Limet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaofei Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCS 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Computational Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Oudonc, France. pp.102 - 112, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2014.05.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00958089v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01446450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blood Flow Arterial Network Simulation with the Implicit Parallelism Library SkelGIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coullon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Maria Fullana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Limet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaofei Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computational Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICCS 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Cairns, Australia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01446450v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00958089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of evaporating sessile droplets and corrosion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3959,159 +3738,159 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMiF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Gilleleje, Denmark. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03719950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droplet migration in a Hele–Shaw microchannel: Effect of the lubrication film on the droplet dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Ling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Maria Fullana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Popinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Josserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microfluidics: from laboratory tools to process development – Microfluidics 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Rueil-Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01224437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4121,188 +3900,188 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological Flow in Large Vessels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Deplano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Maria Fullana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE Science Publishing Ltd, London, 2022, 978-1-78945-065-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03564381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological Flow in Large Vessels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Maria Fullana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wiley, 1, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119986607.ch8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03843114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4312,133 +4091,133 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capsule relaxation under flow in a tube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sarkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Virginie Salsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Maria Fullana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Flow in Large Vessel: Dialog Between Numerical Modeling and In Vitro/In Vivo Experiments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, 2022, 9781789450651. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119986607.ch8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04429773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4448,538 +4227,538 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1D generalized time dependent non Newtonian blood flow model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur R. Ghigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Maria Fullana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01465347v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-dimensional Arterial Network Model for Bypass Grafts Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur R. Ghigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salam Abou Taam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaofei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Maria Fullana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01403365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 2D nonlinear multiring model for blood flow in large elastic arteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur R. Ghigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Maria Fullana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01403467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An analytic solution for blood flow in an artery with varying geometrical and mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Maria Fullana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur R. Ghigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01403335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid friction and wall viscosity of the 1D blood flow model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao-Fei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shohei Nishi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mami Matsukawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur R. Ghigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01227162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4989,219 +4768,219 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verification and comparison of four numerical schemes for a 1D viscoelastic blood flow model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaofei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Maria Fullana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00790665v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verification and comparison of four numerical schemes for a 1D viscoelastic blood flow model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaofei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Maria Fullana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00807040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId135"/>
+      <w:footerReference w:type="default" r:id="rId132"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5348,51 +5127,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737961v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Julien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Maria Fullana" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14486" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205217v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lalanne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Givaudan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Boumendil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lequien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2023.07.002" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04754538v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bonmendil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843108v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Magdelaine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2021.06.003" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03363923v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843109v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Julien" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ventre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y Lagr&#233;e" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramkhelawon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rossant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1812854" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03229852v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lagr&#233;e" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01934105v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Ghigo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Fullana" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2018.01.004" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843113v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Lagr&#233;e" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Maria Fullana" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01435940v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Delestre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.11.032" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01445382v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur R. Ghigo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Abou Taam" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofei Wang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2017.02.002" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194326v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delestre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2016.11.69" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01349124v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Fei Wang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Armentano" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398131v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Ling" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Popinet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josserand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4952398" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01435952v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa Politi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra A. Wray" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gaudric" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12553-016-0141-7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01304869v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shohei Nishi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mami Matsukawa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2016.01.010" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01288428v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Khelifa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2016.03.005" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01446449v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Ghigo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aboutaam" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1070584" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01444548v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.948428" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01137510v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Quignard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H&#233;lary" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boissi&#232;re" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3BM60214A" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01444533v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.-F. Wanga" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Armentano" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815935" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447079v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plamen Bokov" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Flaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Bensalah" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Rossi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4025111" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447156v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.713714" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793783v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Flaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guesdon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2012110234" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01586004v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chauveau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gelade" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Vicaut" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmv.2010.11.002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367793v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dispot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2007049" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-BSZL3RB8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02491814v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sarkis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Virginie Salsac" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444940v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Ghigo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Aboutaam" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01176070v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958089v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coullon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Limet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01446450v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2014.05.010" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03719950v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01224437v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564381v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Deplano" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Verdier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843114v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119986607.ch8" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04429773v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01465347v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403365v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403467v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403335v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01227162v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00790665v4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00807040v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737961v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Julien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Maria Fullana" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14486" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205217v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lalanne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Givaudan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Boumendil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lequien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2023.07.002" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04754538v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bonmendil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843108v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Magdelaine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2021.06.003" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03229852v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Julien" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ventre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lagr&#233;e" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramkhelawon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rossant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1812854" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843109v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y Lagr&#233;e" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01934105v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Ghigo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Fullana" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2018.01.004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01435940v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Delestre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.11.032" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01445382v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur R. Ghigo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Abou Taam" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofei Wang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Maria Fullana" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2017.02.002" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01288428v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa Politi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Khelifa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gaudric" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2016.03.005" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01304869v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Fei Wang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shohei Nishi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mami Matsukawa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2016.01.010" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194326v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delestre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2016.11.69" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01349124v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Armentano" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398131v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Ling" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Popinet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josserand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4952398" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01435952v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra A. Wray" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12553-016-0141-7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01446449v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Ghigo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aboutaam" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1070584" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01444548v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.948428" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01137510v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Quignard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H&#233;lary" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boissi&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3BM60214A" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01444533v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.-F. Wanga" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Armentano" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815935" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447079v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plamen Bokov" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Flaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Bensalah" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Rossi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4025111" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447156v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.713714" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793783v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Flaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guesdon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2012110234" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01586004v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chauveau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gelade" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Vicaut" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmv.2010.11.002" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367793v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dispot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2007049" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-BSZL3RB8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02491814v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sarkis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Virginie Salsac" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444940v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Ghigo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Aboutaam" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01176070v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01446450v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coullon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Limet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2014.05.010" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958089v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03719950v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01224437v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564381v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Deplano" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Verdier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843114v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119986607.ch8" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04429773v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01465347v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403365v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403467v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403335v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01227162v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00790665v4" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00807040v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>