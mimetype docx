--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -1446,386 +1446,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01304869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A shallow water with variable pressure model for blood flow simulation</w:t>
+                <w:t xml:space="preserve">Droplet migration in a Hele-Shaw cell: Effect of the lubrication film on the droplet dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Delestre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arthur R. Ghigo</w:t>
+                <w:t xml:space="preserve">Yue Ling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Maria Fullana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Popinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Josserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Networks and Heterogeneous Media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/nhm.2016.11.69⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28, pp.62001 - 62001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4952398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01194326v2</w:t>
+                <w:t xml:space="preserve">hal-01398131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear and nonlinear viscoelastic arterial wall models: application on animals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A shallow water with variable pressure model for blood flow simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur R. Ghigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ricardo Armentano</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose-Maria Fullana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Networks and Heterogeneous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (1), pp.69-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/nhm.2016.11.69⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01349124v2</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194326v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droplet migration in a Hele-Shaw cell: Effect of the lubrication film on the droplet dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yue Ling</w:t>
+                <w:t xml:space="preserve">Linear and nonlinear viscoelastic arterial wall models: application on animals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur R. Ghigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao-Fei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Armentano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Maria Fullana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01398131v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01349124v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of arterial cross-clamping during vascular surgery on arterial stiffness measured by the augmentation index and fractal dimension of arterial pressure</w:t>
               </w:r>
@@ -3301,77 +3301,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DROPLET IN MICRO-CHANNELS: A NUMERICAL APPROACH USING AN ADAPTIVE TWO PHASE FLOW SOLVER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Maria Fullana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Ling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Popinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Josserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Pan-American Congress on Computational Mechanics - PANACM 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3774,90 +3774,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droplet migration in a Hele–Shaw microchannel: Effect of the lubrication film on the droplet dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Ling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Maria Fullana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Popinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Josserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microfluidics: from laboratory tools to process development – Microfluidics 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Rueil-Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3914,180 +3914,180 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological Flow in Large Vessels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose-Maria Fullana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Wiley, 1, 2022, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Deplano</w:t>
-[...34 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.1002/9781119986607.ch8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03564381v1</w:t>
+                <w:t xml:space="preserve">hal-03843114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological Flow in Large Vessels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Deplano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Maria Fullana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Wiley, 1, 2022, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISTE Science Publishing Ltd, London, 2022, 978-1-78945-065-1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03843114v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03564381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4154,51 +4154,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Maria Fullana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Flow in Large Vessel: Dialog Between Numerical Modeling and In Vitro/In Vivo Experiments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, 2022, 9781789450651. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119986607.ch8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04429773v1</w:t>
@@ -4323,259 +4323,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01465347v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-dimensional Arterial Network Model for Bypass Grafts Assessment</w:t>
+                <w:t xml:space="preserve">A 2D nonlinear multiring model for blood flow in large elastic arteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur R. Ghigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xiaofei Wang</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose-Maria Fullana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01403365v1</w:t>
+                <w:t xml:space="preserve">hal-01403467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 2D nonlinear multiring model for blood flow in large elastic arteries</w:t>
+                <w:t xml:space="preserve">One-dimensional Arterial Network Model for Bypass Grafts Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur R. Ghigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salam Abou Taam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaofei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Maria Fullana</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01403467v1</w:t>
+                <w:t xml:space="preserve">hal-01403365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An analytic solution for blood flow in an artery with varying geometrical and mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Maria Fullana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5127,51 +5127,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737961v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Julien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Maria Fullana" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14486" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205217v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lalanne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Givaudan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Boumendil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lequien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2023.07.002" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04754538v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bonmendil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843108v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Magdelaine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2021.06.003" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03229852v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Julien" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ventre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lagr&#233;e" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramkhelawon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rossant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1812854" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843109v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y Lagr&#233;e" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01934105v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Ghigo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Fullana" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2018.01.004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01435940v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Delestre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.11.032" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01445382v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur R. Ghigo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Abou Taam" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofei Wang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Maria Fullana" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2017.02.002" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01288428v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa Politi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Khelifa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gaudric" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2016.03.005" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01304869v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Fei Wang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shohei Nishi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mami Matsukawa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2016.01.010" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194326v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delestre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2016.11.69" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01349124v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Armentano" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398131v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Ling" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Popinet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josserand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4952398" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01435952v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra A. Wray" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12553-016-0141-7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01446449v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Ghigo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aboutaam" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1070584" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01444548v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.948428" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01137510v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Quignard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H&#233;lary" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boissi&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3BM60214A" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01444533v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.-F. Wanga" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Armentano" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815935" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447079v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plamen Bokov" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Flaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Bensalah" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Rossi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4025111" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447156v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.713714" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793783v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Flaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guesdon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2012110234" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01586004v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chauveau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gelade" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Vicaut" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmv.2010.11.002" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367793v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dispot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2007049" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-BSZL3RB8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02491814v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sarkis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Virginie Salsac" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444940v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Ghigo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Aboutaam" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01176070v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01446450v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coullon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Limet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2014.05.010" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958089v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03719950v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01224437v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564381v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Deplano" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Verdier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843114v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119986607.ch8" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04429773v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01465347v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403365v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403467v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403335v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01227162v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00790665v4" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00807040v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737961v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Julien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Maria Fullana" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14486" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205217v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lalanne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Givaudan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Boumendil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lequien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2023.07.002" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04754538v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bonmendil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843108v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Magdelaine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2021.06.003" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03229852v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Julien" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ventre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lagr&#233;e" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramkhelawon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rossant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1812854" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843109v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y Lagr&#233;e" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01934105v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Ghigo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Fullana" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2018.01.004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01435940v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Delestre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.11.032" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01445382v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur R. Ghigo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Abou Taam" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofei Wang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Maria Fullana" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2017.02.002" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01288428v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa Politi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Khelifa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gaudric" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2016.03.005" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01304869v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Fei Wang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shohei Nishi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mami Matsukawa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2016.01.010" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398131v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Ling" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Popinet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josserand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4952398" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194326v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delestre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2016.11.69" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01349124v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Armentano" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01435952v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra A. Wray" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12553-016-0141-7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01446449v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Ghigo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aboutaam" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1070584" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01444548v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.948428" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01137510v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Quignard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H&#233;lary" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boissi&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3BM60214A" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01444533v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.-F. Wanga" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Armentano" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815935" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447079v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plamen Bokov" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Flaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Bensalah" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Rossi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4025111" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447156v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.713714" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793783v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Flaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guesdon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2012110234" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01586004v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chauveau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gelade" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Vicaut" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmv.2010.11.002" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367793v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dispot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2007049" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-BSZL3RB8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02491814v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sarkis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Virginie Salsac" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444940v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Ghigo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Aboutaam" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01176070v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01446450v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coullon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Limet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2014.05.010" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958089v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03719950v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01224437v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843114v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119986607.ch8" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564381v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Deplano" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Verdier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04429773v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01465347v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403467v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403365v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403335v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01227162v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00790665v4" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00807040v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>