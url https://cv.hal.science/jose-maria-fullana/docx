--- v2 (2026-05-01)
+++ v3 (2026-05-26)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -693,2362 +693,2228 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03229852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retinal micro-vascular network: data and model</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A time-dependent non-Newtonian extension of a 1D blood flow model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.-Y Lagrée</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A.R. Ghigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Fullana</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1812854⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 253, pp.36 - 49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2018.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03843109v1</w:t>
+                <w:t xml:space="preserve">hal-01934105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A time-dependent non-Newtonian extension of a 1D blood flow model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Low-Shapiro hydrostatic reconstruction technique for blood flow simulation in large arteries with varying geometrical and mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.R. Ghigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Delestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Fullana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Fullana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2018.01.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 331, pp.108 - 136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2016.11.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01934105v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01435940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Shapiro hydrostatic reconstruction technique for blood flow simulation in large arteries with varying geometrical and mechanical properties</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Fullana</w:t>
+                <w:t xml:space="preserve">A One-Dimensional Arterial Network Model for Bypass Graft Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur R. Ghigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salam Abou Taam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaofei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose-Maria Fullana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2016.11.032⟩</w:t>
+              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 43, pp.39-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2017.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01435940v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01445382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A One-Dimensional Arterial Network Model for Bypass Graft Assessment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">A shallow water with variable pressure model for blood flow simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur R. Ghigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salam Abou Taam</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xiaofei Wang</w:t>
+                <w:t xml:space="preserve">Jose-Maria Fullana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jose-Maria Fullana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2017.02.002⟩</w:t>
+              <w:t xml:space="preserve">Networks and Heterogeneous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (1), pp.69-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/nhm.2016.11.69⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01445382v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194326v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dicrotic notch analyzed by a numerical model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Linear and nonlinear viscoelastic arterial wall models: application on animals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur R. Ghigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Fernández</w:t>
+                <w:t xml:space="preserve">Xiao-Fei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ismaïl Khelifa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Gaudric</w:t>
+                <w:t xml:space="preserve">Ricardo Armentano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose-Maria Fullana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01288428v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01349124v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid friction and wall viscosity of the 1D blood flow model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Droplet migration in a Hele-Shaw cell: Effect of the lubrication film on the droplet dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Ling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose-Maria Fullana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Popinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiao-Fei Wang</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Josserand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2016.01.010⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28, pp.62001 - 62001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4952398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01304869v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droplet migration in a Hele-Shaw cell: Effect of the lubrication film on the droplet dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of arterial cross-clamping during vascular surgery on arterial stiffness measured by the augmentation index and fractal dimension of arterial pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Teresa Politi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra A. Wray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yue Ling</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jose-Maria Fullana</w:t>
+                <w:t xml:space="preserve">Juan Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Popinet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julien Gaudric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur R. Ghigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4952398⟩</w:t>
+              <w:t xml:space="preserve">Health and technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (3), pp.229-237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12553-016-0141-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01398131v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01435952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A shallow water with variable pressure model for blood flow simulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fluid friction and wall viscosity of the 1D blood flow model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao-Fei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shohei Nishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Delestre</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Mami Matsukawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur R. Ghigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Networks and Heterogeneous Media</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11 (1), pp.69-87. </w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (4), pp.565-571. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/nhm.2016.11.69⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2016.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194326v2</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01304869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear and nonlinear viscoelastic arterial wall models: application on animals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">The dicrotic notch analyzed by a numerical model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Teresa Politi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur R. Ghigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xiao-Fei Wang</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Armentano</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jose-Maria Fullana</w:t>
+                <w:t xml:space="preserve">Ismaïl Khelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gaudric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 72, pp.54-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2016.03.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01349124v2</w:t>
+                <w:t xml:space="preserve">hal-01288428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of arterial cross-clamping during vascular surgery on arterial stiffness measured by the augmentation index and fractal dimension of arterial pressure</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical simulations of a bypass repair of an iliac artery obliteration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. R. Ghigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aboutaam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Fullana</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health and technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12553-016-0141-7⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18 (sup1), pp.1944 - 1945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2015.1070584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01435952v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01446449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulations of a bypass repair of an iliac artery obliteration</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">X. Wang</w:t>
+                <w:t xml:space="preserve">Verification and comparison of four numerical schemes for a 1D viscoelastic blood flow model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaofei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose-Maria Fullana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Fullana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 18 (sup1), pp.1944 - 1945. </w:t>
+              <w:t xml:space="preserve">, 2015, 18 (15), pp.1704 - 1725. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2015.1070584⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2014.948428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01446449v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verification and comparison of four numerical schemes for a 1D viscoelastic blood flow model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Behaviour of silica nanoparticles in dermis-like cellularized collagen hydrogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Quignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hélary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Maria Fullana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2014.948428⟩</w:t>
+              <w:t xml:space="preserve">Biomaterials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (4), pp.484-492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3BM60214A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01444548v1</w:t>
+                <w:t xml:space="preserve">hal-01137510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behaviour of silica nanoparticles in dermis-like cellularized collagen hydrogels</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jose-Maria Fullana</w:t>
+                <w:t xml:space="preserve">Effect of viscoelasticity of arterial wall on pulse wave: a comparative study on ovine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X.-F. Wanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Fullana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.L. Armentano</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C3BM60214A⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16 (sup1), pp.25 - 26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2013.815935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01137510v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of viscoelasticity of arterial wall on pulse wave: a comparative study on ovine</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R.L. Armentano</w:t>
+                <w:t xml:space="preserve">Implementing Boundary Conditions in Simulations of Arterial Flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plamen Bokov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Flaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Bensalah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose-Maria Fullana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2013.815935⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 135 (11), pp.111004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4025111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01444533v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01447079v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing Boundary Conditions in Simulations of Arterial Flows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Boundary conditions in arterial flows and evaluation of reflection indices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plamen Bokov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Flaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose-Maria Fullana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 135 (11), pp.111004. </w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (sup1), pp.59 - 60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4025111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2012.713714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01447079v2</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01447156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary conditions in arterial flows and evaluation of reflection indices</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maurice Rossi</w:t>
+                <w:t xml:space="preserve">Experiments of draining and filling processes in a collapsible tube at high external pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Flaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Guesdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Fullana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2012.713714⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 57 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2012110234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01447156v1</w:t>
+                <w:t xml:space="preserve">hal-00793783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiments of draining and filling processes in a collapsible tube at high external pressure</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Fullana</w:t>
+                <w:t xml:space="preserve">Simulation numérique de l'œdème veinolymphatique et des effets de la compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose-Maria Fullana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gelade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Vicaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Flaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjap/2012110234⟩</w:t>
+              <w:t xml:space="preserve">Journal des Maladies Vasculaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36 (1), pp.9-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmv.2010.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00793783v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01586004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation numérique de l'œdème veinolymphatique et des effets de la compression</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">An inverse method for non invasive viscosity measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Maria Fullana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Éric Vicaut</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dispot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Flaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...115 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 38 (1), pp.79-92. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjap:2007049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00367793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3058,604 +2924,604 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fluid-structure solver to study the relaxation of microcapsules in confined environments.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sarkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Maria Fullana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Virginie Salsac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème Congrès Français de Mécanique CFM2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02491814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Simulations of Vascular Repair: Assessing bypasses of an iliac artery obliteration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Ghigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salam Aboutaam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaofei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Maria Fullana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03444940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DROPLET IN MICRO-CHANNELS: A NUMERICAL APPROACH USING AN ADAPTIVE TWO PHASE FLOW SOLVER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Maria Fullana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Ling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Popinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Josserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Pan-American Congress on Computational Mechanics - PANACM 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01176070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blood Flow Arterial Network Simulation with the Implicit Parallelism Library SkelGIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coullon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Maria Fullana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Limet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaofei Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computational Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Oudonc, France. pp.102 - 112, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.procs.2014.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01446450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blood Flow Arterial Network Simulation with the Implicit Parallelism Library SkelGIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coullon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Maria Fullana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Limet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaofei Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCS 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Cairns, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00958089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3665,51 +3531,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of evaporating sessile droplets and corrosion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3738,159 +3604,159 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMiF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Gilleleje, Denmark. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03719950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droplet migration in a Hele–Shaw microchannel: Effect of the lubrication film on the droplet dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Ling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Maria Fullana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Popinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Josserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microfluidics: from laboratory tools to process development – Microfluidics 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Rueil-Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01224437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3900,324 +3766,324 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological Flow in Large Vessels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Deplano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Maria Fullana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Wiley, 1, 2022, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISTE Science Publishing Ltd, London, 2022, 978-1-78945-065-1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03843114v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03564381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological Flow in Large Vessels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Maria Fullana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">ISTE Science Publishing Ltd, London, 2022, 978-1-78945-065-1</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Wiley, 1, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119986607.ch8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03564381v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capsule relaxation under flow in a tube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sarkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Virginie Salsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Maria Fullana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Flow in Large Vessel: Dialog Between Numerical Modeling and In Vitro/In Vivo Experiments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, 2022, 9781789450651. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119986607.ch8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04429773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4227,538 +4093,538 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1D generalized time dependent non Newtonian blood flow model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur R. Ghigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Maria Fullana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01465347v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 2D nonlinear multiring model for blood flow in large elastic arteries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">One-dimensional Arterial Network Model for Bypass Grafts Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur R. Ghigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salam Abou Taam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur R. Ghigo</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Xiaofei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Maria Fullana</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01403467v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01403365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-dimensional Arterial Network Model for Bypass Grafts Assessment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">A 2D nonlinear multiring model for blood flow in large elastic arteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur R. Ghigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salam Abou Taam</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xiaofei Wang</w:t>
+                <w:t xml:space="preserve">Jose-Maria Fullana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01403365v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01403467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An analytic solution for blood flow in an artery with varying geometrical and mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Maria Fullana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur R. Ghigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01403335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid friction and wall viscosity of the 1D blood flow model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao-Fei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shohei Nishi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mami Matsukawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur R. Ghigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01227162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4768,219 +4634,219 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verification and comparison of four numerical schemes for a 1D viscoelastic blood flow model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaofei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Maria Fullana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00790665v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verification and comparison of four numerical schemes for a 1D viscoelastic blood flow model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaofei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Maria Fullana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00807040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId132"/>
+      <w:footerReference w:type="default" r:id="rId130"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5127,51 +4993,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737961v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Julien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Maria Fullana" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14486" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205217v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lalanne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Givaudan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Boumendil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lequien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2023.07.002" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04754538v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bonmendil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843108v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Magdelaine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2021.06.003" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03229852v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Julien" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ventre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lagr&#233;e" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramkhelawon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rossant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1812854" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843109v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y Lagr&#233;e" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01934105v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Ghigo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Fullana" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2018.01.004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01435940v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Delestre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.11.032" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01445382v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur R. Ghigo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Abou Taam" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofei Wang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Maria Fullana" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2017.02.002" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01288428v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa Politi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Khelifa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gaudric" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2016.03.005" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01304869v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Fei Wang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shohei Nishi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mami Matsukawa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2016.01.010" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398131v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Ling" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Popinet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josserand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4952398" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194326v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delestre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2016.11.69" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01349124v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Armentano" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01435952v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra A. Wray" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12553-016-0141-7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01446449v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Ghigo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aboutaam" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1070584" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01444548v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.948428" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01137510v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Quignard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H&#233;lary" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boissi&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3BM60214A" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01444533v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.-F. Wanga" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Armentano" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815935" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447079v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plamen Bokov" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Flaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Bensalah" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Rossi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4025111" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447156v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.713714" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793783v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Flaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guesdon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2012110234" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01586004v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chauveau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gelade" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Vicaut" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmv.2010.11.002" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367793v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dispot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2007049" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-BSZL3RB8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02491814v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sarkis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Virginie Salsac" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444940v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Ghigo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Aboutaam" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01176070v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01446450v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coullon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Limet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2014.05.010" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958089v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03719950v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01224437v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843114v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119986607.ch8" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564381v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Deplano" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Verdier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04429773v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01465347v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403467v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403365v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403335v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01227162v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00790665v4" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00807040v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737961v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Julien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Maria Fullana" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14486" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205217v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lalanne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Givaudan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Boumendil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lequien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2023.07.002" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04754538v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bonmendil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843108v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Magdelaine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2021.06.003" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03229852v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Julien" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ventre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lagr&#233;e" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramkhelawon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rossant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1812854" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01934105v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Ghigo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Fullana" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2018.01.004" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01435940v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Delestre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.11.032" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01445382v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur R. Ghigo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Abou Taam" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofei Wang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Maria Fullana" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2017.02.002" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194326v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delestre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2016.11.69" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01349124v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Fei Wang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Armentano" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398131v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Ling" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Popinet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josserand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4952398" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01435952v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa Politi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra A. Wray" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gaudric" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12553-016-0141-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01304869v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shohei Nishi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mami Matsukawa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2016.01.010" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01288428v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Khelifa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2016.03.005" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01446449v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Ghigo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aboutaam" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1070584" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01444548v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.948428" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01137510v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Quignard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H&#233;lary" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boissi&#232;re" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3BM60214A" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01444533v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.-F. Wanga" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Armentano" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815935" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447079v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plamen Bokov" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Flaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Bensalah" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Rossi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4025111" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447156v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.713714" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793783v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Flaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guesdon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2012110234" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01586004v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chauveau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gelade" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Vicaut" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmv.2010.11.002" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367793v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dispot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2007049" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-BSZL3RB8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02491814v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sarkis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Virginie Salsac" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444940v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Ghigo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Aboutaam" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01176070v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01446450v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coullon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Limet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2014.05.010" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958089v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03719950v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01224437v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564381v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Deplano" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Verdier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843114v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119986607.ch8" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04429773v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01465347v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403365v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403467v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403335v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01227162v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00790665v4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00807040v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>