--- v1 (2026-05-04)
+++ v2 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> JOSE MIGUEL SANCHEZ PEREZ </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (130)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity co-variation patterns in a range of soil organism taxa across highly contrasting ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Tortosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Freschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Brauman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 215, pp.110093. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2026.110093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of surface water storage in the Amazon floodplains by hydrological modelling and earth observation data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Guilhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Parrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 666, pp.134758. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2025.134758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated modelling of sediment and organic carbon fluxes in a large catchment: quantifying riverine contributions to the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Radakovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 264, pp.109794. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2026.109794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic pressures driving the salinity intrusion in the Guadalquivir Estuary: Insights from 1D Numerical Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Sirviente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan J Gomiz-Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Bolado-Penagos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (1), pp.515-535. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/os-21-515-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Classification Accuracy as a Criterion for Evaluating the Performance of Seven Topographic Correction Algorithms in the Trinidad Mountains, Cuba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minerva Sánchez-Llull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Castellanos Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Muñoz Caravaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Martín Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (6), pp.1032. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs17061032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An empirical assessment of dissolved organic carbon fluxes to oceans under climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle T.H. van Vliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Miguel Sánchez-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global and Planetary Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 253, pp.104971. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloplacha.2025.104971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05184493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic pressures driving the salinity intrusion in the Guadalquivir estuary: insights from 1D numerical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Sirviente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Gomiz-Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Bolado-Penagos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (1), pp.515-535. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/os-21-515-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Method to Investigate Denitrification Dynamics During Simulated Floods in Soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Kanaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Darnajoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Escarmena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camboulive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 76, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.70098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Classification Accuracy as a Criterion for Evaluating the Performance of Seven Topographic Correction Algorithms in the Trinidad Mountains, Cuba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minerva Sánchez-Llull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Castellanos Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Muñoz Caravaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Martín Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (6), pp.1032. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs17061032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-Economic Indicators for Water Management in the South-West Europe Territory: Sectorial Water Productivity and Intensity in Employment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Larraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noelia García-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matías Gámez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxelane Cakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (7), pp.959. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w16070959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large wetlands representation in SWAT+: the case of the Pantanal in the Paraguay River Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osvaldo Luis Barresi Armoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Bieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Miguel Sánchez-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frwa.2024.1451648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An economic valuation of the provisioning ecosystem services in the south-west of Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noelia García-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Larraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matías Gámez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Raimonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxelane Cakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment, Development and Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10668-024-04877-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representation of Hydrological Components under a Changing Climate—A Case Study of the Uruguay River Basin Using the New Version of the Soil and Water Assessment Tool Model (SWAT+)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osvaldo Luis Barresi Armoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Houska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Bieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Schürz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (14), pp.2604. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w15142604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel est le rôle des retenues collinaires pour limiter les flux de pesticides dans le paysage agricole ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Imfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Payraudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43, pp.49-56. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-SET.2023.43.7792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process formulations and controlling factors of pesticide dissipation in artificial ponds: A critical review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Bahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Payraudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Imfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 186, pp.106820. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2022.106820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling in-stream biogeochemical processes at catchment scale: Coupling SWAT and RIVE models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Manteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Samie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 170, pp.105856. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2023.105856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing fluvial organic carbon flux and its response to short climate variability and damming on a large-scale tropical Asian river basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Phuong Quynh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 903, pp.166589. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.166589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of critical effect factors for prediction of spatial and intra-annual variability of shallow groundwater nitrate in agricultural areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunying Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinliang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gengchen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feifei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junfeng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 891, pp.164342. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.164342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Inspiring Elements from Natural Services of Water Quality Regulation Could Be Applied to Water Management?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Gerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Miguel Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Buffan-Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Canovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (19), pp.3030. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w14193030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic model for assessing soil denitrification in large-scale natural wetlands driven by Earth Observations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Columba Martínez-Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Miguel Sánchez Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 158, pp.105557. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2022.105557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the Madeira floodplain dynamics from 2008 to 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Guilhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Parrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frwa.2022.952810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the performance of multiple satellite-based precipitation products in the Congo River Basin using the SWAT model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Jucá Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pankyes Datok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42, pp.101168. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejrh.2022.101168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrient transport and exchange between the Mekong River and Tonle Sap Lake in Cambodia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ty Sok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantha Oeurng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinhteang Kaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Xixi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 176, pp.106527. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2021.106527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term and event-scale sub-daily streamflow and sediment simulation in a small forested catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Meaurio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ane Zabaleta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raghavan Srinivasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Miguel Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Sciences Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 66 (5), pp.862-873. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02626667.2021.1883620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the Climate Change Impact on the Hydrological Balance in Basins of South-Central Chile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martínez-Retureta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Aguayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norberto Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Stehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iongel Duran-Llacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (6), pp.794. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w13060794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denitrification in wetlands: A review towards a quantification at global scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Columba Martínez-Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela A Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 754, pp.142398. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.142398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03008048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal trends of hydrological components: the case of the Tafna basin (northwestern Algeria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Mami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djilali Yebdri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Raimonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Miguel SANCHEZ PEREZ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Water and Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.2948 - 2976. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wcc.2021.242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Ponds in Pesticide Dissipation at the Agricultural Catchment Scale: A Critical Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Imfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Payraudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Simeoni-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (9), pp.1202. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w13091202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal trends of hydrological components: the case of the Tafna basin (northwestern Algeria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Mami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djilali Yebdri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Raimonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Miguel Sanchez Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Water and Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (7), pp.2948-2976. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wcc.2021.242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HEAVY METALS BIOACCUMULATION AND RISK ESTIMATION IN EDIBLE FRESHWATER FISH FROM PEDROSO RESERVOIR (MAYABEQUE, CUBA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María A Mesa Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Óscar Díaz Rizo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto García Acosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onelia Adriana Alarcón Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie J Tavella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Internacional de Contaminacion Ambiental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20937/rica.53850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the Climate Change Impact on the Hydrological Balance in Basins of South-Central Chile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Mami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djilali Yebdri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Raimonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Miguel SANCHEZ PEREZ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (6), pp.794. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w13060794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Water Quality Regulation Functions in Southwestern Europe Watersheds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxelane Cakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Raimonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Walcker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Gerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (21), pp.2980. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w13212980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for flow intermittence in freshwater species distribution modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Dalibard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Laffaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Miguel Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (8), pp.e2346. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eco.2346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Suspended Sediment Load Variability in the Tonle Sap and Lower Mekong Rivers, Cambodia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ty Sok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantha Oeurng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinhteang Kaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mathias Kondolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 202, pp.105291. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2021.105291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term and event-scale sub-daily streamflow and sediment simulation in a small forested catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Meaurio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ane Zabaleta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raghavan Srinivasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Miguel Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Sciences Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 66 (5), pp.862-873. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02626667.2021.1883620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of N-balance with qualitative expert evaluation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxelane Cakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Walcker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Gerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Rabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 291, pp.112713. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2021.112713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future climatic and hydrologic changes estimated by bias-adjusted regional climate model outputs of the Cordex-Africa project: case of the Tafna basin (North-Western Africa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Mami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Raimonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djilali Yebdri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Zettam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Global Warming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (1), pp.58-90. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJGW.2021.112489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term and event-scale sub-daily streamflow and sediment simulation in a small forested catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Meaurio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ane Zabaleta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raghavan Srinivasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Sciences Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 66 (5), pp.862-873. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02626667.2021.1883620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global carbon sequestration through continental chemical weathering in a climatic change context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Luis Lechuga-Crespo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Simeoni-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estilita Ruiz-Romera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle T. H. van Vliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-02891-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment Balance Estimation of the ‘Cuvette Centrale’ of the Congo River Basin Using the SWAT Hydrological Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pankyes Datok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Laraque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Modelling of River Flows, Sediment and Contaminants Transport, 13 (10), pp.1388. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w13101388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modelling-based assessment of suspended sediment transport related to new damming in the Red River basin from 2000 to 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Phuong Quynh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 197, pp.104958. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2020.104958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term and event-scale sub-daily streamflow and sediment simulation in a small forested catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Meaurio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ane Zabaleta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raghavan Srinivasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Miguel Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Sciences Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 66 (5), pp.862-873. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02626667.2021.1883620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of suspended sediment load variability in the Tonle Sap and Lower Mekong Rivers, Cambodia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ty Sok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantha Oeurng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinhteang Kaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mathias Kondolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 202, pp.105291. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2021.105291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SWATLitho: A hydrogeochemical model to estimate daily geochemical loads at the catchment scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Luis Lechuga-Crespo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estilita Ruiz-Romera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 135, pp.104893. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2020.104893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HEAVY METALS BIOACCUMULATION AND RISK ESTIMATION IN EDIBLE FRESHWATER FISH FROM PEDROSO RESERVOIR (MAYABEQUE, CUBA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Mesa Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Óscar Díaz Rizo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto García Acosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onelia Adriana Alarcón Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tavella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REVISTA INTERNACIONAL DE CONTAMINACION AMBIENTAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20937/RICA.53850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global carbon sequestration through continental chemical weathering in a climatic change context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Luis Lechuga-Crespo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estilita Ruiz-Romera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle van Vliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.23588. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-02891-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Hydrology and Sediment Yield in the Mekong River Basin Using SWAT Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ty Sok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantha Oeurng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilan Ich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (12), pp.3503. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w12123503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Land Use/Cover Change on the Hydrological Response of a Southern Center Basin of Chile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martínez-Retureta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Aguayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Stehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Echeverría</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w12010302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of a SWAT model to evaluate the contribution of the Tafna catchment (north-west Africa) to the nitrate load entering the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Zettam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Boithias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouria Belaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 192 (8), </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-020-08482-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between micro-granulometric profile and chemical sediment composition in Mampostón sub-watershed, Mayabeque, Cuba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Aurora Mesa Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Díaz Rizo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto García Acosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onelia Adriana Alarcón Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Sanchez-Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of South American Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101, pp.102538. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsames.2020.102538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daily denitrification rates in floodplains under contrasting pedo-climatic and anthropogenic contexts: modelling at the watershed scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Guilhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxelane Cakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Gerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 149 (3), pp.317-336. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10533-020-00677-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining punctual and high frequency data for the spatiotemporal assessment of main geochemical processes and dissolved exports in an urban river catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Luis Lechuga-Crespo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estilita Ruiz-Romera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Unda-Calvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaira Carolina Cuervo-Fuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 727, pp.138644. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.138644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic valuation of the natural service of nitrate regulation provided by rivers including dilution effects: Application to a semiarid region, the Ebro basin (Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Bielsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxelane Cakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117, pp.106608. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.106608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global-scale daily riverine DOC fluxes from lands to the oceans with a generic model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global and Planetary Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 194, pp.103294. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloplacha.2020.103294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denitrification and associated nitrous oxide and carbon dioxide emissions from the Amazonian wetlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Guilhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Parrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (16), pp.4297-4311. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-17-4297-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of ecological function indicators related to nitrate under multiple human stressors in a large watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxelane Cakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Gerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Volk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Sanchez-Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 111, pp.106016. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2019.106016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological Alteration Index as an Indicator of the Calibration Complexity of Water Quantity and Quality Modeling in the Context of Global Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxelane Cakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Raimonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Paredes-Arquiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youen Grusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (1), pp.115. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w12010115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model for evaluating continental chemical weathering from riverine transports of dissolved major elements at a global scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Luis Lechuga-Crespo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Simeoni-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiotte-Suchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global and Planetary Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 192, pp.103226. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloplacha.2020.103226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of sediment and organic carbon exports into the Arctic ocean: the case of the Yenisei river basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Simeoni-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikita Tananaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Espitalier-Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Teisserenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 158, pp.118-135. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2019.04.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total water storage variability from GRACE mission and hydrological models for a 50,000 km2 temperate watershed: the Garonne River basin (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Biancamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Mballo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Espitalier-Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24, pp.100609. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejrh.2019.100609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modeling Approach to Diagnose the Impacts of Global Changes on Discharge and Suspended Sediment Concentration within the Red River Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Phuong Quynh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (5), pp.958. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w11050958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of herbicide mixtures on freshwater microalgae with the potential effect of a safener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousama Chamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Perrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Limnologie - International Journal of Limnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55, pp.3. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/limn/2019002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiobjective optimization of eco-industrial parks: evaluation of environmental impacts at the watershed scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Garcia de Dios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Boix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Simeoni-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iréa Touche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxelane Cakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Aided Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 43, pp.67-72. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-444-64235-6.50014-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil-to-Plant Transfer Factors of Rare Earth Elements in Rice (Oryza sativa L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Aurora Mesa-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Diaz Rizo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Tavella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Ciencias Técnicas Agropecuarias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27, pp.2071 - 0054</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368890v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water balance assessment of an ungauged area in Poyang Lake watershed using a spatially distributed runoff coefficient model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianzhong Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoling Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ling Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydroinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (5), pp.1009-1024. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/hydro.2018.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the role of riverbed compartments in the regulation of water quality as an ecological service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe. Vervier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert-Joseph Naiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 118, pp.19-30. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2018.02.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Effects of Land Use and Topography on Streamflow Response to Precipitation in an Agriculture-Forest Dominated Northern Watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunying Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songhao Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongdong Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuping Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (5), pp.633. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w10050633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Water Footprint of Wheat and Maize in Haihe River Basin, Northern China (1956–2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuping Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongdong Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Zhuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (7), pp.867. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w10070867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coevolution of Hydrological Cycle Components under Climate Change: The Case of the Garonne River in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youen Grusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Anctil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (12), pp.1870. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w10121870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using SWAT-LUD Model to Estimate the Influence of Water Exchange and Shallow Aquifer Denitrification on Water and Nitrate Flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoling Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Bernard-Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youen Grusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (4), 528 (19 p.). </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w10040528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01832774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness and performance of semi-distributed (SWAT) and global (GR4J) hydrological models throughout an observed climatic shift over contrasted French watersheds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Brulebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Ubertosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Open Water Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (1), pp.41-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the impact of climate and land cover change on hydrology and water quality in a forest watershed in the Basque Country (Northern Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Peraza-Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ruiz-Romera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Meaurio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 122, pp.315-326. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2018.07.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OZCAR : The French Network of Critical Zone Observatories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gaillardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatim Hankard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), pp.1-24. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2018.04.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01944414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Langmuir and Freundlich adsorption equations within the SWAT-K model for assessing potassium environmental losses at basin scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunying Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Boithias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zigong Ning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuping Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 180, Part B, pp.205-211. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2016.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity and ecosystem purification service in an alluvial wetland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Teissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Attard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Lauga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Duran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 103B, pp.359-371. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2016.02.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Hydrology and Sediment Transport in a Semi-Arid and Anthropized Catchment Using the SWAT Model: The Case of the Tafna River (Northwest Algeria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Zettam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Boithias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouria Belaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (3), pp.216. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w9030216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating flash floods at hourly time-step using the SWAT model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Boithias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anneli Lenica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim C. Abbaspour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (12), pp.1-25. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w9120929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal analysis of factors controlling nitrate dynamics and potential denitrification hot spots and hot moments in groundwater of an alluvial floodplain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Bernard-Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoling Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Teissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 103 (Part B), pp.372-384. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2015.12.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroinvertebrate community traits and nitrate removal in stream sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G. Solimini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.J. Battin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gafny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 62, pp.929-944. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.12913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of biodiversity in the biogeochemical processes at the water-sediment interface of macroporous river bed: An experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Montuelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Buffan Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 103 (Part B), pp.385-393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floodplain capacity to depollute water in relation to the structure of biological communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Comin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Español</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabián Carranza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 103, pp.301-314. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2016.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the hydrological response from an ensemble of CMIP5 climate projections in the transition zone of the Atlantic region (Bay of Biscay)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Meaurio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ane Zabaleta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Boithias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ane Miren Epelde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 548, pp.46-62. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2017.02.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling trace metal transfer in large rivers under dynamic hydrology: A coupled hydrodynamic and chemical equilibrium model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Garneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Simeoni-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Lofts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 89, pp.77-96. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2016.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovering hydromorphological functionality to improve natural purification capacity of a highly human-modified wetland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Bodoque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ladera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Yela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alonso-Azcárate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 103, pp.332--343. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2016.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Modeling Tools to Better Understand Permafrost Hydrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikita Tananaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raghavan Srinivasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Teisserenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (6), pp.418. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w9060418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing potassium environmental losses from a dairy farming watershed with the modified SWAT model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunying Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Boithias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 175, pp.91-104. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2016.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially distributed modelling of surface water-groundwater exchanges during overbank flood events – a case study at the Garonne River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Bernard-Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoling Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Jauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramiro Neves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, vol. 94, pp. 146-159. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2016.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of hydrological models and satellite data to study the water budget of river basins affected by human activities: examples from the Garonne basin of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Grusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Murgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surveys in Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37 (2), pp.223-247. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10712-016-9366-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved simulation of river water and groundwater exchange in an alluvial plain using the SWAT model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoling Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Bernard-Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Garneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Volk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey G Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, vol. 30 (n° 2), pp. 187-202. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.10575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the capability of the SWAT model to simulate snow, snow melt and streamflow dynamics over an alpine watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youen Grusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Raghavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Anctil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 531, pp.574-588. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2015.10.070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating hydrological features and genetically validated occurrence data in occupancy modeling of an endemic and endangered semi-aquatic mammal species, Galemys pyrenaicus, in a Pyrenean catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Biffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank d'Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 184, pp.182-192. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2015.01.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application date as a controlling factor of pesticide transfers to surface water during runoff events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Boithias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raghavan Srinivasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 119, pp.97-103. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2014.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of trace metal transfer in a large river under different hydrological conditions (the Garonne River in southwest France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Garneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 306, pp. 195-204. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2014.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling epilithic biofilms combining hydrodynamics,invertebrate grazing and algal traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Simeoni-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Majdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Mialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Y Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.0. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.12341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of local flow conditions in river biofilm colonization and early growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falilou Coundoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bonometti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 31 (3), pp.350-367. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rra.2746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insight into pesticide partition coefficient Kd for modelling pesticide fluvial transport: Application to an agricultural catchment in south-western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Boithias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Merlina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 99, pp. 134-142. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2013.10.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agro-environmental risk evaluation by a spatialised multi-criteria modelling combined with the PIXAL method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juscelino Almeida Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (1), pp.39-70. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rig.23.39-70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between local hydrodynamics and algal community in epilithic biofilm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Urrea-Clos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergi Sabater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 47, pp. 2153-2163. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2013.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the long term impact of nitrate mitigation scenarios in apilot study basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 124, pp. 85-96. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2013.03.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-target effects of three formulated pesticides on microbially-mediated processes in a clay-loam soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Muñoz-Leoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Garbisu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki Antigüedad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 449, pp. 345-354. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.01.079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the hyporheic heterotrophic biofilm on transformation and toxicity of pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Montuelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laury Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Limnologie - International Journal of Limnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (2), p. 87 - p. 95. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/limn/2013041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting soil water and mineral nitrogen contents with the STICS model for estimating nitrate leaching under agricultural fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jégo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Justes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 107, pp.54-65. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2012.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of organisms in hyporheic processes: gaps in current knowledge, needs for future research and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marmonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Archambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Belaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bougon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Limnologie - International Journal of Limnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (3), pp.253-266. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/limn/2012009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00736087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous measurement of nitrate concentration in a highly event-responsive agricultural catchment in south-west of France: is the gain of information useful?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laplanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (12), pp.1751-1763. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.9324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daily Nitrate Losses: Implication on Long-Term River Quality in an Intensive Agricultural Catchment of Southwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Boithias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Srinivasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43 (1), pp.46-54. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2134/jeq2011.0367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal transformation of nitrogen and carbon in the hyporheic zone of an N-rich stream: A combined modelling and field study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peyrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Gerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (12), pp.599-611. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pce.2011.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding nitrogen transfer dynamics in a small agricultural catchment: Comparison of a distributed (TNT2) and a semi distributed (SWAT) modeling approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordy Salmon-Monviola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 406 (1-2), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2011.05.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal variability of nitrate transport through hydrological response during flood events within a large agricultural catchment in south-west France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantha Oeurng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, vol. 409, pp. 140-149. </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2010.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbicide accumulation and evolution in reservoir sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien A. Devault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Gerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laplanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Winterton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 407, pp.2659-2665. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2008.12.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbicide accumulation and evolution in reservoir sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Devault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laplanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Winterton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 407, pp.2659-2665</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the hyporheic zone on the phosphorus dynamics of a large gravel bed river, Garonne river, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Vervier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bonvallet-Garey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23, pp.1801-1812. </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.7319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00334039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of wastewater treatment plant pollution on in-stream ecosystems functions in an agricultural watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gérino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Maneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Limnologie - International Journal of Limnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45, pp.79-92. </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/limn/2009011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a minimal adequate model to describe the biomass dynamics of river epilithon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boulétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Izagirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Garabétian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Elosegi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24, pp.36-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retention of nitrogen within a semi-arid gravel bed stream located downstream to a heavy polluted reservoir (Tafna River, Algeria) : role of the hyporheic zone.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Belaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Vervier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24, pp.183-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water uptake by trees in a riparian hardwood forest (Rhine floodplain, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Miguel Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Trémolières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22 (3), pp.366-375</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen dynamics in the shallow groundwater of a riparian wetland zone of the Garonne, SW France: nitrate inputs, bacterial densities, organic matter supply and denitrification measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tremolieres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22, pp.366-375</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00396139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A coupled vertically integrated model to describe lateral exchanges between surface and subsurface in large alluvial floodplains with a fully penetrating river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peyrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe. Vervier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22 (21), pp.4257-4273. </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.7035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identificationof a minimal adequate model to describe the biomass dynamics of river epilithon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Boulêtreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oihana Izagirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garabétian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Elosegi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24 (1), pp.36-53. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rra.1046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of the hyporheic zone in the nitrogen dynamics of a semi-arid gravel bed stream located downstream of a heavily polluted reservoir (Tafna Wadi,Algeria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Belaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Vervier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24, pp.183-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00271801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the impact of various agricultural practices on nitrate leaching under the root zone of potato and sugar beet using the STICS soil–crop model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jégo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miren Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki Antigüedad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 394 (2-3), pp.207-221. </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2008.01.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mass-balance approach to estimate in-stream processes in alarge river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Teissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe. Vervier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Garabétian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22, pp.420-428</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00265852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the importance of a self-generated detachment process in river biofilm models.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boulêtreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Garabétian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 51, pp.901-912. </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2427.2006.01541.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen dynamics in the shallow groundwater of a riparian wetland zone of the Garonne, SW France: nitrate inputs, bacterial densities, organic matter supply and denitrification measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vervier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garabetian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 7 (1), pp.97-107. </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-7-97-2003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wetland restoration and nitrate reduction: the example of the peri-urban wetland of Vitoria-Gasteiz (Basque Country, North Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. García-Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martínez-Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Martínez-Bilbao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Antiguedad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 7 (1), pp.109-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A standardised method for measuring in situ denitrification in shallow aquifers: numerical validation and measurements in riparian wetlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Teissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Antiguedad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 7 (1), pp.87-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrate elimination by denitrification in hardwood forest soils of the Upper Rhine floodplain - correlation with redox potential and organic matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Brettar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Trémolières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Miguel Sanchez-Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, vol. 469, pp. 11-21. </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1015527611350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in foliar nutrient content and resorption in Fraxinus excelsior L., Ulmus minor Mill. and Clematis vitalba L. after prevention of floods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Trémolières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annik Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Miguel Sanchez-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 56 (8), pp.641-650</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tests of a new TDR-method to measure soil water content profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Auzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pereira dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 16, pp.C525</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water movement from soil to root investigated through simultaneous measurement: Soil water potential, root distribution and hydrological tracers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Auzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 16 (Suppl-2), pp.C527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of river management history on the community structure, species composition and nutrient status in the Rhine alluvial hardwood forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tremolieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Miguel Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annik Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 135 (1), pp.59-78. </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1009756428824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change impacts on the river-sea interface of a large French catchment delta undergoing multiple anthropogenic pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boutron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Delaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 International Swat conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SWAT – Soil &amp; Water Assessment Tool, Jul 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water cycle and water resources of the Pyrenees under climate change: the PIRAGUA datasets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Palazón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Beguería</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki Antiguedad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Barella-Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-7825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the future water balance and water resources of the Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Quintana-Seguí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxelane Cakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Clavera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-7621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifunctional agricultural landscapes. Lessons from a Long Term Socio-Ecological Research site in South Western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Balent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IALE 2022 European Landscape Ecology Congres: Making the future, learning from the past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daily Estimation of Inland Water Storage in the Madeira Basin During the Last Twenty Years (1998–2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Guilhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Parrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2021 - 2021 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Brussels, France. pp.6040-6043, </w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS47720.2021.9553118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Water Storage in the Floodplains of the Amazon Basin During the Last Twenty Years (1998 2018).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Guilhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Parrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGU, 2021, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small but essential in hydrogeochemical cycles: headwater mountain catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilen Haver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Schmeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Online, France. </w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-20379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la qualité des eaux de surface en réponse à différents scénarios d’organisation des paysages agricoles en Gascogne : approche par modélisation agro-hydrologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Simeoni-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sheeren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Desaegher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camboulive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e colloque des Zones Atelier - CNRS : 2000-2020, 20 ans de recherche du réseau des Zones Ateliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Online, France. pp.51-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling abiotic controls on amphibian epidemics due to a chytrid fungus in mountain aquatic ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilen Haver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk S Schmeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling mountain hydrology to understand the impact of abiotic environmental variables on the health of aquatic ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilen Haver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Friesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk S Schmeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Simeoni-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPCC Pyradapt 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of biodiversity in the biogeochemical processes at the water-sediment interface of macroporous river bed: An experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Montuelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Buffan-Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9.International Meeting of the European-Chapter of the Society-of-Wetland-Scientists (SWS) on Wetlands Biodiversity and Services - Tools for Socio-Ecological Development held Jointly with the 6th Conference of the European-Pond-Conservation-Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Huesca, Spain. </w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2016.03.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMULEAU : Quantification des services naturels de régulation de la qualité des eaux dans un bassin versant du Sud : vers une plateforme intégrée pour la ressource en eau dans un contexte de changements environnementaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Miguel Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Conférence Internationale sur l’hydrologie des grands bassins Fluviaux d’Afrique- FRIEND/ISI/IAHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Dakar, Senegal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of water quality of three contrasted north-eastern French watersheds to climate change (2006-2100) using SWAT model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Brulebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Ubertosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Sardinia SWAT Conference: Climate Change Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Pula, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation du fonctionnement hydrodynamique des milieux humides dans les plaines alluviales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bonneu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Espitalier-Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Torguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Jessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème conférence internationale Recherche et Action au service des fleuves et des grandes rivières (I.S River 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France. pp.1--3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accept'Hydro: a tool for evaluating potential wetland areas at floodplain scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bonneu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Espitalier-Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Torguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Jessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Environmental Modelling and Software Society (iEMSs 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, San Diego, California, United States. pp.1--8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water resources modeling in highly anthropized basins (how to account for agricultural and irrigation practices)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Häfliger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSI Workshop on remote sensing and water resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Bern, Switzerland. 29 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated modelling of social-ecological systems: The MAELIA high-resolution multi-agent platform to deal with water scarcity problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sibertin-Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Balestrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Congress on Environmental Modelling and Software (iEMSs 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, San Diego, Californie, United States. 2386 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742949v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MAELIA multi-agent platform for integrated analysis of interactions between agricultural land-use and low-water management strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sibertin-Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Auda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Multi-Agent-Based Simulation - MABS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Saint-Paul, United States. pp. 85-110, </w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-54783-6_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating river discharge in a mountain river using climatic conditions from today to the last 12000 years using SWAT model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sanchez Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dupleich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International SWAT conference &amp; workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact assessment modeling of low-water management policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mazzega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sibertin-Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Arcangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Workshop of Applied Computing for the Management of the Environment and Natural Resources (WCAMA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Maceió, Alagoas, Brazil. 2173 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750368v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des risques agro-environnementaux sur les 4 bassins versants étudiés dans la zone SUDOE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet Interreg-SUDOE IV B- AguaFlash 2009-2012 : un prototype méthodologique, de la caractérisation du risque à la cartographie de la pollution des cours d'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Toulouse, France. pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of pesticide application date shifts on surface water contamination during floods using the SWAT model in the Save catchment (south-western France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Boithias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Srinivasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 International SWAT Conference &amp; Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, New Delhi, India. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace metals in high-mountain catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Vleeschouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Teisserenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritxu Guiresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution des projets financés en 2011/2012 de l’OHM Pyrénées Haut Vicdessos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agro-environmental risks: from the assessment with a spatialised multicriteria modelling on a small territory, to the use of remote sensing on his larger covering watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juscelino Almeida Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Meeting of the European Working Group MCDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Yverdon les Bains, Switzerland. pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Pesticide Fluxes during high flow events in an intensive agricultural catchment: the Save river (Southwestern France) case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Boithias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International SWAT Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Toledo, Spain. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-effectiveness analysis for controlling water pollution by pesticides using SWAT and bio-economical modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 International SWAT Conference Soil and Water Assessment Tool</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Toledo, Spain. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulated Mitigation Measurements to Reduce Nitrate in Surface Water using SWAT Hydrological Modeling in an Agricultural Watershed, Southwest France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 International SWAT Conference University of Castilla la Mancha</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Toledo, Spain. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the pollutant transport with SWAT model, in an agricultural watershed dominated by an alluvial aquifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cerro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Antiguedad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International SWAT Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Toledo, Spain. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Flumen River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sorando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A. Comín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Darwiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pedrocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International SWAT Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Toledo, Spain. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture et ressource en eau sur le territoire semi aride du Bassin de l’Ebre en Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Darwiche Criado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Comin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Pedrocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2011 - Fonder les sciences du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Nov 2011, Paris, France. pp.321-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651179v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet AguaFlash : Développement d'une méthode d'évaluation des risques de dégradation de la qualité des eaux dans les bassins versants agricoles au cours de crues, transposable aux bassins versants de Sudoe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La semaine de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Bordeaux, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mangrove et bioremediation : efficience socio-ecologique d'un dispositif d'épuration des eaux usées à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fromard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Herteman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lambs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIth World Water Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogéochimie isotopique des intéractions biosphère-atmosphère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PNRH 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes et dynamique des écoulements préférentiels et du lessivage rapide des polluants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Di Pietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bertuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Gaudu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Mohrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PNRH 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de méthodes diélectriques pour l'hydrologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Auzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boubkraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Buchholtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PNRH 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water movement from soil to root investigated through simultaneous measurement: Soil water potential, root distribution and hydrological tracers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Auzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. General Assembly of the European Geophysical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1998, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tests of a new TDR-method to measure soil water content profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Auzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pereira dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. General Assembly of the European Geophysical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1998, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of water resources of the Pyrenees in a context of climate change and adaptation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Beguería</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Antiguedad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. J. Lamban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria. 21, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling river discharge and sediments fluxes at sub-daily time-step: Insight into the CRUE-SIM project devoted to Mediterranean coastal flash floods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Boithias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Estournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 International SWAT Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Pula, Italy. pp. 1-2, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling river discharge at sub-daily time-step: comparison of the performances of the conceptual SWAT model and the process-oriented MARINE model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Boithias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Larnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 International SWAT Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Pula, Italy. pp. 1, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Congo Basin Hydrology, Climate, and Biogeochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Tshimanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy N'Kaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Alsdorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley, 1, 2022, Geophysical Monograph Series, </w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119657002.ch14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 5.1.3 The Adour-Garonne basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dauta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Dauba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Etcheber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivers of Europe- Continental Atlantic Rivers: The Meuse, Loire and Adour-Garonne Basins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.225-289, 2022, </w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-08-102612-0.00020-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace Metal Legacy in Mountain Environments : A View from the Pyrenees Mountains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia V. Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Claustres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Vleeschouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemical Cycles: Ecological Drivers and Environmental Impact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35 (1), 2020, Geophysical Monograph Series, </w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119413332.ch9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Hydrological Models and Satellite Data to Study the Water Budget of River Basins Affected by Human Activities: Examples from the Garonne Basin of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youen Grusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Murgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote sensing and water resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.33-57, 2016, Space Sciences Series of ISSI, 978-3-319-32448-7. </w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-32449-4_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Adour-Garonne Basin : Chap 5.3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dauta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dauba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Etcheber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivers of Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Academic Press, pp.182-198, 2009, 13: 978-0-12-369449-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation, un outil d'intégration des connaissance du milieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Garonne dans son bassin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.7-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global carbon sequestration through continental chemical weathering in a climatic change context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Luis Lechuga-Crespo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Vanvliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estilita Ruiz-Romera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eutrophisation : manifestations, causes, conséquences et prédictibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Anschutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudrun Bornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2017, pp.145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eutrophisation. Manifestations, causes, conséquences et prédictibilité. Rapport de l'Expertise scientifique collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Menesguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Le Moal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique (INRA); Institut Français de Recherche pour l'Exploitation de la Mer (IFREMER); Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA); Centre National de la Recherche Scientifique (CNRS). 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport préliminaire en vue de l’expertise collective sur l’impact cumulé des retenues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Babut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Belliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRSTEA. 2015, 125 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Aguaflash : une méthodologie pour déterminer les risques de dégradation des eaux de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Uny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2012, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet AguaFlash : Délivrable du GT 3.1(b)(Mise à jour pour application au GT 3.2) :Détermination des zones à risque potentiel de contamination des eaux de surface sur le BV de la Save (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AguaFlash : Délivrable du GT3.2 : Détermination des zones à risque potentiel de contamination des eaux de surface sur les BV du Flumen et Alegria (Espagne) & Enxoé (Portugal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme collaborative technologique pour la mise en place de la directive européenne 2000/60/CE dans un contexte agricole Concert'eau : Rapport final sur l'efficacité des mesures co-construites pour la réduction des concentrations en nitrate et produits phytosanitaires dans les eaux superficielles des Coteaux de Gascogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Cattaneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId751"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> JOSE MIGUEL SANCHEZ PEREZ </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (130)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity co-variation patterns in a range of soil organism taxa across highly contrasting ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Tortosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Freschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Brauman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 215, pp.110093. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2026.110093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of surface water storage in the Amazon floodplains by hydrological modelling and earth observation data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Guilhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Parrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 666, pp.134758. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2025.134758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated modelling of sediment and organic carbon fluxes in a large catchment: quantifying riverine contributions to the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Radakovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 264, pp.109794. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2026.109794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic pressures driving the salinity intrusion in the Guadalquivir Estuary: Insights from 1D Numerical Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Sirviente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan J Gomiz-Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Bolado-Penagos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (1), pp.515-535. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/os-21-515-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An empirical assessment of dissolved organic carbon fluxes to oceans under climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle T.H. van Vliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Miguel Sánchez-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global and Planetary Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 253, pp.104971. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloplacha.2025.104971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05184493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Classification Accuracy as a Criterion for Evaluating the Performance of Seven Topographic Correction Algorithms in the Trinidad Mountains, Cuba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minerva Sánchez-Llull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Castellanos Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Muñoz Caravaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Martín Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (6), pp.1032. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs17061032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic pressures driving the salinity intrusion in the Guadalquivir estuary: insights from 1D numerical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Sirviente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Gomiz-Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Bolado-Penagos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (1), pp.515-535. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/os-21-515-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Method to Investigate Denitrification Dynamics During Simulated Floods in Soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Kanaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Darnajoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Escarmena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camboulive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 76, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.70098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Classification Accuracy as a Criterion for Evaluating the Performance of Seven Topographic Correction Algorithms in the Trinidad Mountains, Cuba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minerva Sánchez-Llull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Castellanos Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Muñoz Caravaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Martín Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (6), pp.1032. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs17061032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-Economic Indicators for Water Management in the South-West Europe Territory: Sectorial Water Productivity and Intensity in Employment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Larraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noelia García-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matías Gámez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxelane Cakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (7), pp.959. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w16070959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large wetlands representation in SWAT+: the case of the Pantanal in the Paraguay River Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osvaldo Luis Barresi Armoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Bieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Miguel Sánchez-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frwa.2024.1451648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An economic valuation of the provisioning ecosystem services in the south-west of Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noelia García-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Larraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matías Gámez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Raimonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxelane Cakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment, Development and Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10668-024-04877-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representation of Hydrological Components under a Changing Climate—A Case Study of the Uruguay River Basin Using the New Version of the Soil and Water Assessment Tool Model (SWAT+)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osvaldo Luis Barresi Armoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Houska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Bieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Schürz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (14), pp.2604. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w15142604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel est le rôle des retenues collinaires pour limiter les flux de pesticides dans le paysage agricole ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Imfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Payraudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43, pp.49-56. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-SET.2023.43.7792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process formulations and controlling factors of pesticide dissipation in artificial ponds: A critical review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Bahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Payraudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Imfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 186, pp.106820. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2022.106820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling in-stream biogeochemical processes at catchment scale: Coupling SWAT and RIVE models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Manteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Samie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 170, pp.105856. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2023.105856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing fluvial organic carbon flux and its response to short climate variability and damming on a large-scale tropical Asian river basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Phuong Quynh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 903, pp.166589. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.166589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of critical effect factors for prediction of spatial and intra-annual variability of shallow groundwater nitrate in agricultural areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunying Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinliang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gengchen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feifei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junfeng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 891, pp.164342. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.164342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Inspiring Elements from Natural Services of Water Quality Regulation Could Be Applied to Water Management?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Gerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Miguel Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Buffan-Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Canovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (19), pp.3030. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w14193030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic model for assessing soil denitrification in large-scale natural wetlands driven by Earth Observations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Columba Martínez-Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Miguel Sánchez Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 158, pp.105557. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2022.105557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the Madeira floodplain dynamics from 2008 to 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Guilhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Parrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frwa.2022.952810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the performance of multiple satellite-based precipitation products in the Congo River Basin using the SWAT model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Jucá Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pankyes Datok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42, pp.101168. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejrh.2022.101168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrient transport and exchange between the Mekong River and Tonle Sap Lake in Cambodia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ty Sok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantha Oeurng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinhteang Kaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Xixi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 176, pp.106527. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2021.106527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term and event-scale sub-daily streamflow and sediment simulation in a small forested catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Meaurio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ane Zabaleta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raghavan Srinivasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Miguel Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Sciences Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 66 (5), pp.862-873. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02626667.2021.1883620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the Climate Change Impact on the Hydrological Balance in Basins of South-Central Chile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martínez-Retureta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Aguayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norberto Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Stehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iongel Duran-Llacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (6), pp.794. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w13060794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denitrification in wetlands: A review towards a quantification at global scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Columba Martínez-Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela A Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 754, pp.142398. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.142398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03008048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for flow intermittence in freshwater species distribution modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Dalibard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Laffaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Miguel Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (8), pp.e2346. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eco.2346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Suspended Sediment Load Variability in the Tonle Sap and Lower Mekong Rivers, Cambodia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ty Sok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantha Oeurng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinhteang Kaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mathias Kondolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 202, pp.105291. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2021.105291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term and event-scale sub-daily streamflow and sediment simulation in a small forested catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Meaurio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ane Zabaleta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raghavan Srinivasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Miguel Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Sciences Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 66 (5), pp.862-873. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02626667.2021.1883620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal trends of hydrological components: the case of the Tafna basin (northwestern Algeria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Mami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djilali Yebdri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Raimonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Miguel SANCHEZ PEREZ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Water and Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.2948 - 2976. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wcc.2021.242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Ponds in Pesticide Dissipation at the Agricultural Catchment Scale: A Critical Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Imfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Payraudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Simeoni-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (9), pp.1202. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w13091202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal trends of hydrological components: the case of the Tafna basin (northwestern Algeria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Mami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djilali Yebdri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Raimonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Miguel Sanchez Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Water and Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (7), pp.2948-2976. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wcc.2021.242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HEAVY METALS BIOACCUMULATION AND RISK ESTIMATION IN EDIBLE FRESHWATER FISH FROM PEDROSO RESERVOIR (MAYABEQUE, CUBA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María A Mesa Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Óscar Díaz Rizo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto García Acosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onelia Adriana Alarcón Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie J Tavella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Internacional de Contaminacion Ambiental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20937/rica.53850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the Climate Change Impact on the Hydrological Balance in Basins of South-Central Chile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Mami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djilali Yebdri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Raimonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Miguel SANCHEZ PEREZ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (6), pp.794. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w13060794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Water Quality Regulation Functions in Southwestern Europe Watersheds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxelane Cakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Raimonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Walcker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Gerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (21), pp.2980. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w13212980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of N-balance with qualitative expert evaluation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxelane Cakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Walcker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Gerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Rabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 291, pp.112713. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2021.112713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term and event-scale sub-daily streamflow and sediment simulation in a small forested catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Meaurio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ane Zabaleta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raghavan Srinivasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Sciences Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 66 (5), pp.862-873. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02626667.2021.1883620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future climatic and hydrologic changes estimated by bias-adjusted regional climate model outputs of the Cordex-Africa project: case of the Tafna basin (North-Western Africa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Mami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Raimonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djilali Yebdri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Zettam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Global Warming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (1), pp.58-90. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJGW.2021.112489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global carbon sequestration through continental chemical weathering in a climatic change context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Luis Lechuga-Crespo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Simeoni-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estilita Ruiz-Romera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle T. H. van Vliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-02891-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment Balance Estimation of the ‘Cuvette Centrale’ of the Congo River Basin Using the SWAT Hydrological Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pankyes Datok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Laraque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Modelling of River Flows, Sediment and Contaminants Transport, 13 (10), pp.1388. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w13101388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modelling-based assessment of suspended sediment transport related to new damming in the Red River basin from 2000 to 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Phuong Quynh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 197, pp.104958. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2020.104958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term and event-scale sub-daily streamflow and sediment simulation in a small forested catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Meaurio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ane Zabaleta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raghavan Srinivasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Miguel Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Sciences Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 66 (5), pp.862-873. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02626667.2021.1883620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HEAVY METALS BIOACCUMULATION AND RISK ESTIMATION IN EDIBLE FRESHWATER FISH FROM PEDROSO RESERVOIR (MAYABEQUE, CUBA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Mesa Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Óscar Díaz Rizo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto García Acosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onelia Adriana Alarcón Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tavella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REVISTA INTERNACIONAL DE CONTAMINACION AMBIENTAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20937/RICA.53850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global carbon sequestration through continental chemical weathering in a climatic change context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Luis Lechuga-Crespo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estilita Ruiz-Romera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle van Vliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.23588. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-02891-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of suspended sediment load variability in the Tonle Sap and Lower Mekong Rivers, Cambodia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ty Sok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantha Oeurng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinhteang Kaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mathias Kondolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 202, pp.105291. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2021.105291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SWATLitho: A hydrogeochemical model to estimate daily geochemical loads at the catchment scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Luis Lechuga-Crespo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estilita Ruiz-Romera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 135, pp.104893. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2020.104893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Hydrology and Sediment Yield in the Mekong River Basin Using SWAT Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ty Sok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantha Oeurng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilan Ich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (12), pp.3503. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w12123503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Land Use/Cover Change on the Hydrological Response of a Southern Center Basin of Chile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martínez-Retureta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Aguayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Stehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Echeverría</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w12010302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between micro-granulometric profile and chemical sediment composition in Mampostón sub-watershed, Mayabeque, Cuba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Aurora Mesa Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Díaz Rizo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto García Acosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onelia Adriana Alarcón Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Sanchez-Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of South American Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101, pp.102538. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsames.2020.102538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daily denitrification rates in floodplains under contrasting pedo-climatic and anthropogenic contexts: modelling at the watershed scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Guilhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxelane Cakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Gerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 149 (3), pp.317-336. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10533-020-00677-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of a SWAT model to evaluate the contribution of the Tafna catchment (north-west Africa) to the nitrate load entering the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Zettam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Boithias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouria Belaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 192 (8), </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-020-08482-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic valuation of the natural service of nitrate regulation provided by rivers including dilution effects: Application to a semiarid region, the Ebro basin (Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Bielsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxelane Cakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117, pp.106608. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.106608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining punctual and high frequency data for the spatiotemporal assessment of main geochemical processes and dissolved exports in an urban river catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Luis Lechuga-Crespo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estilita Ruiz-Romera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Unda-Calvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaira Carolina Cuervo-Fuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 727, pp.138644. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.138644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global-scale daily riverine DOC fluxes from lands to the oceans with a generic model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global and Planetary Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 194, pp.103294. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloplacha.2020.103294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denitrification and associated nitrous oxide and carbon dioxide emissions from the Amazonian wetlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Guilhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Parrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (16), pp.4297-4311. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-17-4297-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model for evaluating continental chemical weathering from riverine transports of dissolved major elements at a global scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Luis Lechuga-Crespo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Simeoni-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiotte-Suchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global and Planetary Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 192, pp.103226. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloplacha.2020.103226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological Alteration Index as an Indicator of the Calibration Complexity of Water Quantity and Quality Modeling in the Context of Global Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxelane Cakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Raimonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Paredes-Arquiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youen Grusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (1), pp.115. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w12010115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of ecological function indicators related to nitrate under multiple human stressors in a large watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxelane Cakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Gerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Volk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Sanchez-Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 111, pp.106016. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2019.106016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of sediment and organic carbon exports into the Arctic ocean: the case of the Yenisei river basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Simeoni-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikita Tananaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Espitalier-Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Teisserenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 158, pp.118-135. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2019.04.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total water storage variability from GRACE mission and hydrological models for a 50,000 km2 temperate watershed: the Garonne River basin (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Biancamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Mballo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Espitalier-Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24, pp.100609. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejrh.2019.100609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modeling Approach to Diagnose the Impacts of Global Changes on Discharge and Suspended Sediment Concentration within the Red River Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Phuong Quynh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (5), pp.958. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w11050958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of herbicide mixtures on freshwater microalgae with the potential effect of a safener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousama Chamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Perrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Limnologie - International Journal of Limnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55, pp.3. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/limn/2019002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiobjective optimization of eco-industrial parks: evaluation of environmental impacts at the watershed scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Garcia de Dios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Boix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Simeoni-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iréa Touche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxelane Cakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Aided Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 43, pp.67-72. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-444-64235-6.50014-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil-to-Plant Transfer Factors of Rare Earth Elements in Rice (Oryza sativa L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Aurora Mesa-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Diaz Rizo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Tavella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Ciencias Técnicas Agropecuarias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27, pp.2071 - 0054</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368890v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water balance assessment of an ungauged area in Poyang Lake watershed using a spatially distributed runoff coefficient model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianzhong Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoling Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ling Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydroinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (5), pp.1009-1024. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/hydro.2018.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Water Footprint of Wheat and Maize in Haihe River Basin, Northern China (1956–2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuping Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongdong Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Zhuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (7), pp.867. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w10070867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coevolution of Hydrological Cycle Components under Climate Change: The Case of the Garonne River in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youen Grusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Anctil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (12), pp.1870. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w10121870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the role of riverbed compartments in the regulation of water quality as an ecological service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe. Vervier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert-Joseph Naiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 118, pp.19-30. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2018.02.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Effects of Land Use and Topography on Streamflow Response to Precipitation in an Agriculture-Forest Dominated Northern Watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunying Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songhao Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongdong Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuping Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (5), pp.633. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w10050633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using SWAT-LUD Model to Estimate the Influence of Water Exchange and Shallow Aquifer Denitrification on Water and Nitrate Flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoling Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Bernard-Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youen Grusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (4), 528 (19 p.). </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w10040528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01832774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness and performance of semi-distributed (SWAT) and global (GR4J) hydrological models throughout an observed climatic shift over contrasted French watersheds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Brulebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Ubertosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Open Water Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (1), pp.41-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the impact of climate and land cover change on hydrology and water quality in a forest watershed in the Basque Country (Northern Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Peraza-Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ruiz-Romera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Meaurio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 122, pp.315-326. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2018.07.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OZCAR : The French Network of Critical Zone Observatories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gaillardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatim Hankard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), pp.1-24. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2018.04.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01944414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Langmuir and Freundlich adsorption equations within the SWAT-K model for assessing potassium environmental losses at basin scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunying Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Boithias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zigong Ning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuping Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 180, Part B, pp.205-211. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2016.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Hydrology and Sediment Transport in a Semi-Arid and Anthropized Catchment Using the SWAT Model: The Case of the Tafna River (Northwest Algeria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Zettam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Boithias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouria Belaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (3), pp.216. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w9030216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity and ecosystem purification service in an alluvial wetland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Teissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Attard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Lauga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Duran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 103B, pp.359-371. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2016.02.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating flash floods at hourly time-step using the SWAT model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Boithias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anneli Lenica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim C. Abbaspour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (12), pp.1-25. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w9120929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal analysis of factors controlling nitrate dynamics and potential denitrification hot spots and hot moments in groundwater of an alluvial floodplain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Bernard-Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoling Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Teissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 103 (Part B), pp.372-384. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2015.12.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroinvertebrate community traits and nitrate removal in stream sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G. Solimini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.J. Battin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gafny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 62, pp.929-944. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.12913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of biodiversity in the biogeochemical processes at the water-sediment interface of macroporous river bed: An experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Montuelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Buffan Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 103 (Part B), pp.385-393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the hydrological response from an ensemble of CMIP5 climate projections in the transition zone of the Atlantic region (Bay of Biscay)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Meaurio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ane Zabaleta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Boithias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ane Miren Epelde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 548, pp.46-62. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2017.02.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floodplain capacity to depollute water in relation to the structure of biological communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Comin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Español</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabián Carranza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 103, pp.301-314. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2016.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovering hydromorphological functionality to improve natural purification capacity of a highly human-modified wetland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Bodoque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ladera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Yela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alonso-Azcárate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 103, pp.332--343. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2016.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling trace metal transfer in large rivers under dynamic hydrology: A coupled hydrodynamic and chemical equilibrium model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Garneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Simeoni-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Lofts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 89, pp.77-96. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2016.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Modeling Tools to Better Understand Permafrost Hydrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikita Tananaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raghavan Srinivasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Teisserenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (6), pp.418. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w9060418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing potassium environmental losses from a dairy farming watershed with the modified SWAT model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunying Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Boithias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 175, pp.91-104. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2016.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially distributed modelling of surface water-groundwater exchanges during overbank flood events – a case study at the Garonne River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Bernard-Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoling Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Jauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramiro Neves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, vol. 94, pp. 146-159. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2016.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved simulation of river water and groundwater exchange in an alluvial plain using the SWAT model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoling Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Bernard-Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Garneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Volk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey G Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, vol. 30 (n° 2), pp. 187-202. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.10575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of hydrological models and satellite data to study the water budget of river basins affected by human activities: examples from the Garonne basin of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Grusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Murgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surveys in Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37 (2), pp.223-247. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10712-016-9366-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the capability of the SWAT model to simulate snow, snow melt and streamflow dynamics over an alpine watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youen Grusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Raghavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Anctil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 531, pp.574-588. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2015.10.070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating hydrological features and genetically validated occurrence data in occupancy modeling of an endemic and endangered semi-aquatic mammal species, Galemys pyrenaicus, in a Pyrenean catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Biffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank d'Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 184, pp.182-192. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2015.01.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application date as a controlling factor of pesticide transfers to surface water during runoff events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Boithias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raghavan Srinivasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 119, pp.97-103. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2014.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of trace metal transfer in a large river under different hydrological conditions (the Garonne River in southwest France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Garneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 306, pp. 195-204. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2014.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling epilithic biofilms combining hydrodynamics,invertebrate grazing and algal traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Simeoni-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Majdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Mialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Y Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.0. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.12341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of local flow conditions in river biofilm colonization and early growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falilou Coundoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bonometti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 31 (3), pp.350-367. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rra.2746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insight into pesticide partition coefficient Kd for modelling pesticide fluvial transport: Application to an agricultural catchment in south-western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Boithias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Merlina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 99, pp. 134-142. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2013.10.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between local hydrodynamics and algal community in epilithic biofilm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Urrea-Clos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergi Sabater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 47, pp. 2153-2163. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2013.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agro-environmental risk evaluation by a spatialised multi-criteria modelling combined with the PIXAL method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juscelino Almeida Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (1), pp.39-70. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rig.23.39-70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the long term impact of nitrate mitigation scenarios in apilot study basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 124, pp. 85-96. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2013.03.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-target effects of three formulated pesticides on microbially-mediated processes in a clay-loam soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Muñoz-Leoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Garbisu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki Antigüedad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 449, pp. 345-354. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.01.079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the hyporheic heterotrophic biofilm on transformation and toxicity of pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Montuelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laury Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Limnologie - International Journal of Limnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (2), p. 87 - p. 95. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/limn/2013041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting soil water and mineral nitrogen contents with the STICS model for estimating nitrate leaching under agricultural fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jégo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Justes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 107, pp.54-65. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2012.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of organisms in hyporheic processes: gaps in current knowledge, needs for future research and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marmonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Archambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Belaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bougon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Limnologie - International Journal of Limnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (3), pp.253-266. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/limn/2012009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00736087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous measurement of nitrate concentration in a highly event-responsive agricultural catchment in south-west of France: is the gain of information useful?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laplanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (12), pp.1751-1763. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.9324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daily Nitrate Losses: Implication on Long-Term River Quality in an Intensive Agricultural Catchment of Southwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Boithias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Srinivasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43 (1), pp.46-54. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2134/jeq2011.0367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal transformation of nitrogen and carbon in the hyporheic zone of an N-rich stream: A combined modelling and field study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peyrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Gerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (12), pp.599-611. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pce.2011.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding nitrogen transfer dynamics in a small agricultural catchment: Comparison of a distributed (TNT2) and a semi distributed (SWAT) modeling approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordy Salmon-Monviola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 406 (1-2), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2011.05.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal variability of nitrate transport through hydrological response during flood events within a large agricultural catchment in south-west France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantha Oeurng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, vol. 409, pp. 140-149. </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2010.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbicide accumulation and evolution in reservoir sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien A. Devault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Gerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laplanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Winterton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 407, pp.2659-2665. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2008.12.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbicide accumulation and evolution in reservoir sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Devault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laplanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Winterton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 407, pp.2659-2665</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the hyporheic zone on the phosphorus dynamics of a large gravel bed river, Garonne river, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Vervier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bonvallet-Garey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23, pp.1801-1812. </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.7319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00334039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of wastewater treatment plant pollution on in-stream ecosystems functions in an agricultural watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gérino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Maneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Limnologie - International Journal of Limnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45, pp.79-92. </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/limn/2009011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a minimal adequate model to describe the biomass dynamics of river epilithon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boulétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Izagirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Garabétian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Elosegi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24, pp.36-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water uptake by trees in a riparian hardwood forest (Rhine floodplain, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Miguel Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Trémolières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22 (3), pp.366-375</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retention of nitrogen within a semi-arid gravel bed stream located downstream to a heavy polluted reservoir (Tafna River, Algeria) : role of the hyporheic zone.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Belaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Vervier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24, pp.183-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A coupled vertically integrated model to describe lateral exchanges between surface and subsurface in large alluvial floodplains with a fully penetrating river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peyrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe. Vervier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22 (21), pp.4257-4273. </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.7035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen dynamics in the shallow groundwater of a riparian wetland zone of the Garonne, SW France: nitrate inputs, bacterial densities, organic matter supply and denitrification measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tremolieres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22, pp.366-375</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00396139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identificationof a minimal adequate model to describe the biomass dynamics of river epilithon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Boulêtreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oihana Izagirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garabétian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Elosegi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24 (1), pp.36-53. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rra.1046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of the hyporheic zone in the nitrogen dynamics of a semi-arid gravel bed stream located downstream of a heavily polluted reservoir (Tafna Wadi,Algeria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Belaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Vervier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24, pp.183-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00271801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mass-balance approach to estimate in-stream processes in alarge river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Teissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe. Vervier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Garabétian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22, pp.420-428</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00265852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the impact of various agricultural practices on nitrate leaching under the root zone of potato and sugar beet using the STICS soil–crop model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jégo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miren Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki Antigüedad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 394 (2-3), pp.207-221. </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2008.01.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the importance of a self-generated detachment process in river biofilm models.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boulêtreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Garabétian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 51, pp.901-912. </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2427.2006.01541.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen dynamics in the shallow groundwater of a riparian wetland zone of the Garonne, SW France: nitrate inputs, bacterial densities, organic matter supply and denitrification measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vervier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garabetian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 7 (1), pp.97-107. </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-7-97-2003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wetland restoration and nitrate reduction: the example of the peri-urban wetland of Vitoria-Gasteiz (Basque Country, North Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. García-Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martínez-Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Martínez-Bilbao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Antiguedad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 7 (1), pp.109-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A standardised method for measuring in situ denitrification in shallow aquifers: numerical validation and measurements in riparian wetlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Teissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Antiguedad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 7 (1), pp.87-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrate elimination by denitrification in hardwood forest soils of the Upper Rhine floodplain - correlation with redox potential and organic matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Brettar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Trémolières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Miguel Sanchez-Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, vol. 469, pp. 11-21. </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1015527611350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in foliar nutrient content and resorption in Fraxinus excelsior L., Ulmus minor Mill. and Clematis vitalba L. after prevention of floods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Trémolières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annik Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Miguel Sanchez-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 56 (8), pp.641-650</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tests of a new TDR-method to measure soil water content profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Auzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pereira dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 16, pp.C525</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water movement from soil to root investigated through simultaneous measurement: Soil water potential, root distribution and hydrological tracers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Auzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 16 (Suppl-2), pp.C527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of river management history on the community structure, species composition and nutrient status in the Rhine alluvial hardwood forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tremolieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Miguel Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annik Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 135 (1), pp.59-78. </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1009756428824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change impacts on the river-sea interface of a large French catchment delta undergoing multiple anthropogenic pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boutron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Delaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 International Swat conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SWAT – Soil &amp; Water Assessment Tool, Jul 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water cycle and water resources of the Pyrenees under climate change: the PIRAGUA datasets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Palazón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Beguería</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki Antiguedad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Barella-Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-7825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the future water balance and water resources of the Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Quintana-Seguí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxelane Cakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Clavera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-7621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifunctional agricultural landscapes. Lessons from a Long Term Socio-Ecological Research site in South Western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Balent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IALE 2022 European Landscape Ecology Congres: Making the future, learning from the past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daily Estimation of Inland Water Storage in the Madeira Basin During the Last Twenty Years (1998–2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Guilhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Parrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2021 - 2021 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Brussels, France. pp.6040-6043, </w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS47720.2021.9553118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Water Storage in the Floodplains of the Amazon Basin During the Last Twenty Years (1998 2018).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Guilhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Parrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGU, 2021, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small but essential in hydrogeochemical cycles: headwater mountain catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilen Haver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Schmeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Online, France. </w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-20379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la qualité des eaux de surface en réponse à différents scénarios d’organisation des paysages agricoles en Gascogne : approche par modélisation agro-hydrologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Simeoni-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sheeren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Desaegher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camboulive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e colloque des Zones Atelier - CNRS : 2000-2020, 20 ans de recherche du réseau des Zones Ateliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Online, France. pp.51-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling abiotic controls on amphibian epidemics due to a chytrid fungus in mountain aquatic ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilen Haver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk S Schmeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling mountain hydrology to understand the impact of abiotic environmental variables on the health of aquatic ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilen Haver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Friesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk S Schmeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Simeoni-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPCC Pyradapt 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of biodiversity in the biogeochemical processes at the water-sediment interface of macroporous river bed: An experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Montuelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Buffan-Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9.International Meeting of the European-Chapter of the Society-of-Wetland-Scientists (SWS) on Wetlands Biodiversity and Services - Tools for Socio-Ecological Development held Jointly with the 6th Conference of the European-Pond-Conservation-Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Huesca, Spain. </w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2016.03.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMULEAU : Quantification des services naturels de régulation de la qualité des eaux dans un bassin versant du Sud : vers une plateforme intégrée pour la ressource en eau dans un contexte de changements environnementaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Miguel Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Conférence Internationale sur l’hydrologie des grands bassins Fluviaux d’Afrique- FRIEND/ISI/IAHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Dakar, Senegal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of water quality of three contrasted north-eastern French watersheds to climate change (2006-2100) using SWAT model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Brulebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Ubertosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Sardinia SWAT Conference: Climate Change Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Pula, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation du fonctionnement hydrodynamique des milieux humides dans les plaines alluviales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bonneu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Espitalier-Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Torguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Jessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème conférence internationale Recherche et Action au service des fleuves et des grandes rivières (I.S River 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France. pp.1--3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accept'Hydro: a tool for evaluating potential wetland areas at floodplain scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bonneu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Espitalier-Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Torguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Jessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Environmental Modelling and Software Society (iEMSs 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, San Diego, California, United States. pp.1--8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water resources modeling in highly anthropized basins (how to account for agricultural and irrigation practices)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Häfliger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSI Workshop on remote sensing and water resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Bern, Switzerland. 29 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated modelling of social-ecological systems: The MAELIA high-resolution multi-agent platform to deal with water scarcity problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sibertin-Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Balestrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Congress on Environmental Modelling and Software (iEMSs 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, San Diego, Californie, United States. 2386 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742949v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MAELIA multi-agent platform for integrated analysis of interactions between agricultural land-use and low-water management strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sibertin-Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Auda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Multi-Agent-Based Simulation - MABS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Saint-Paul, United States. pp. 85-110, </w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-54783-6_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating river discharge in a mountain river using climatic conditions from today to the last 12000 years using SWAT model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sanchez Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dupleich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International SWAT conference &amp; workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact assessment modeling of low-water management policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mazzega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sibertin-Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Arcangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Workshop of Applied Computing for the Management of the Environment and Natural Resources (WCAMA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Maceió, Alagoas, Brazil. 2173 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750368v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des risques agro-environnementaux sur les 4 bassins versants étudiés dans la zone SUDOE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet Interreg-SUDOE IV B- AguaFlash 2009-2012 : un prototype méthodologique, de la caractérisation du risque à la cartographie de la pollution des cours d'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Toulouse, France. pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of pesticide application date shifts on surface water contamination during floods using the SWAT model in the Save catchment (south-western France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Boithias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Srinivasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 International SWAT Conference &amp; Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, New Delhi, India. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace metals in high-mountain catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Vleeschouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Teisserenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritxu Guiresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution des projets financés en 2011/2012 de l’OHM Pyrénées Haut Vicdessos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agro-environmental risks: from the assessment with a spatialised multicriteria modelling on a small territory, to the use of remote sensing on his larger covering watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juscelino Almeida Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Meeting of the European Working Group MCDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Yverdon les Bains, Switzerland. pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Pesticide Fluxes during high flow events in an intensive agricultural catchment: the Save river (Southwestern France) case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Boithias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International SWAT Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Toledo, Spain. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-effectiveness analysis for controlling water pollution by pesticides using SWAT and bio-economical modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 International SWAT Conference Soil and Water Assessment Tool</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Toledo, Spain. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Flumen River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sorando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A. Comín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Darwiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pedrocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International SWAT Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Toledo, Spain. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the pollutant transport with SWAT model, in an agricultural watershed dominated by an alluvial aquifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cerro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Antiguedad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International SWAT Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Toledo, Spain. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulated Mitigation Measurements to Reduce Nitrate in Surface Water using SWAT Hydrological Modeling in an Agricultural Watershed, Southwest France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 International SWAT Conference University of Castilla la Mancha</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Toledo, Spain. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture et ressource en eau sur le territoire semi aride du Bassin de l’Ebre en Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Darwiche Criado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Comin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Pedrocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2011 - Fonder les sciences du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Nov 2011, Paris, France. pp.321-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651179v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet AguaFlash : Développement d'une méthode d'évaluation des risques de dégradation de la qualité des eaux dans les bassins versants agricoles au cours de crues, transposable aux bassins versants de Sudoe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La semaine de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Bordeaux, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mangrove et bioremediation : efficience socio-ecologique d'un dispositif d'épuration des eaux usées à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fromard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Herteman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lambs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIth World Water Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogéochimie isotopique des intéractions biosphère-atmosphère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PNRH 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de méthodes diélectriques pour l'hydrologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Auzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boubkraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Buchholtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PNRH 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes et dynamique des écoulements préférentiels et du lessivage rapide des polluants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Di Pietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bertuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Gaudu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Mohrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PNRH 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water movement from soil to root investigated through simultaneous measurement: Soil water potential, root distribution and hydrological tracers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Auzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. General Assembly of the European Geophysical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1998, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tests of a new TDR-method to measure soil water content profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Auzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pereira dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. General Assembly of the European Geophysical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1998, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of water resources of the Pyrenees in a context of climate change and adaptation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Beguería</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Antiguedad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. J. Lamban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria. 21, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling river discharge and sediments fluxes at sub-daily time-step: Insight into the CRUE-SIM project devoted to Mediterranean coastal flash floods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Boithias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Estournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 International SWAT Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Pula, Italy. pp. 1-2, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling river discharge at sub-daily time-step: comparison of the performances of the conceptual SWAT model and the process-oriented MARINE model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Boithias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Larnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 International SWAT Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Pula, Italy. pp. 1, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Congo Basin Hydrology, Climate, and Biogeochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Tshimanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy N'Kaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Alsdorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley, 1, 2022, Geophysical Monograph Series, </w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119657002.ch14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 5.1.3 The Adour-Garonne basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dauta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Dauba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Etcheber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivers of Europe- Continental Atlantic Rivers: The Meuse, Loire and Adour-Garonne Basins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.225-289, 2022, </w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-08-102612-0.00020-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace Metal Legacy in Mountain Environments : A View from the Pyrenees Mountains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia V. Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Claustres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Vleeschouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemical Cycles: Ecological Drivers and Environmental Impact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35 (1), 2020, Geophysical Monograph Series, </w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119413332.ch9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Hydrological Models and Satellite Data to Study the Water Budget of River Basins Affected by Human Activities: Examples from the Garonne Basin of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youen Grusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Murgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote sensing and water resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.33-57, 2016, Space Sciences Series of ISSI, 978-3-319-32448-7. </w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-32449-4_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Adour-Garonne Basin : Chap 5.3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dauta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dauba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Etcheber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivers of Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Academic Press, pp.182-198, 2009, 13: 978-0-12-369449-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation, un outil d'intégration des connaissance du milieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Garonne dans son bassin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.7-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global carbon sequestration through continental chemical weathering in a climatic change context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Luis Lechuga-Crespo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Vanvliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estilita Ruiz-Romera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eutrophisation : manifestations, causes, conséquences et prédictibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Anschutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudrun Bornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2017, pp.145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eutrophisation. Manifestations, causes, conséquences et prédictibilité. Rapport de l'Expertise scientifique collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Menesguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Le Moal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique (INRA); Institut Français de Recherche pour l'Exploitation de la Mer (IFREMER); Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA); Centre National de la Recherche Scientifique (CNRS). 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport préliminaire en vue de l’expertise collective sur l’impact cumulé des retenues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Babut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Belliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRSTEA. 2015, 125 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Aguaflash : une méthodologie pour déterminer les risques de dégradation des eaux de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Uny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2012, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet AguaFlash : Délivrable du GT 3.1(b)(Mise à jour pour application au GT 3.2) :Détermination des zones à risque potentiel de contamination des eaux de surface sur le BV de la Save (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AguaFlash : Délivrable du GT3.2 : Détermination des zones à risque potentiel de contamination des eaux de surface sur les BV du Flumen et Alegria (Espagne) & Enxoé (Portugal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme collaborative technologique pour la mise en place de la directive européenne 2000/60/CE dans un contexte agricole Concert'eau : Rapport final sur l'efficacité des mesures co-construites pour la réduction des concentrations en nitrate et produits phytosanitaires dans les eaux superficielles des Coteaux de Gascogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Cattaneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId751"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465242v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Tortosa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Freschet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trap" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brauman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2026.110093" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05449843v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guilhen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fabre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Parrens" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sauvage" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mercier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.134758" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457336v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Piegay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2026.109794" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368847v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Sirviente" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J Gomiz-Pascual" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Bolado-Penagos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; S&#225;nchez-P&#233;rez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-21-515-2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368799v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minerva S&#225;nchez-Llull" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Castellanos Torres" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mu&#241;oz Caravaca" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Mart&#237;n Morales" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs17061032" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05184493v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle T.H. van Vliet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pastor" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Miguel S&#225;nchez-P&#233;rez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2025.104971" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343817v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Gomiz-Pascual" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368793v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Kanaan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Darnajoux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Escarmena" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camboulive" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.70098" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343812v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04553454v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Larraz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Garc&#237;a-Rubio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as G&#225;mez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxelane Cakir" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w16070959" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368852v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osvaldo Luis Barresi Armoa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Arnold" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Bieger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel S&#225;nchez-P&#233;rez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frwa.2024.1451648" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04567238v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Raimonet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10668-024-04877-y" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278545v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Houska" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Sch&#252;rz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15142604" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241958v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Imfeld" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Payraudeau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Macary" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaumont" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.43.7792" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04062745v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Bahi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Imfeld" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. S&#225;nchez-P&#233;rez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2022.106820" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278645v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Manteaux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Samie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Monteil" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2023.105856" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278580v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Wei" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Phuong Quynh Le" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ouillon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166589" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278549v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunying Wang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinliang Wang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gengchen Zhang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feifei Zhang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junfeng Li" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.164342" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790785v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gerino" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Orange" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Buffan-Dubau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Canovas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14193030" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528282v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Columba Mart&#237;nez-Espinosa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Al Bitar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Miguel S&#225;nchez P&#233;rez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2022.105557" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781034v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Santini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frwa.2022.952810" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826510v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa dos Santos" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Juc&#225; Oliveira" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pankyes Datok" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paris" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2022.101168" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826504v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ty Sok" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantha Oeurng" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinhteang Kaing" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Xixi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2021.106527" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451114v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Meaurio" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ane Zabaleta" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghavan Srinivasan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2021.1883620" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826318v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Mart&#237;nez-Retureta" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Aguayo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norberto Abreu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Stehr" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iongel Duran-Llacer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13060794" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008048v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Bitar Ahmad" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela A Green" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.142398" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830393v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Mami" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djilali Yebdri" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel SANCHEZ PEREZ" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wcc.2021.242" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209526v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Simeoni-Sauvage" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13091202" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430702v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Sanchez Perez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830425v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a A Mesa P&#233;rez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#211;scar D&#237;az Rizo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Garc&#237;a Acosta" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onelia Adriana Alarc&#243;n Santos" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie J Tavella" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20937/rica.53850" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826327v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826410v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Walcker" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13212980" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826369v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dalibard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laffaille" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Buisson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.2346" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834992v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mathias Kondolf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2021.105291" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430256v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450979v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rabot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2021.112713" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430756v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Zettam" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJGW.2021.112489" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430190v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619585v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Luis Lechuga-Crespo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estilita Ruiz-Romera" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle T. H. van Vliet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Probst" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-02891-y" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760664v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Laraque" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13101388" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02986914v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2020.104958" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826238v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450969v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430627v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris George" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2020.104893" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826449v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Mesa P&#233;rez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tavella" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20937/RICA.53850" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826432v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle van Vliet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450963v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Ich" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12123503" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009507v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Echeverr&#237;a" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12010302" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014363v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Taleb" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouria Belaidi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-020-08482-0" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014354v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Aurora Mesa P&#233;rez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar D&#237;az Rizo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Sanchez-Perez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2020.102538" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014347v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-020-00677-4" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896448v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Luis Lechuga-Crespo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Unda-Calvo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaira Carolina Cuervo-Fuentes" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.138644" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014358v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Tapia" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Bielsa" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Mart&#237;nez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106608" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999672v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvage" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fabre" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2020.103294" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931529v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martinez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-4297-2020" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014338v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Volk" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.106016" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014343v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Paredes-Arquiola" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youen Grusson" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12010115" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896415v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Hartmann" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amiotte-Suchet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2020.103226" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134703v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Tananaev" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Espitalier-No&#235;l" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Teisserenc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2019.04.018" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272137v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Biancamaria" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Mballo" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Moigne" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2019.100609" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367848v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11050958" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323127v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousama Chamsi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pinelli" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faucon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Perrault" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lacroix" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2019002" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135637v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Garcia de Dios" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Boix" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#233;a Touche" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-64235-6.50014-0" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368890v2" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Aurora Mesa-P&#233;rez" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Diaz Rizo" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Tavella" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baqu&#233;" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367933v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianzhong Lu" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoling Chen" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Zhang" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/hydro.2018.017" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367874v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe. Vervier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert-Joseph Naiman" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Alexandre" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2018.02.018" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367939v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songhao Shang" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongdong Jia" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuping Han" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w10050633" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367878v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La Zhuo" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w10070867" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368362v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Anctil" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w10121870" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01832774v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoling Sun" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Bernard-Jannin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w10040528" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368907v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brulebois" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Ubertosi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Castel" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Richard" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381440v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peraza-Castro" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ruiz-Romera" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meaurio" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2018.07.016" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579535v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zigong Ning" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2016.08.001" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q3TD3KHM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500060v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Teissier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Attard" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lauga" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Julien" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2016.02.019" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579549v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w9030216" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620257v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneli Lenica" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roux" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim C. Abbaspour" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w9120929" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514554v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2015.12.031" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609536v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Yao" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colas" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Solimini" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Battin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gafny" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12913" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605406v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liu" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dedieu" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Montuelle" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Buffan Dubau" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755788v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Comin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Espa&#241;ol" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabi&#225;n Carranza" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2016.06.007" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579460v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ane Miren Epelde" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.02.029" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0PDP9VDZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713292v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Garneau" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Lofts" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brito" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2016.11.018" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563516v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bodoque" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ladera" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Yela" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alonso-Azc&#225;rate" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brito" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2016.02.013" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287856v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w9060418" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579182v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Jiang" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2016.02.007" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DXW79ZR5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348632v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Jauch" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Neves" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2016.05.008" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529147v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gascoin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Grusson" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Murgue" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bardeau" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-016-9366-2" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323983v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey G Arnold" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.10575" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351636v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Sun" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raghavan" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Anctil" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.10.070" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494960v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Charbonnel" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Biffi" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank d'Amico" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2015.01.019" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092936v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Leccia" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2014.03.013" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GN2DNQ5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167062v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Probst" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2014.09.011" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521183v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Graba" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Majdi" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mialet" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Y Moulin" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12341" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1CC423L7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930248v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falilou Coundoul" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonometti" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.2746" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D546433966B68B297549799DD258C2D92FFECCE6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954719v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Merlina" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Jean" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2013.10.050" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597674v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juscelino Almeida Dias" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.23.39-70" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907908v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moulin" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Urrea-Clos" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Sabater" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2013.01.011" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821869v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferrant" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2013.03.023" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956747v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Mu&#241;oz-Leoz" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Garbisu" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Charcosset" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Antig&#252;edad" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.01.079" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923341v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Montuelle" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mouchet" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Gauthier" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2013041" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647506v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume J&#233;go" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Justes" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2012.01.007" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00736087v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Archambaud" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Belaidi" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bougon" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breil" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2012009" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798853v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laplanche" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Durbe" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dugast" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.9324" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597675v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boithias" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Srinivasan" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2011.0367" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596729v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peyrard" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Delmotte" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Namour" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2011.05.003" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652563v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Oehler" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Salmon-Monviola" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.05.026" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720728v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2010.09.006" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805091v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien A. Devault" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Winterton" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2008.12.064" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591813v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Devault" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerino" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Julien" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Winterton" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334039v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Vervier" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonvallet-Garey" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Maurice" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7319" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R335MNBP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335332v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#233;rino" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dumas" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maneux" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2009011" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335585v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boul&#233;treau" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Izagirre" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garab&#233;tian" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elosegi" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335334v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Taleb" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371481v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lucot" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bariac" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tr&#233;moli&#232;res" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00396139v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tremolieres" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476973v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Quintard" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7035" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZBVJD0W8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266043v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boul&#234;treau" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oihana Izagirre" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garab&#233;tian" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Elosegi" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.1046" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZGQSLCFK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271801v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665924v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miren Martinez" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2008.01.021" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265852v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Teissier" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131226v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boul&#234;treau" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2006.01541.x" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GDDQ64NR-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678307v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. S&#225;nchez-P&#233;rez" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vervier" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garabetian" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Loubet" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-7-97-2003" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330846v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garc&#237;a-Linares" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mart&#237;nez-Santos" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mart&#237;nez-Bilbao" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Antiguedad" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330844v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouey" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvage" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719014v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Brettar" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Miguel Sanchez-Perez" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1015527611350" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/374F468C9CF1A52783D7370AB0FA0907F904A86C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883306v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annik Schnitzler" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Schmitt" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697341v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Laurent" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Auzet" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pereira dos Santos" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693115v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lucot" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277703v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1009756428824" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862022v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boutron" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Delaval" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791275v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Palaz&#243;n" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Beguer&#237;a" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Antiguedad" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Barella-Ortiz" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caballero" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7825" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791246v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Quintana-Segu&#237;" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Clavera" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dewandel" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7621" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789439v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Andrieu" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Balent" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanco" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617054v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9553118" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528290v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554400v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Roux" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilen Haver" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rosset" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Schmeller" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gandois" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-20379" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012496v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sheeren" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Desaegher" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046280v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk S Schmeller" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046277v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Friesen" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602676v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dedieu" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2016.03.049" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02121725v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Martinez" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01789066v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Rossi" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316814v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bonneu" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Torguet" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Jessel" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110431v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795238v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent H&#228;fliger" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742949v2" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sibertin-Blanc" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lardy" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Balestrat" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144166v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Auda" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54783-6_6" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977983v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanchez Perez" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dupleich" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750368v2" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mazzega" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Arcangeli" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597930v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597689v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977930v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Vleeschouwer" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritxu Guiresse" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597571v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596665v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jean" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595229v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lescot" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bordenave" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Petit" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595232v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Abraham" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cecchi" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596667v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cerro" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596670v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sorando" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Com&#237;n" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Darwiche" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pedrocchi" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brito" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651179v2" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Darwiche Criado" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Pedrocchi" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594982v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335598v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Becerra" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fromard" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herteman" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lambs" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Muller" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768527v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Biron" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cayet" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Joffre" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771283v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Di Pietro" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruckler" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gaudu" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Mohrath" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771869v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boubkraoui" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Buchholtz" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840110v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839191v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609261v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beguer&#237;a" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. J. Lamban" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329984v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Richard" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326104v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Larnier" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826479v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Tshimanga" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy N'Kaya" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Alsdorf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119657002.ch14" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755545v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dauta" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dauba" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Destrieux" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Etcheber" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-102612-0.00020-1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358447v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia V. Hansson" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Claustres" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119413332.ch9" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604286v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Murgue" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bardeau" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32449-4_3" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595829v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dauta" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dauba" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Etcheber" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lim" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587296v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmas" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430616v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Vanvliet" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607232v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Anschutz" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barthelemy" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791790v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Menesguen" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Souchon" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Moal" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604627v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Carluer" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Leblanc" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Babut" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belliard" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597669v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Uny" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595683v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laplana" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595684v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593223v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cattaneo" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465242v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Tortosa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Freschet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trap" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brauman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2026.110093" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05449843v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guilhen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fabre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Parrens" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sauvage" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mercier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.134758" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457336v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Piegay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2026.109794" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368847v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Sirviente" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J Gomiz-Pascual" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Bolado-Penagos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; S&#225;nchez-P&#233;rez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-21-515-2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05184493v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle T.H. van Vliet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pastor" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Miguel S&#225;nchez-P&#233;rez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2025.104971" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368799v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minerva S&#225;nchez-Llull" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Castellanos Torres" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mu&#241;oz Caravaca" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Mart&#237;n Morales" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs17061032" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343817v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Gomiz-Pascual" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368793v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Kanaan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Darnajoux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Escarmena" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camboulive" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.70098" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343812v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04553454v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Larraz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Garc&#237;a-Rubio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as G&#225;mez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxelane Cakir" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w16070959" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368852v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osvaldo Luis Barresi Armoa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Arnold" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Bieger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel S&#225;nchez-P&#233;rez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frwa.2024.1451648" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04567238v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Raimonet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10668-024-04877-y" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278545v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Houska" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Sch&#252;rz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15142604" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241958v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Imfeld" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Payraudeau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Macary" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaumont" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.43.7792" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04062745v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Bahi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Imfeld" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. S&#225;nchez-P&#233;rez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2022.106820" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278645v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Manteaux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Samie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Monteil" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2023.105856" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278580v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Wei" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Phuong Quynh Le" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ouillon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166589" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278549v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunying Wang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinliang Wang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gengchen Zhang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feifei Zhang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junfeng Li" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.164342" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790785v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gerino" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Orange" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Buffan-Dubau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Canovas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14193030" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528282v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Columba Mart&#237;nez-Espinosa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Al Bitar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Miguel S&#225;nchez P&#233;rez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2022.105557" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781034v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Santini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frwa.2022.952810" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826510v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa dos Santos" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Juc&#225; Oliveira" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pankyes Datok" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paris" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2022.101168" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826504v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ty Sok" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantha Oeurng" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinhteang Kaing" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Xixi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2021.106527" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451114v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Meaurio" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ane Zabaleta" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghavan Srinivasan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2021.1883620" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826318v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Mart&#237;nez-Retureta" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Aguayo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norberto Abreu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Stehr" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iongel Duran-Llacer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13060794" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008048v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Bitar Ahmad" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela A Green" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.142398" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826369v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dalibard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laffaille" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Buisson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.2346" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834992v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mathias Kondolf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2021.105291" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430256v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830393v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Mami" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djilali Yebdri" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel SANCHEZ PEREZ" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wcc.2021.242" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209526v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Simeoni-Sauvage" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13091202" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430702v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Sanchez Perez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830425v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a A Mesa P&#233;rez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#211;scar D&#237;az Rizo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Garc&#237;a Acosta" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onelia Adriana Alarc&#243;n Santos" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie J Tavella" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20937/rica.53850" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826327v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826410v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Walcker" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13212980" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450979v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rabot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2021.112713" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430190v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430756v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Zettam" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJGW.2021.112489" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619585v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Luis Lechuga-Crespo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estilita Ruiz-Romera" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle T. H. van Vliet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Probst" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-02891-y" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760664v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Laraque" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13101388" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02986914v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2020.104958" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826238v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826449v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Mesa P&#233;rez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tavella" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20937/RICA.53850" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826432v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle van Vliet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450969v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430627v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris George" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2020.104893" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450963v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Ich" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12123503" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009507v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Echeverr&#237;a" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12010302" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014354v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Aurora Mesa P&#233;rez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar D&#237;az Rizo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Sanchez-Perez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2020.102538" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014347v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-020-00677-4" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014363v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Taleb" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouria Belaidi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-020-08482-0" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014358v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Tapia" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Bielsa" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Mart&#237;nez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106608" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896448v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Luis Lechuga-Crespo" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Unda-Calvo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaira Carolina Cuervo-Fuentes" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.138644" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999672v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvage" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fabre" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2020.103294" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931529v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martinez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-4297-2020" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896415v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Hartmann" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amiotte-Suchet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2020.103226" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014343v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Paredes-Arquiola" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youen Grusson" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12010115" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014338v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Volk" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.106016" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134703v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Tananaev" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Espitalier-No&#235;l" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Teisserenc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2019.04.018" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272137v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Biancamaria" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Mballo" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Moigne" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2019.100609" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367848v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11050958" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323127v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousama Chamsi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pinelli" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faucon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Perrault" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lacroix" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2019002" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135637v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Garcia de Dios" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Boix" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#233;a Touche" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-64235-6.50014-0" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368890v2" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Aurora Mesa-P&#233;rez" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Diaz Rizo" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Tavella" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baqu&#233;" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367933v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianzhong Lu" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoling Chen" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Zhang" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/hydro.2018.017" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367878v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuping Han" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongdong Jia" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La Zhuo" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w10070867" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368362v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Anctil" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w10121870" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367874v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe. Vervier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert-Joseph Naiman" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Alexandre" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2018.02.018" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367939v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songhao Shang" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w10050633" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01832774v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoling Sun" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Bernard-Jannin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w10040528" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368907v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brulebois" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Ubertosi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Castel" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Richard" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381440v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peraza-Castro" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ruiz-Romera" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meaurio" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2018.07.016" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579535v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zigong Ning" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2016.08.001" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q3TD3KHM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579549v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w9030216" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500060v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Teissier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Attard" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lauga" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Julien" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2016.02.019" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620257v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneli Lenica" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roux" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim C. Abbaspour" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w9120929" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514554v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2015.12.031" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609536v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Yao" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colas" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Solimini" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Battin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gafny" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12913" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605406v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liu" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dedieu" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Montuelle" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Buffan Dubau" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579460v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ane Miren Epelde" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.02.029" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0PDP9VDZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755788v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Comin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Espa&#241;ol" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabi&#225;n Carranza" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2016.06.007" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563516v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bodoque" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ladera" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Yela" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alonso-Azc&#225;rate" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brito" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2016.02.013" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713292v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Garneau" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Lofts" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brito" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2016.11.018" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287856v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w9060418" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579182v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Jiang" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2016.02.007" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DXW79ZR5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348632v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Jauch" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Neves" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2016.05.008" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323983v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey G Arnold" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.10575" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529147v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gascoin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Grusson" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Murgue" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bardeau" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-016-9366-2" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351636v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Sun" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raghavan" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Anctil" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.10.070" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494960v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Charbonnel" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Biffi" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank d'Amico" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2015.01.019" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092936v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Leccia" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2014.03.013" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GN2DNQ5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167062v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Probst" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2014.09.011" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521183v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Graba" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Majdi" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mialet" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Y Moulin" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12341" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1CC423L7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930248v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falilou Coundoul" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonometti" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.2746" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D546433966B68B297549799DD258C2D92FFECCE6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954719v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Merlina" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Jean" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2013.10.050" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907908v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moulin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Urrea-Clos" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Sabater" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2013.01.011" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597674v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juscelino Almeida Dias" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.23.39-70" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821869v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferrant" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2013.03.023" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956747v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Mu&#241;oz-Leoz" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Garbisu" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Charcosset" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Antig&#252;edad" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.01.079" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923341v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Montuelle" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mouchet" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Gauthier" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2013041" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647506v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume J&#233;go" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Justes" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2012.01.007" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00736087v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Archambaud" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Belaidi" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bougon" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breil" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2012009" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798853v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laplanche" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Durbe" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dugast" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.9324" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597675v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boithias" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Srinivasan" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2011.0367" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596729v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peyrard" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Delmotte" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Namour" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2011.05.003" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652563v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Oehler" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Salmon-Monviola" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.05.026" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720728v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2010.09.006" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805091v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien A. Devault" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Winterton" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2008.12.064" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591813v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Devault" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerino" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Julien" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Winterton" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334039v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Vervier" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonvallet-Garey" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Maurice" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7319" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R335MNBP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335332v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#233;rino" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dumas" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maneux" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2009011" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335585v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boul&#233;treau" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Izagirre" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garab&#233;tian" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elosegi" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371481v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lucot" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bariac" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tr&#233;moli&#232;res" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335334v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Taleb" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476973v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Quintard" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7035" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZBVJD0W8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00396139v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tremolieres" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266043v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boul&#234;treau" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oihana Izagirre" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garab&#233;tian" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Elosegi" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.1046" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZGQSLCFK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271801v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265852v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Teissier" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665924v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miren Martinez" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2008.01.021" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131226v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boul&#234;treau" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2006.01541.x" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GDDQ64NR-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678307v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. S&#225;nchez-P&#233;rez" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vervier" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garabetian" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Loubet" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-7-97-2003" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330846v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garc&#237;a-Linares" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mart&#237;nez-Santos" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mart&#237;nez-Bilbao" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Antiguedad" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330844v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouey" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvage" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719014v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Brettar" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Miguel Sanchez-Perez" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1015527611350" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/374F468C9CF1A52783D7370AB0FA0907F904A86C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883306v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annik Schnitzler" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Schmitt" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697341v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Laurent" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Auzet" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pereira dos Santos" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693115v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lucot" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277703v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1009756428824" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862022v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boutron" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Delaval" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791275v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Palaz&#243;n" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Beguer&#237;a" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Antiguedad" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Barella-Ortiz" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caballero" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7825" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791246v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Quintana-Segu&#237;" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Clavera" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dewandel" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7621" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789439v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Andrieu" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Balent" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanco" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617054v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9553118" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528290v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554400v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Roux" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilen Haver" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rosset" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Schmeller" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gandois" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-20379" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012496v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sheeren" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Desaegher" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046280v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk S Schmeller" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046277v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Friesen" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602676v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dedieu" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2016.03.049" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02121725v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Martinez" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01789066v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Rossi" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316814v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bonneu" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Torguet" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Jessel" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110431v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795238v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent H&#228;fliger" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742949v2" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sibertin-Blanc" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lardy" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Balestrat" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144166v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Auda" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54783-6_6" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977983v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanchez Perez" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dupleich" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750368v2" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mazzega" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Arcangeli" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597930v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597689v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977930v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Vleeschouwer" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritxu Guiresse" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597571v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596665v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jean" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595229v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lescot" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bordenave" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Petit" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596670v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sorando" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Com&#237;n" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Darwiche" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pedrocchi" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brito" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596667v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cerro" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595232v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Abraham" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cecchi" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651179v2" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Darwiche Criado" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Pedrocchi" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594982v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335598v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Becerra" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fromard" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herteman" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lambs" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Muller" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768527v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Biron" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cayet" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Joffre" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771869v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boubkraoui" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Buchholtz" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771283v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Di Pietro" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruckler" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gaudu" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Mohrath" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840110v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839191v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609261v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beguer&#237;a" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. J. Lamban" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329984v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Richard" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326104v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Larnier" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826479v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Tshimanga" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy N'Kaya" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Alsdorf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119657002.ch14" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755545v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dauta" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dauba" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Destrieux" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Etcheber" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-102612-0.00020-1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358447v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia V. Hansson" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Claustres" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119413332.ch9" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604286v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Murgue" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bardeau" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32449-4_3" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595829v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dauta" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dauba" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Etcheber" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lim" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587296v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmas" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430616v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Vanvliet" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607232v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Anschutz" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barthelemy" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791790v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Menesguen" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Souchon" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Moal" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604627v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Carluer" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Leblanc" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Babut" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belliard" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597669v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Uny" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595683v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laplana" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595684v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593223v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cattaneo" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>