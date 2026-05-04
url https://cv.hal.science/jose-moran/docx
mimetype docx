--- v0 (2026-03-15)
+++ v1 (2026-05-04)
@@ -234,204 +234,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05109282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horizontal Planar Angular Light Scattering (HPALS) characterization of soot produced in a laminar axisymmetric coflow ethylene diffusion flame</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of the competition between aggregation and surface growth on the morphology of soot particles formed in an ethylene laminar premixed flame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Morán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerôme Yon</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexandre Poux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Yon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2021.111539⟩</w:t>
+              <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 152, pp.105690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2020.105690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03265019v1</w:t>
+                <w:t xml:space="preserve">hal-03090072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revealing soot maturity based on multi-wavelength absorption/emission measurements in laminar axisymmetric coflow ethylene diffusion flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan José Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Escudero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -453,180 +423,210 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fengshan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 227, pp.147-161. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.combustflame.2020.12.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03112768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the competition between aggregation and surface growth on the morphology of soot particles formed in an ethylene laminar premixed flame</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Horizontal Planar Angular Light Scattering (HPALS) characterization of soot produced in a laminar axisymmetric coflow ethylene diffusion flame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Morán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lespinasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Escudero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Poux</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 152, pp.105690. </w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 232, pp.111539. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2020.105690⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2021.111539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03090072v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological and radiative characteristics of soot aggregates: Experimental and numerical research</w:t>
               </w:r>
@@ -740,343 +740,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02444661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the primary particle polydispersity on the radiative properties of soot aggregates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">FracVAL: An improved tunable algorithm of cluster–cluster aggregation for generation of fractal structures formed by polydisperse primary particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Carlos Moran Cofré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franklin Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Fuentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 37 (1), pp.1151-1159. </w:t>
+              <w:t xml:space="preserve">Computer Physics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 239, pp.225-237. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2018.07.065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cpc.2019.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01854803v1</w:t>
+                <w:t xml:space="preserve">hal-02094957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FracVAL: An improved tunable algorithm of cluster–cluster aggregation for generation of fractal structures formed by polydisperse primary particles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of the primary particle polydispersity on the radiative properties of soot aggregates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franklin Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Carlos Moran Cofré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Carlos Moran Cofré</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A. Fuentes</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Physics Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 239, pp.225-237. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37 (1), pp.1151-1159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cpc.2019.01.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2018.07.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02094957v1</w:t>
+                <w:t xml:space="preserve">hal-01854803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of primary particle polydispersity and overlapping on soot morphological parameters derived from numerical TEM images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Carlos Moran Cofré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cuevas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franklin Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fuentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powder Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 33, pp.67-79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1136,51 +1136,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cortés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Morán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franklin Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Escudero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1406,51 +1406,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégie d'amélioration de la modélisation de l'interaction lumière-agrégats de suie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Morán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1540,51 +1540,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximating the Van Der Waals interaction potentials between agglomerates and their coagulation enhancement effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Morán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza M. R. Kholghy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1622,51 +1622,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximating the van der Waals interaction potentials between agglomerates and their coagulation enhancement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Morán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1711,1608 +1711,1608 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04518792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consolidating soot optical diagnostics in laminar coflow axisymmetrical flames</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of the maturation process on soot particle aggregation kinetics and morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Morán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alexandre Poux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fengshan Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR SUIE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">Cambridge Particle MMeeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Virtual Conference, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03418431v1</w:t>
+                <w:t xml:space="preserve">hal-03351018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling macroscale and microscale simulations of soot produced in a diffusion flame : toward a more realistic simulation of their morphologies</w:t>
+                <w:t xml:space="preserve">Soot particle formation under the competition of aggregation and surface growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Morán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Poux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Yon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR SUIE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">European Aerosol Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Online conference, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03418426v1</w:t>
+                <w:t xml:space="preserve">hal-03351022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of overlapping in the evaluation of volume and surface area of complex soot aggregates in flames</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Consolidating soot optical diagnostics in laminar coflow axisymmetrical flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Morán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Poux</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Mazur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fengshan Liu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion generated nanoparticles</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GDR SUIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03351020v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03418431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The simultaneous aggregation and surface growth of soot particles formed in an ethylene laminar premixed flame</w:t>
+                <w:t xml:space="preserve">Coupling macroscale and microscale simulations of soot produced in a diffusion flame : toward a more realistic simulation of their morphologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Morán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Escudero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Poux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Cepeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français sur les Aérosols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">GDR SUIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03123118v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03418426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soot particle formation under the competition of aggregation and surface growth</w:t>
+                <w:t xml:space="preserve">Effects of overlapping in the evaluation of volume and surface area of complex soot aggregates in flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Morán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Poux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fengshan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Escudero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Aerosol Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Combustion generated nanoparticles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Onlinie conference, Switzerland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.33638.55364⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03351022v1</w:t>
+                <w:t xml:space="preserve">hal-03351020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the maturation process on soot particle aggregation kinetics and morphology</w:t>
+                <w:t xml:space="preserve">The simultaneous aggregation and surface growth of soot particles formed in an ethylene laminar premixed flame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Morán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Poux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cambridge Particle MMeeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Virtual Conference, United Kingdom</w:t>
+              <w:t xml:space="preserve">Congrès Français sur les Aérosols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03351018v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03123118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle d'autocorrélation de Paire pour une meilleur description morphologique des Aggrégats Fractals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical simulations of soot particles aggregation and surface growth in a premixed flame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Morán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alexandre Poux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francois Xavier Ouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français sur les Aérosols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">1ere Journée des doctorants du GDR Suie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02461776v1</w:t>
+                <w:t xml:space="preserve">hal-03066642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The properties of Self-Preserving Size Distribution of Soot Aggregates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un modèle d'autocorrélation de Paire pour une meilleur description morphologique des Aggrégats Fractals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Morán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jerôme Yon</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Xavier Ouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français des Aérosols</w:t>
+              <w:t xml:space="preserve">Congrès Français sur les Aérosols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02461772v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulations of soot particles aggregation and surface growth in a premixed flame</w:t>
+                <w:t xml:space="preserve">The properties of Self-Preserving Size Distribution of Soot Aggregates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Morán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Poux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ere Journée des doctorants du GDR Suie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Rouen, France</w:t>
+              <w:t xml:space="preserve">Congrès Français des Aérosols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03066642v1</w:t>
+                <w:t xml:space="preserve">hal-02461772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle d'autocorrélation de paire pour une meilleur description morphologique des agrégats fractals individuels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">FracVAL: An Improved Tunable Algorithm for Generation of Fractal Aggregates Formed by Polydisperse Primary Particles and Subsequent Numerical Tilt Series TEM Images Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Carlos Moran Cofré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fengshan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">James Brian Alexander Mitchell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion Plénière du GDR Suie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1st Franco-AMSUD Energy and Environment Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Marseille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.34701.59368⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02320451v1</w:t>
+                <w:t xml:space="preserve">hal-02144789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The aggregation of soot: on the importance of primary particles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un modèle d'autocorrélation de paire pour une meilleur description morphologique des agrégats fractals individuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Morán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Poux</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Ouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Brian Alexander Mitchell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème edition Journée des Doctorants (JDD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Rouen, France</w:t>
+              <w:t xml:space="preserve">Réunion Plénière du GDR Suie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392448v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermophoretic sampling of soot particles in a laminar coflow diffusion flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José Carlos Moran Cofré</w:t>
+                <w:t xml:space="preserve">The aggregation of soot: on the importance of primary particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Morán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerôme Yon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Andres Fuentes</w:t>
+                <w:t xml:space="preserve">Alexandre Poux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique du GDR Suie sur la "Métrologie des suies"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Saclay, France</w:t>
+              <w:t xml:space="preserve">16ème edition Journée des Doctorants (JDD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02174236v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Monte Carlo simulations for an accurate modeling of soot aggregation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Thermophoretic sampling of soot particles in a laminar coflow diffusion flame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Carlos Moran Cofré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Andrés Fuentes</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fengshan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Fuentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion Plénière du GDR Suie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Marseille, France</w:t>
+              <w:t xml:space="preserve">Journée thématique du GDR Suie sur la "Métrologie des suies"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02320428v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02174236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FracVAL: An Improved Tunable Algorithm for Generation of Fractal Aggregates Formed by Polydisperse Primary Particles and Subsequent Numerical Tilt Series TEM Images Generation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fengshan Liu</w:t>
+                <w:t xml:space="preserve">Improving Monte Carlo simulations for an accurate modeling of soot aggregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Morán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerôme Yon</w:t>
+                <w:t xml:space="preserve">Alexandre Poux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Fuentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Franco-AMSUD Energy and Environment Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Réunion Plénière du GDR Suie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02144789v1</w:t>
+                <w:t xml:space="preserve">hal-02320428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of Bare Black Carbon MAC and AAE to Morphological Parameters, Primary Particle Polydispersity, and Refractive Index in the Visible and Near-Infrared</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fengshan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Carlos Moran Cofré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Fuentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Corbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3354,90 +3354,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the primary particle polydispersity on the radiative properties of soot aggregates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fengshan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Carlos Moran Cofré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Fuentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th International Symposium on Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3488,329 +3488,329 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Van der Waals interaction forces between raspberry-like Agglomerates of Nanoparticles</w:t>
+                <w:t xml:space="preserve">Coupling of Macroscale and nanoscale simulations of soot formation in a diffusion flame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Morán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Henry</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Escudero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Fuentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerôme Yon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandre Poux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Cepeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA 2022 - Congres Français sur les Aérosols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Paris, France. </w:t>
+              <w:t xml:space="preserve">CFA 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03665520v1</w:t>
+                <w:t xml:space="preserve">hal-03665523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling of Macroscale and nanoscale simulations of soot formation in a diffusion flame</w:t>
+                <w:t xml:space="preserve">Van der Waals interaction forces between raspberry-like Agglomerates of Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Morán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Felipe Escudero</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza M. R. Kholghy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrés Fuentes</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Yon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">CFA 2022 - Congres Français sur les Aérosols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03665523v1</w:t>
+                <w:t xml:space="preserve">hal-03665520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the maturation process on soot particle aggregation kinetics and morphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Morán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Poux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Aerosol Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, online presentation, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3861,77 +3861,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Morán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Poux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fengshan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Fuentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAC 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3956,103 +3956,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The morphology of soot aggregates generated in ethylene and propane inverse diffusion flames at different oxygen indexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Carlos Moran Cofré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cortés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fengshan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Fuentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LII workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Tutzing, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4349,51 +4349,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05109282v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengshan Liu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Yon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mor&#225;n" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Kelesidis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Escudero" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pecs.2025.101234" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03265019v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Yon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lespinasse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111539" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03112768v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Cruz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2020.12.049" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03090072v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2020.105690" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02444661v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezgi Sutcu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimeti Doner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umran Ercetin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatih Sen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-57045-y" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854803v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Liu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Moran Cofr&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fuentes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.07.065" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094957v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2019.01.015" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716725v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cuevas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2018.02.008" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177278v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cort&#233;s" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Escudero" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Consalvi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.8b01301" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177285v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Becerra" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Jerez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cepeda" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Valenzuela" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2017.02.062" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04258948v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Argentin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ceolato" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Mazur" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03828288v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza M. R. Kholghy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518792v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reza Kholghy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03418431v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Fuentes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03418426v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Fuentes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03351020v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.33638.55364" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03123118v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03351022v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03351018v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Henry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02461776v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Xavier Ouf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02461772v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066642v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320451v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Ouf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Brian Alexander Mitchell" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02392448v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02174236v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320428v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Liu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144789v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.34701.59368" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871534v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Corbin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854818v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03665520v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03665523v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03351023v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02275879v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815368v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-03566608v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05109282v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengshan Liu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Yon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mor&#225;n" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Kelesidis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Escudero" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pecs.2025.101234" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03090072v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2020.105690" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03112768v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Cruz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2020.12.049" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03265019v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Yon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lespinasse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111539" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02444661v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezgi Sutcu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimeti Doner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umran Ercetin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatih Sen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-57045-y" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094957v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Moran Cofr&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fuentes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Liu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2019.01.015" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854803v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.07.065" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716725v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cuevas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2018.02.008" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177278v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cort&#233;s" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Escudero" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Consalvi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.8b01301" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177285v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Becerra" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Jerez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cepeda" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Valenzuela" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2017.02.062" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04258948v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Argentin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ceolato" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Mazur" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03828288v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza M. R. Kholghy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518792v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reza Kholghy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03351018v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Henry" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03351022v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03418431v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Fuentes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03418426v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Fuentes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03351020v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.33638.55364" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03123118v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066642v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02461776v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Xavier Ouf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02461772v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144789v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.34701.59368" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320451v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Ouf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Brian Alexander Mitchell" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02392448v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02174236v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320428v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Liu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871534v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Corbin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854818v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03665523v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03665520v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03351023v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02275879v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815368v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-03566608v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>