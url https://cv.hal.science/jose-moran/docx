--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -1711,230 +1711,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04518792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the maturation process on soot particle aggregation kinetics and morphology</w:t>
+                <w:t xml:space="preserve">Soot particle formation under the competition of aggregation and surface growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Morán</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Poux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cambridge Particle MMeeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Virtual Conference, United Kingdom</w:t>
+              <w:t xml:space="preserve">European Aerosol Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Online conference, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03351018v1</w:t>
+                <w:t xml:space="preserve">hal-03351022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soot particle formation under the competition of aggregation and surface growth</w:t>
+                <w:t xml:space="preserve">Impact of the maturation process on soot particle aggregation kinetics and morphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Morán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Poux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Aerosol Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Online conference, United Kingdom</w:t>
+              <w:t xml:space="preserve">Cambridge Particle MMeeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Virtual Conference, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03351022v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consolidating soot optical diagnostics in laminar coflow axisymmetrical flames</w:t>
               </w:r>
@@ -3645,51 +3645,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Morán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza M. R. Kholghy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3740,51 +3740,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the maturation process on soot particle aggregation kinetics and morphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Morán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Poux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4349,51 +4349,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05109282v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengshan Liu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Yon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mor&#225;n" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Kelesidis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Escudero" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pecs.2025.101234" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03090072v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2020.105690" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03112768v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Cruz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2020.12.049" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03265019v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Yon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lespinasse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111539" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02444661v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezgi Sutcu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimeti Doner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umran Ercetin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatih Sen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-57045-y" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094957v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Moran Cofr&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fuentes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Liu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2019.01.015" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854803v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.07.065" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716725v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cuevas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2018.02.008" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177278v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cort&#233;s" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Escudero" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Consalvi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.8b01301" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177285v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Becerra" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Jerez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cepeda" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Valenzuela" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2017.02.062" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04258948v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Argentin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ceolato" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Mazur" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03828288v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza M. R. Kholghy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518792v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reza Kholghy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03351018v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Henry" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03351022v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03418431v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Fuentes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03418426v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Fuentes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03351020v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.33638.55364" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03123118v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066642v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02461776v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Xavier Ouf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02461772v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144789v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.34701.59368" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320451v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Ouf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Brian Alexander Mitchell" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02392448v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02174236v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320428v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Liu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871534v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Corbin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854818v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03665523v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03665520v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03351023v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02275879v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815368v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-03566608v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05109282v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengshan Liu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Yon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mor&#225;n" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Kelesidis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Escudero" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pecs.2025.101234" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03090072v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2020.105690" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03112768v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Cruz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2020.12.049" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03265019v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Yon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lespinasse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111539" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02444661v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezgi Sutcu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimeti Doner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umran Ercetin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatih Sen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-57045-y" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094957v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Moran Cofr&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fuentes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Liu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2019.01.015" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854803v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.07.065" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716725v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cuevas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2018.02.008" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177278v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cort&#233;s" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Escudero" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Consalvi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.8b01301" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177285v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Becerra" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Jerez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cepeda" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Valenzuela" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2017.02.062" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04258948v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Argentin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ceolato" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Mazur" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03828288v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza M. R. Kholghy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518792v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reza Kholghy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03351022v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03351018v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Henry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03418431v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Fuentes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03418426v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Fuentes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03351020v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.33638.55364" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03123118v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066642v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02461776v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Xavier Ouf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02461772v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144789v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.34701.59368" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320451v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Ouf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Brian Alexander Mitchell" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02392448v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02174236v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320428v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Liu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871534v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Corbin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854818v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03665523v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03665520v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03351023v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02275879v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815368v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-03566608v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>