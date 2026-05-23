--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -156,13726 +156,13509 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (111)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (109)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defect Detection in Silicon Solar Cells using Modulated Electroluminescence Imaging and Eulerian Video Magnification</w:t>
+                <w:t xml:space="preserve">Structural, magnetic, and magnetocaloric performance of BaFe$_{11.6}$Mg$_{0.05}$Mn$_{0.05}$Ti$_{0.2}$Ni$_{0.1}$O$_{19}$ M type hexaferrite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Perez-Dawn</w:t>
+                <w:t xml:space="preserve">Amal Homri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Vales-Pinzón</w:t>
+                <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.A. Zambrano-Arjona</w:t>
+                <w:t xml:space="preserve">Ouissem Jalled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Díaz-Ceballos</w:t>
+                <w:t xml:space="preserve">Jemai Dhahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Rivadeneyra-Gutiérrez</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Juraszek</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 300, pp.114280. </w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 641, pp.173768. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2026.114280⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2025.173768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05538265v1</w:t>
+                <w:t xml:space="preserve">hal-05483560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-field thermal radiation between deep subwavelength membranes driven by corner and edge modes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of Nd&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt; Substitution on the Structural, Magnetic, Magnetocaloric, and Dielectric Performance of M-Type Hexaferrites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Homri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
+                <w:t xml:space="preserve">Kawther Laajimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roman Anufriev</w:t>
+                <w:t xml:space="preserve">Malek Gassoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Liñán-Abanto</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M.K.M. Ali</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0311645⟩</w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2026.02.243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05527728v1</w:t>
+                <w:t xml:space="preserve">hal-05520948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, magnetic, and magnetocaloric performance of BaFe$_{11.6}$Mg$_{0.05}$Mn$_{0.05}$Ti$_{0.2}$Ni$_{0.1}$O$_{19}$ M type hexaferrite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Near-field thermal radiation between deep subwavelength membranes driven by corner and edge modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Anufriev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Liñán-Abanto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amal Homri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
+                <w:t xml:space="preserve">Maelie Coral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouissem Jalled</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Masahiro Nomura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2025.173768⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 139 (8), pp.085108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0311645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05483560v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05527728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Nd&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt; Substitution on the Structural, Magnetic, Magnetocaloric, and Dielectric Performance of M-Type Hexaferrites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Cation-engineered Zn Ti co-substituted BaM Hexaferrites with enhanced magnetic and Magnetocaloric performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Homri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Kawther Laajimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jemai Dhahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Thaljaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2026.02.243⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 328, pp.119227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mseb.2026.119227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05520948v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverted Thickness Dependence of Thermal Transport in Nanocrystal Supercrystals Down to the Monolayer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Defect Detection in Silicon Solar Cells using Modulated Electroluminescence Imaging and Eulerian Video Magnification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Perez-Dawn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vales-Pinzón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Zambrano-Arjona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Díaz-Ceballos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matias Feldman</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Claire Abadie</w:t>
+                <w:t xml:space="preserve">G. Rivadeneyra-Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.202504949⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 300, pp.114280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2026.114280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05126320v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05538265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical manipulation of the heat flow followed by the thermoelastic photoacoustic response of n-type silicon</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Tailoring the structural, magnetic, and magnetocaloric properties of BaFe12O19 hexaferrites through rare earth (Y) and transition metal (Cr) Co-substitution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouissem Jalled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Homri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D.D. Markushev</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.K. Hlil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Results in engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rineng.2025.106988⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 181 (Part 1), pp.114931. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.inoche.2025.114931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05237612v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05144145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VO2 Thin-Film Transducer for Steady-State Thermal Conductivity Measurements</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal radiation enhancement valley between subwavelength polar membranes across the far-to-near field transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelie Coral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Anufriev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masahiro Nomura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Volz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.5c02339⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112 (23), pp.235420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/tf4w-sdxc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05403927v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05424386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and magnetic tailoring of Zn2+-Doped Y-type hexaferrites for advanced spintronic and microwave applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Porohyperelastic modeling of collagen-gel responses to periodic pressure actuation shows that embedded senescent fibroblasts induce tissue softening associated with fibrous-network reorganization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cacheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Quénan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Alcaide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2025.11.434⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 24 (6), pp.064015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/7c89-529p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05407449v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05399336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Excess Free Carriers in the Plasma–Elastic Photoacoustic Response of Semiconductors</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Ultrahigh-temperature vacuum prober for electrical and thermal measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunhui Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Byunggi Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Anufriev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10765-025-03695-2⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 96 (8), pp.085207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0272551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05431748v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05222818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the thermal conductivity of nanowires based on the metal-insulator transition of VO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Role of Excess Free Carriers in the Plasma–Elastic Photoacoustic Response of Semiconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D K Markushev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S M Kovacevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Belliard</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D K Markushev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0250479⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 47 (2), pp.24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10765-025-03695-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04879639v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05431748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrahigh-temperature vacuum prober for electrical and thermal measurements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Determination of the thermal conductivity of nanowires based on the metal-insulator transition of VO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Belliard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0272551⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 137 (2), pp.025105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0250479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05222818v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04879639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal radiation enhancement valley between subwavelength polar membranes across the far-to-near field transition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Optical manipulation of the heat flow followed by the thermoelastic photoacoustic response of n-type silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.K. Markushev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.M. Kovacevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Volz</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.D. Markushev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/tf4w-sdxc⟩</w:t>
+              <w:t xml:space="preserve">Results in engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.106988. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rineng.2025.106988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05424386v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05237612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porohyperelastic modeling of collagen-gel responses to periodic pressure actuation shows that embedded senescent fibroblasts induce tissue softening associated with fibrous-network reorganization</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Structural and magnetic tailoring of Zn2+-Doped Y-type hexaferrites for advanced spintronic and microwave applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Homri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Moutaabbid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jemai Dhahri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/7c89-529p⟩</w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2025.11.434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05399336v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05407449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring the structural, magnetic, and magnetocaloric properties of BaFe12O19 hexaferrites through rare earth (Y) and transition metal (Cr) Co-substitution</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">VO2 Thin-Film Transducer for Steady-State Thermal Conductivity Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Delbono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Schroeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Kalinic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Scian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irving Alonzo-Zapata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.inoche.2025.114931⟩</w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.5c02339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05144145v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05403927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focusing surface phonon-polaritons for tunable thermal radiation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Novel Janus-MNbCO2 (M = Mo, Ta) for high-performance Li-Ion batteries: Insights from first-principles calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fredy Gonzalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor J.R. Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Sambrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discover Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 20 (1), pp.15. </w:t>
+              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 80, pp.108295. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s11671-025-04191-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfin.2025.108295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04909693v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05413545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Janus-MNbCO2 (M = Mo, Ta) for high-performance Li-Ion batteries: Insights from first-principles calculations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Focusing surface phonon-polaritons for tunable thermal radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masahiro Nomura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Volz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfin.2025.108295⟩</w:t>
+              <w:t xml:space="preserve">Discover Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (1), pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s11671-025-04191-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05413545v1</w:t>
+                <w:t xml:space="preserve">hal-04909693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanadium dioxide radiative thermal transistor achieves hundredfold amplification of far-field heat current</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irving Alonzo-Zapata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Champeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Applied</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 24 (3), pp.L031001. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/j53s-hdgg⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05239806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring the structural, magnetic, and magnetocaloric properties of BaFe₁₂O₁₉ hexaferrites through rare earth (Y) and transition metal (Cr) Co-substitution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Deep insights into the structural, morphological, optical and electrical properties of nanocrystalline SrLaFeCo&amp;lt;sub&amp;gt;0.5&amp;lt;/sub&amp;gt;Mo&amp;lt;sub&amp;gt;0.5&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt; synthesized by the sol-gel combustion method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouissem Jalled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Homri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E.K. Hlil</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jemai Dhahri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.inoche.2025.114931⟩</w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2025.02.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05203994v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04998393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep insights into the structural, morphological, optical and electrical properties of nanocrystalline SrLaFeCo&amp;lt;sub&amp;gt;0.5&amp;lt;/sub&amp;gt;Mo&amp;lt;sub&amp;gt;0.5&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt; synthesized by the sol-gel combustion method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Far-Field Heat Transfer Maximization through Controlled Polariton Coupling Between Deep-Subwavelength Polar Membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Anufriev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelie Coral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouissem Jalled</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jemai Dhahri</w:t>
+                <w:t xml:space="preserve">Masahiro Nomura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Volz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 111, pp.195435</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04998393v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05080753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Far-Field Heat Transfer Maximization through Controlled Polariton Coupling Between Deep-Subwavelength Polar Membranes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Far-field heat transfer maximization through controlled polariton coupling between deep-subwavelength polar membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Anufriev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelie Coral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masahiro Nomura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Volz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 111, pp.195435</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 111, pp.195435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.111.195435⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05080753v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05386970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Far-field heat transfer maximization through controlled polariton coupling between deep-subwavelength polar membranes</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Inverted Thickness Dependence of Thermal Transport in Nanocrystal Supercrystals Down to the Monolayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matias Feldman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Barrios-Capuchino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cruguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevb.111.195435⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202504949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05386970v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05126320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Far-Field Thermal Radiation through a Polaritonic Waveguide</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Dimensional Crossover in Thermal Radiation: From 3D to 2D Heat Transfer between Metallic Membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Anufriev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masahiro Nomura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Volz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (3), pp.L031006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.22.L031006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.132.186904⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04593591v1</w:t>
+                <w:t xml:space="preserve">hal-04709585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using oxides to compute with heat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume F Nataf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Volz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Íñiguez-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Rurali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Reviews Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41578-024-00690-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04579306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel Janus gamma-Pb_2XY monolayers with high thermoelectric performance X=S, Se and Y=Se, Te X=/Y</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efracio Mamani Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor José Ramirez Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fredy Mamani Gonzalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio R Sambrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14 (1), pp.16648. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-024-67039-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04663253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying phonon and polariton heat conduction along polar dielectric nanofilms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Harnessing thermal waves for heat pumping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Anufriev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masahiro Nomura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Volz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 136 (4), pp.044303. </w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (5), pp.054037. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0214699⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.21.054037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04762755v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04593592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensional Crossover in Thermal Radiation: From 3D to 2D Heat Transfer between Metallic Membranes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Quantifying phonon and polariton heat conduction along polar dielectric nanofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yangyu Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunhui Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Volz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.22.L031006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 136 (4), pp.044303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0214699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04709585v1</w:t>
+                <w:t xml:space="preserve">hal-04762754v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harnessing thermal waves for heat pumping</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Volz</w:t>
+                <w:t xml:space="preserve">Emissivity Measurements of Vanadium Dioxide Thin Films through the Thermal Wave Resonant Cavity and its Applications in Radiative Thermal Diode and Transistor Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Alonzo-Zapata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Champeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Enguehard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ordonez-Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dumas-Bouchiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 224, pp.125298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2024.125298⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.21.054037⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04593592v1</w:t>
+                <w:t xml:space="preserve">hal-05311086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying phonon and polariton heat conduction along polar dielectric nanofilms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Far-field thermal radiation driven by the temperature oscillations of macroscopic bodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunhui Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masahiro Nomura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Volz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0214699⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (5), pp.054053. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.22.054053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04762754v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04795387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying phonon and polariton heat conduction along polar dielectric nanofilms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Enhanced Far-Field Thermal Radiation through a Polaritonic Waveguide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeko Tachikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunhui Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Anufriev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0214699⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 132 (18), pp.186904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.132.186904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04662717v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04593591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emissivity Measurements of Vanadium Dioxide Thin Films through the Thermal Wave Resonant Cavity and its Applications in Radiative Thermal Diode and Transistor Simulations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Dumas-Bouchiat</w:t>
+                <w:t xml:space="preserve">Long-range, short-wavelength, and ultrafast heat conduction driven by three plasmon modes supported by graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuriy A Kosevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masahiro Nomura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Volz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2024.125298⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108 (16), pp.L161404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.108.l161404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05311086v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04294510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Far-field thermal radiation driven by the temperature oscillations of macroscopic bodies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Analytical integration of the heater and sensor 3 ω signals of anisotropic bulk materials and thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunhui Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Volz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masahiro Nomura</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Volz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.22.054053⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 133 (20), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0151725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04795387v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04294514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal characterization of n-type silicon based on an electroacoustic analogy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S P Galović</w:t>
+                <w:t xml:space="preserve">Asymmetry of tensile versus compressive elasticity and permeability contributes to the regulation of exchanges in collagen gels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cacheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bancaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Alcaide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (31), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adf9775⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0152495⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04138443v1</w:t>
+                <w:t xml:space="preserve">hal-04235287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetry of tensile versus compressive elasticity and permeability contributes to the regulation of exchanges in collagen gels</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Alcaide</w:t>
+                <w:t xml:space="preserve">Thermal characterization of n-type silicon based on an electroacoustic analogy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Stanojevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D K Markushev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S M Aleksić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D S Pantić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S P Galović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 133 (245102), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0152495⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.adf9775⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04235287v1</w:t>
+                <w:t xml:space="preserve">hal-04138443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical integration of the heater and sensor 3 ω signals of anisotropic bulk materials and thin films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Resonant Thermal Transport Driven by Surface Phonon-Polaritons in a Cylindrical Cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelie Coral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masahiro Nomura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Volz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Masahiro Nomura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0151725⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 44 (5), pp.73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10765-023-03188-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04294514v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04051857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-range, short-wavelength, and ultrafast heat conduction driven by three plasmon modes supported by graphene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuriy Kosevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masahiro Nomura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Volz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 108 (16), pp.L161404. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevb.108.l161404⟩</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.L161404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04294510v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04235202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant Thermal Transport Driven by Surface Phonon-Polaritons in a Cylindrical Cavity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Plasmon Thermal Conductance and Thermal Conductivity of Metallic Nanofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuriy A Kosevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bong Jae Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masahiro Nomura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Volz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10765-023-03188-0⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (4), pp.044046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.19.044046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04051857v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04294520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-range, short-wavelength, and ultrafast heat conduction driven by three plasmon modes supported by graphene</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Induced changes of phenolic compounds in turmeric bread by UV-C radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Hernandez-Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Palma-Tenango</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubén San Miguel-Chavez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Dominguez-Pacheco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Soto-Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.L161404⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Measurement and Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (2), pp.1012-1028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11694-021-01231-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04235202v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03870599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmon Thermal Conductance and Thermal Conductivity of Metallic Nanofilms</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Electrical and thermal percolation in two-phase materials: A perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Forero-Sandoval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Franco-Bacca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cervantes-Álvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gómez-Heredia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ramírez-Rincón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.19.044046⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 131 (23), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0091291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04294520v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04247385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the Metal–Insulator Transition on the Thermoelectric Properties of Composites Based on Bi0.5Sb1.5Te3 with VO2 Nanoparticles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Observation of heat transport mediated by the propagation distance of surface phonon-polaritons over hundreds of micrometers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tachikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Anufriev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10765-022-03022-z⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 121 (11), pp.112203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0100506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03654867v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resonant Polariton Thermal Transport Along a Vacuum Gap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Volz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masahiro Nomura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Applied</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 18 (5), pp.L051003. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/physrevapplied.18.l051003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03868842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Si plate radius influence on the photoacoustic signal processed by neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Кatarina Lj. Djordjevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragana K Markushev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slobodanka P Galović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragan D Markushev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 132 (21), pp.215701. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0123041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03885769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the effective thermal conductivity of particulate composites based on VO2 and SiO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Alvarez-Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo de Coss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Jose Alvarado-Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 172, pp.107278. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2021.107278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03381559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-isotropic polariton heat transport along a polar anisotropic nanofilm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunhui Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masahiro Nomura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Volz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iScience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 25 (9), pp.104857. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.isci.2022.104857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03753923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical and thermal percolation in two-phase materials: A perspective</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Net heat current at zero mean temperature gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Anufriev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masahiro Nomura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Volz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0091291⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.106.l100102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04247385v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03868851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of heat transport mediated by the propagation distance of surface phonon-polaritons over hundreds of micrometers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Anufriev</w:t>
+                <w:t xml:space="preserve">Enhancement of the thermoelastic component of the photoacoustic signal of silicon membranes coated with a thin TiO2 film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. K. Markushev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. D. Markushev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Aleksić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Pantić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Galović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0100506⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 131 (8), pp.085105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0079902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03779857v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03586560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induced changes of phenolic compounds in turmeric bread by UV-C radiation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marcos Soto-Hernández</w:t>
+                <w:t xml:space="preserve">In-plane surface phonon-polariton thermal conduction in dielectric multilayer systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tachikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Anufriev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Measurement and Characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11694-021-01231-y⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 121 (20), pp.202202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0117081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03870599v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03854708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of the thermoelastic component of the photoacoustic signal of silicon membranes coated with a thin TiO2 film</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanoscale limit of the thermal conductivity in crystalline silicon carbide membranes, nanowires, and phononic crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Anufriev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunhui Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masahiro Nomura</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0079902⟩</w:t>
+              <w:t xml:space="preserve">NPG Asia Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41427-022-00382-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03586560v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Net heat current at zero mean temperature gradient</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Effect of the Metal–Insulator Transition on the Thermoelectric Properties of Composites Based on Bi0.5Sb1.5Te3 with VO2 Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Alvarez-Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Volz</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo de Coss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Jose Alvarado-Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevb.106.l100102⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 43 (6), pp.95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10765-022-03022-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03868851v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-plane surface phonon-polariton thermal conduction in dielectric multilayer systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Quantum of thermal conductance of nanofilms due to surface-phonon polaritons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yangyu Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeko Tachikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Volz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masahiro Nomura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0117081⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (L201407), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.104.L201407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03854708v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03439589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale limit of the thermal conductivity in crystalline silicon carbide membranes, nanowires, and phononic crystals</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Surface Phonon-Polariton Heat Capacity of Polar Nanofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Volz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masahiro Nomura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NPG Asia Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41427-022-00382-8⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevapplied.15.054068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03654864v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03420113v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Bean Seeds, Germination, and Phenolic Compounds of Seedlings by UV-C Radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Hernandez-Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arturo Dominguez-Pacheco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Palma Tenango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Valderrama-Bravo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Soto Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Plant Growth Regulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 40, pp.642-655. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00344-020-10125-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03017601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Phonon-Polariton Heat Capacity of Polar Nanofilms</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Photoacoustic characterization of wheat bread mixed with Moringa oleifera.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hernandez-Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dominguez-Pacheco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Valderrama-Bravo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cruz-Orea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Martínez Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevapplied.15.054068⟩</w:t>
+              <w:t xml:space="preserve">Current Research in Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4, pp.521 - 531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crfs.2021.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03420113v2</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03381537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum of thermal conductance of nanofilms due to surface-phonon polaritons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Heat Transport Driven by the Coupling of Polaritons and Phonons in a Polar Nanowire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yangyu Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masahiro Nomura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Volz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.104.L201407⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (16), pp.5110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en14165110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03439589v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03381540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoacoustic characterization of wheat bread mixed with Moringa oleifera.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Martínez Ortiz</w:t>
+                <w:t xml:space="preserve">Percolation threshold of the thermal, electrical and optical properties of carbonyl-iron microcomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. y Forero-Sandoval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cervantes-Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A Ramirez-Rincon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. D Macias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. W Pech-May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Research in Food Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crfs.2021.07.008⟩</w:t>
+              <w:t xml:space="preserve">Applied Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (2), pp.447-463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10443-021-09869-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03381537v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03381538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat Transport Driven by the Coupling of Polaritons and Phonons in a Polar Nanowire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Thermal Wave Diode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yangyu Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan J Alvarado-Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Volz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masahiro Nomura</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en14165110⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (4), pp.L041002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.16.L041002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03381540v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03410524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Percolation threshold of the thermal, electrical and optical properties of carbonyl-iron microcomposites</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Radiative Thermostat Driven by the Combined Dynamics of Electrons, Phonons and Photons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Composite Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10443-021-09869-z⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.14.064043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03381538v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03381542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Wave Diode</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Thermal and thermoelastic response of materials with thick-disk geometry excited by a ring-shaped laser beam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Isidro-Ojeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Masahiro Nomura</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Malacarne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Alvarado-Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.16.L041002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 128 (11), pp.113101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0020286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03410524v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03381548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced thermal conduction by surface phonon-polaritons</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Conductive thermal diode based on two phase-change materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suraju Olawale Kasali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Joulain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abb4461⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 153, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2020.106393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03017597v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the phonon mean free path spectrum in silicon membranes at different temperatures using arrays of nanoslits</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Optimization of the rectification factor of radiative thermal diodes based on two phase-change materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suraju Olawale Kasali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Masahiro Nomura</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevb.101.115301⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 154, pp.119739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2020.119739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03017604v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VO 2 Substrate Effect on the Thermal Rectification of a Far-Field Radiative Diode</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heat transport in semiconductor crystals: Beyond the local-linear approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younès Ezzahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I y Forero-Sandoval</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Karl Joulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevapplied.14.034023⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 128, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0017188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03017598v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conductive thermal diode based on two phase-change materials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Enhanced thermal conduction by surface phonon-polaritons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Gluchko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Anufriev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domingos de Sousa Meneses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abb4461⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2020.106393⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03017600v1</w:t>
+                <w:t xml:space="preserve">hal-03017597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the rectification factor of radiative thermal diodes based on two phase-change materials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Measurement of the phonon mean free path spectrum in silicon membranes at different temperatures using arrays of nanoslits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Anufriev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karl Joulain</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masahiro Nomura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2020.119739⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101, pp.115301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.101.115301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03017599v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat transport in semiconductor crystals: Beyond the local-linear approximation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">VO 2 Substrate Effect on the Thermal Rectification of a Far-Field Radiative Diode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I y Forero-Sandoval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J A Chan-Espinoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J J Alvarado-Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0017188⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (3), pp.034023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevapplied.14.034023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03017603v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative Thermostat Driven by the Combined Dynamics of Electrons, Phonons and Photons</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evolution and characteristics of the transdisciplinary perspective in research: a literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Hernandez-Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Dominguez-Pacheco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E J Martínez-Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rumen Ivanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José L López Bonilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.14.064043⟩</w:t>
+              <w:t xml:space="preserve">Transdisciplinary Journal of Engineering &amp; Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22545/2020/00140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03381542v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal and thermoelastic response of materials with thick-disk geometry excited by a ring-shaped laser beam</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Photoacoustic Spectroscopy in the Characterization of Bread with Turmeric Addition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hernandez-Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dominguez-Pacheco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Valderrama-Bravo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cruz-Orea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Martínez Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0020286⟩</w:t>
+              <w:t xml:space="preserve">Food and Bioprocess Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (12), pp.2104-2119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11947-020-02546-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03381548v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03381815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution and characteristics of the transdisciplinary perspective in research: a literature review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">José L López Bonilla</w:t>
+                <w:t xml:space="preserve">Experimental photoacoustic observation of the photogenerated excess carrier influence on the thermoelastic response of n-type silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D D Markushev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S M Aleksić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D S Pantić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S P Galović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D M Todorović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transdisciplinary Journal of Engineering &amp; Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22545/2020/00140⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 128, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0015657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03017605v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoacoustic Spectroscopy in the Characterization of Bread with Turmeric Addition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Martínez Ortiz</w:t>
+                <w:t xml:space="preserve">High Surface Phonon-Polariton in-Plane Thermal Conductance along Coupled Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeko Tachikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunhui Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Anufriev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Bioprocess Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11947-020-02546-2⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano10071383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03381815v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03011186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental photoacoustic observation of the photogenerated excess carrier influence on the thermoelastic response of n-type silicon</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of the electron-phonon coupling on the thermal boundary conductance of metal/diamond interfaces with nanometric interlayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté Blank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gionata Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludger Weber</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 128, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0015657⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 126 (16), pp.165302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5115823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03017602v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02332626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Surface Phonon-Polariton in-Plane Thermal Conductance along Coupled Films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Roman Anufriev</w:t>
+                <w:t xml:space="preserve">Measurement of the hysteretic thermal properties of W-doped and undoped nanocrystalline powders of VO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gomez-Heredia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ramirez-Rincon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bhardwaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rajasekar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Tadeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano10071383⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-51162-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03011186v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermophysical characterisation of VO2 thin films hysteresis and its application in thermal rectification</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Simultaneous determination of thermal diffusivity and thermal conductivity of a thin layer using double modulated thermal excitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Alaili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Ezzahri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-45436-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 126 (14), pp.145103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5116526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04731487v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Dimensional Phonon Polariton Heat Transport</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Thermal-Conductivity Enhancement by Surface Electromagnetic Waves Propagating along Multilayered Structures with Asymmetric Surrounding Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikyung Lim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seung S Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bong Gyou Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Volz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.9b02214⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.12.034044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02323475v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal-Conductivity Enhancement by Surface Electromagnetic Waves Propagating along Multilayered Structures with Asymmetric Surrounding Media</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Radiative Thermal Memristor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seung S Lee</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Volz</w:t>
+                <w:t xml:space="preserve">Younes Ezzahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Tiburcio-Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Joulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.12.034044⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.025901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02364478v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02332163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative Thermal Memristor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Two-Dimensional Phonon Polariton Heat Transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tranchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satoki Hamamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomohide Yabuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Vega-Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.025901⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (10), pp.6924-6930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.9b02214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02332163v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the electron-phonon coupling on the thermal boundary conductance of metal/diamond interfaces with nanometric interlayers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Spherical and cylindrical conductive thermal diodes based on VO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suraju Olawale Kasali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ludger Weber</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5115823⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal Plus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 134 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjp/i2019-12782-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02332626v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02332339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the hysteretic thermal properties of W-doped and undoped nanocrystalline powders of VO2</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Periodic amplification of radiative heat transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Joulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Ezzahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Drevillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Alvarado-Gil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 125 (6), pp.064302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5084781⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-51162-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02322316v1</w:t>
+                <w:t xml:space="preserve">hal-02283092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous determination of thermal diffusivity and thermal conductivity of a thin layer using double modulated thermal excitations</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lentil sprouts: a nutraceutical alternative for the elaboration of bread</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Hernandez-Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Dominguez-Pacheco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Palma Tenango</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Valderrama-Bravo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Soto Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 57, pp.1817 - 1829. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13197-019-04215-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5116526⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02321943v1</w:t>
+                <w:t xml:space="preserve">hal-02441884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spherical and cylindrical conductive thermal diodes based on VO2</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Thermophysical characterisation of VO2 thin films hysteresis and its application in thermal rectification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Hamaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Horny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Lorena Gomez-Heredia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Andres Ramirez-Rincon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal Plus</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.8728. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-45436-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjp/i2019-12782-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02332339v1</w:t>
+                <w:t xml:space="preserve">hal-04731487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodic amplification of radiative heat transfer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">VO2-based radiative thermal transistor with a semi-transparent base</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Prod 'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Ezzahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Drevillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Alvarado-Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5084781⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 210, pp.52-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2018.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02283092v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lentil sprouts: a nutraceutical alternative for the elaboration of bread</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Particle size effect on the thermal conductivity reduction of silicon based thermoelectric composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajasekar Parasuraman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunhui Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Volz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arun M Umarji</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13197-019-04215-5⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (8), pp.1764-1771. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8se00131f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02441884v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conductive thermal diode based on the thermal hysteresis of VO 2 and nitinol</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Thermal hysteresis measurement of the VO 2 dielectric function for its metal-insulator transition by visible-IR ellipsometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ramirez-Rincon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gomez-Heredia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Corvisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Girardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 123 (8), pp.085102. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5019854⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 124 (19), pp.195102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5049747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02308458v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulated heat conduction in a two-layer dielectric system with dynamical interface thermal resistance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Analytical description of the radiative-conductive heat transfer in a gray medium contained between two diffuse parallel plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Ezzahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5058747⟩</w:t>
+              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 56, pp.51-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apm.2017.11.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02290448v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal hysteresis measurement of the VO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; emissivity and its application in thermal rectification</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Effective interface thermal resistance and thermal conductivity of dielectric nanolayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Alaili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Ezzahri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-26687-9⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 131, pp.40-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2018.05.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04135112v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02316872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical description of the radiative-conductive heat transfer in a gray medium contained between two diffuse parallel plates</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evolution of the Thermal Conductivity of Sintered Silver Joints with their Porosity Predicted by the Finite Element Analysis of Real 3D Microstructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Tressou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nadot-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Miranda-Ordonez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apm.2017.11.033⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47 (7), pp.4170-4176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11664-018-6253-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02308684v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal hysteresis measurement of the VO 2 dielectric function for its metal-insulator transition by visible-IR ellipsometry</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Modeling of the electrical conductivity, thermal conductivity, and specific heat capacity of VO 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Ezzahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Joulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Drevillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Alvarado-Gil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5049747⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.075144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02127642v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02311264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle size effect on the thermal conductivity reduction of silicon based thermoelectric composites</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Conductive thermal diode based on the thermal hysteresis of VO 2 and nitinol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arun M Umarji</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Hill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Joulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Ezzahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8se00131f⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123 (8), pp.085102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5019854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01927615v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VO2-based radiative thermal transistor with a semi-transparent base</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Modulated heat conduction in a two-layer dielectric system with dynamical interface thermal resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Alaili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Ezzahri</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2018.02.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 124 (24), pp.245101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5058747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01617764v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the Thermal Conductivity of Sintered Silver Joints with their Porosity Predicted by the Finite Element Analysis of Real 3D Microstructures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">José Miranda-Ordonez</w:t>
+                <w:t xml:space="preserve">Thermal hysteresis measurement of the VO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; emissivity and its application in thermal rectification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Lorena Gómez Heredia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Andrés Ramirez Rincon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Arès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Alvarado-Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electronic Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.8479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-26687-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11664-018-6253-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02294335v1</w:t>
+                <w:t xml:space="preserve">hal-04135112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective interface thermal resistance and thermal conductivity of dielectric nanolayers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Quantum Thermal Rectification to design thermal diodes and transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Joulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Ezzahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Younes Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2018.05.024⟩</w:t>
+              <w:t xml:space="preserve">Zeitschrift für Naturforschung A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 72 (2), pp.163-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/zna-2016-0350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02316872v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03647390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the electrical conductivity, thermal conductivity, and specific heat capacity of VO 2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Quantum thermal diode based on two interacting spinlike systems under different excitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younès Ezzahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Alvarado-Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.075144⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (2), pp.022128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.95.022128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02311264v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03629535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polaritonic figure of merit of plane structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Photonic thermal diode based on superconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Joulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domingos de Sousa Meneses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younès Ezzahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.25.025938⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122 (9), pp.093105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4991516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01631294v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04134069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum thermal diode based on two interacting spinlike systems under different excitations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Invariant for one-dimensional heat conduction in dielectrics and metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyed Mohammad Sajadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Hill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.95.022128⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 118 (3), pp.34001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/118/34001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03629535v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03615066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum Thermal Rectification to design thermal diodes and transistors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId294" w:history="1">
+                <w:t xml:space="preserve">Polaritonic figure of merit of plane structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tranchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Drevillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergei Gluchko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Naturforschung A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/zna-2016-0350⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (21), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.25.025938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03647390v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01631294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photonic thermal diode based on superconductors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Measurement and modeling of the effective thermal conductivity of sintered silver pastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marrit Hermens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Nikitin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Varvara G Kouznetsova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olafvan Der Sluis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4991516⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 108, pp.185-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2016.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04134069v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invariant for one-dimensional heat conduction in dielectrics and metals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Optimized thermal amplification in a radiative transistor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Prod’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Ezzahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Drevillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/118/34001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 119 (19), pp.194502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4950791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03615066v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04134036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanophononics: state of the art and perspectives</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Transistorlike Device for Heating and Cooling Based on the Thermal Hysteresis of VO 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younès Ezzahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Drevillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Joulain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjb/e2015-60727-7⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (5), pp.054003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.6.054003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02536469v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal energy transport in a surface phonon-polariton crystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tranchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 93, pp.3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/physrevb.93.035428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01336738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transistorlike Device for Heating and Cooling Based on the Thermal Hysteresis of VO 2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Quantum thermal transistor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Joulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Drevillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Ezzahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.6.054003⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116, pp.200601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.200601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03675819v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01272554v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement and modeling of the effective thermal conductivity of sintered silver pastes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Nanophononics: state of the art and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Volz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Olafvan Der Sluis</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Shchepetov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mika Prunnila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jouni Ahopelto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2016.05.014⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 89 (15), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjb/e2015-60727-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01336753v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02536469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized thermal amplification in a radiative transistor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Effect of a metallic coating on the thermal conductivity of carbon nanofiber–dielectric matrix composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Karl Joulain</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronggui Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4950791⟩</w:t>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2015.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04134036v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum thermal transistor</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Focusing of surface phonon-polaritons along conical and wedge polar nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergei Gluchko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tranchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Volz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.200601⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 118 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4928207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01272554v3</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01263334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a metallic coating on the thermal conductivity of carbon nanofiber–dielectric matrix composites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Energy transport of surface phonon polaritons propagating along a chain of spheroidal nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ronggui Yang</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tranchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergei Gluchko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Volz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2015.01.010⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.115409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01134038v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focusing of surface phonon-polaritons along conical and wedge polar nanostructures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Tunable thermal conductivity of thin films of polycrystalline AlN by structural inhomogeneity and interfacial oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jaramillo-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Volz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4928207⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (12), pp.8125-8137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4cp05838k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01263334v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy transport of surface phonon polaritons propagating along a chain of spheroidal nanoparticles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Steady state and modulated heat conduction in layered systems predicted by the analytical solution of the phonon Boltzmann transport equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronggui Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Volz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Jose Alvarado-Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.115409⟩</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4928770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01357601v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable thermal conductivity of thin films of polycrystalline AlN by structural inhomogeneity and interfacial oxidation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Photothermal Determination of Infrared Emissivity of Selective Solar Absorbing Coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. D. Macias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. I. Lizama-Tzec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Arès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Bante-Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4cp05838k⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 36 (5), pp.1051-1056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10765-014-1614-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01285886v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steady state and modulated heat conduction in layered systems predicted by the analytical solution of the phonon Boltzmann transport equation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Fresnel-like formulas for the reflection and transmission of surface phonon-polaritons at a dielectric interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tranchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergei Gluchko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Volz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juan Jose Alvarado-Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4928770⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.155416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01357607v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photothermal Determination of Infrared Emissivity of Selective Solar Absorbing Coatings</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Thermal conductivity of nano-layered systems due to surface phonon-polaritons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tranchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Chalopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Volz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10765-014-1614-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4864430]⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01357616v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fresnel-like formulas for the reflection and transmission of surface phonon-polaritons at a dielectric interface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Quantized Thermal Conductance of Nanowires at Room Temperature Due to Zenneck Surface-Phonon Polaritons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tranchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sergei Gluchko</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beomjoon Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Chalopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.155416⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.055901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01134039v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal conductivity of nano-layered systems due to surface phonon-polaritons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Effects of anisotropy and size of polar nano thin films on their thermal conductivity due to surface phonon-polaritons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tranchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beomjoon Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chalopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4864430]⟩</w:t>
+              <w:t xml:space="preserve">Japanese Journal of Applied Physics, part 2 : Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7567/APEX.7.035201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01134042v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantized Thermal Conductance of Nanowires at Room Temperature Due to Zenneck Surface-Phonon Polaritons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Anomalous thermal conductivity by surface phonon-polaritons of polar nano thin films due to their asymmetric surrounding media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...267 lines deleted...]
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tranchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takuro Tokunaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13984,103 +13767,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large variation in VO2 thin film emissivity for thermal radiative rectification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irving Alonzo-Zapata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Champeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Annuelles du Groupe Français de la Céramique 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRCER, Mar 2023, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14105,77 +13888,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral Suppression Function of the Effective Thermal Conductivity in TDTR and FDTR experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale and Microscale Heat Transport VII: Eurotherm Seminar 112</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Sicily, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14200,90 +13983,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the in-plane thermal conductivity of SiO2 thin films due to surface phonon-polaritons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tranchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taihei Matsumoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergei Gluchko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14379,90 +14162,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VO 2 -based radiative thermal transistor in the static regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Prod'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14480,77 +14263,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum Thermal Rectification to design thermal diodes and transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14658,51 +14441,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5E0E492C"/>
+    <w:nsid w:val="A4FA00C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14889,51 +14672,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jose-ordonez-miranda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9463-4597" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/235934453" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538265v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perez-Dawn" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vales-Pinz&#243;n" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Zambrano-Arjona" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D&#237;az-Ceballos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rivadeneyra-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2026.114280" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527728v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ordonez-Miranda" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Anufriev" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Li&#241;&#225;n-Abanto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelie Coral" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiro Nomura" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0311645" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483560v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Homri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouissem Jalled" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jemai Dhahri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Juraszek" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2025.173768" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520948v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawther Laajimi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Gassoumi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K.M. Ali" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2026.02.243" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126320v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Feldman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Barrios-Capuchino" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cruguel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Royer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Abadie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202504949" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237612v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.K. Markushev" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Kovacevic" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.D. Markushev" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.106988" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403927v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Delbono" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Schroeder" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Kalinic" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Scian" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irving Alonzo-Zapata" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.5c02339" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407449v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Moutaabbid" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2025.11.434" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431748v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D K Markushev" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S M Kovacevic" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-025-03695-2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879639v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Belliard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0250479" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222818v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jalabert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunhui Wu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byunggi Kim" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0272551" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424386v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Volz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/tf4w-sdxc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399336v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cacheux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Qu&#233;nan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alcaide" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/7c89-529p" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144145v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.K. Hlil" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inoche.2025.114931" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909693v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11671-025-04191-0" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413545v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredy Gonzalo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor J.R. Rivera" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Garcia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Sambrano" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2025.108295" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239806v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Champeaux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Enguehard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumas-Bouchiat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/j53s-hdgg" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203994v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998393v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2025.02.051" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080753v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386970v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.111.195435" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593591v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeko Tachikawa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.186904" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579306v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume F Nataf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge &#205;&#241;iguez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Rurali" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41578-024-00690-1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663253v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efracio Mamani Flores" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Jos&#233; Ramirez Rivera" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredy Mamani Gonzalo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio R Sambrano" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-67039-0" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762755v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangyu Guo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0214699" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709585v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.22.L031006" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593592v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.21.054037" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762754v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662717v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311086v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alonzo-Zapata" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Champeaux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Enguehard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ordonez-Miranda" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dumas-Bouchiat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2024.125298" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795387v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.22.054053" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138443v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Stanojevic" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S M Aleksi&#263;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D S Panti&#263;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S P Galovi&#263;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0152495" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235287v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bancaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adf9775" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294514v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0151725" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294510v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy A Kosevich" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.108.l161404" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051857v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-023-03188-0" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235202v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy Kosevich" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.L161404" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294520v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bong Jae Lee" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.19.044046" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654867v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Alvarez-Guerrero" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo de Coss" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jose Alvarado-Gil" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-022-03022-z" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868842v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.18.l051003" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885769v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1050;atarina Lj. Djordjevic" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragana K Markushev" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slobodanka P Galovi&#263;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan D Markushev" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0123041" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381559v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2021.107278" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753923v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2022.104857" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247385v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Forero-Sandoval" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Franco-Bacca" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cervantes-&#193;lvarez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G&#243;mez-Heredia" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ram&#237;rez-Rinc&#243;n" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0091291" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779857v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jalabert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tachikawa" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Anufriev" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0100506" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870599v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Hernandez-Aguilar" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Palma-Tenango" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n San Miguel-Chavez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Dominguez-Pacheco" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Soto-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11694-021-01231-y" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586560v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. K. Markushev" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D. Markushev" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Aleksi&#263;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Panti&#263;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Galovi&#263;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0079902" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868851v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.106.l100102" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854708v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0117081" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654864v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41427-022-00382-8" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017601v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Palma Tenango" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Valderrama-Bravo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Soto Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00344-020-10125-0" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420113v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.15.054068" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439589v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.L201407" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381537v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hernandez-Aguilar" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dominguez-Pacheco" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valderrama-Bravo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cruz-Orea" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mart&#237;nez Ortiz" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crfs.2021.07.008" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381540v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14165110" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381538v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. y Forero-Sandoval" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cervantes-Alvarez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A Ramirez-Rincon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D Macias" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. W Pech-May" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-021-09869-z" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410524v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J Alvarado-Gil" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.16.L041002" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017597v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Wu" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gluchko" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Anufriev" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingos de Sousa Meneses" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abb4461" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017604v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.101.115301" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017598v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I y Forero-Sandoval" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Chan-Espinoza" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J J Alvarado-Gil" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.14.034023" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017600v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraju Olawale Kasali" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Joulain" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2020.106393" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017599v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.119739" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017603v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Ezzahri" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0017188" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381542v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.14.064043" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381548v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Isidro-Ojeda" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Malacarne" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Alvarado-Gil" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0020286" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017605v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hernandez-Aguilar" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dominguez-Pacheco" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E J Mart&#237;nez-Ortiz" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumen Ivanov" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L L&#243;pez Bonilla" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22545/2020/00140" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381815v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-020-02546-2" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017602v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D D Markushev" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D M Todorovi&#263;" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0015657" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011186v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10071383" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731487v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Hamaoui" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Horny" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lorena Gomez-Heredia" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Andres Ramirez-Rincon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45436-0" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323475v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tranchant" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoki Hamamura" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohide Yabuki" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Vega-Flick" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b02214" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364478v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikyung Lim" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung S Lee" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bong Gyou Lee" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.12.034044" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332163v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Ezzahri" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Tiburcio-Moreno" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Drevillon" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.025901" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332626v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Blank" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gionata Schneider" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludger Weber" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5115823" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322316v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gomez-Heredia" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramirez-Rincon" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bhardwaj" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rajasekar" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tadeo" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51162-4" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321943v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Alaili" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5116526" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332339v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/i2019-12782-y" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283092v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alvarado-Gil" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5084781" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441884v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13197-019-04215-5" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308458v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Hill" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5019854" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290448v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5058747" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135112v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lorena G&#243;mez Heredia" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Andr&#233;s Ramirez Rincon" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Ar&#232;s" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26687-9" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308684v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lemonnier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2017.11.033" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02127642v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corvisier" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Girardeau" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5049747" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927615v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajasekar Parasuraman" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun M Umarji" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8se00131f" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617764v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Prod 'Homme" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2018.02.005" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294335v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Signor" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kumar" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tressou" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nadot-Martin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miranda-Ordonez" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-018-6253-2" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316872v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2018.05.024" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311264v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.075144" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631294v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Gluchko" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.025938" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629535v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.95.022128" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647390v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zna-2016-0350" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134069v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4991516" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615066v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Mohammad Sajadi" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/118/34001" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-MWZ2QN4K-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02536469v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Shchepetov" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Prunnila" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouni Ahopelto" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2015-60727-7" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01336738v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.93.035428" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675819v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.6.054003" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01336753v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marrit Hermens" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Nikitin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varvara G Kouznetsova" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olafvan Der Sluis" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2016.05.014" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134036v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Prod&#8217;homme" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4950791" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272554v3" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.200601" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134038v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronggui Yang" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2015.01.010" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263334v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Antoni" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928207" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357601v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.115409" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01285886v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jaramillo-Fernandez" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ollier" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp05838k" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357607v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928770" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357616v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Macias" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. I. Lizama-Tzec" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Bante-Guerra" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-014-1614-4" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01134039v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.155416" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01134042v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chalopin" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4864430]" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01134040v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beomjoon Kim" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.055901" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01134043v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/APEX.7.035201" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00833017v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuro Tokunaga" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Palpant" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4793498" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04106482v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605516v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02333418v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taihei Matsumoto" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC.2015.7389595" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629375v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Prod'Homme" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366603v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jose-ordonez-miranda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9463-4597" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/235934453" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483560v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Homri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ordonez-Miranda" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouissem Jalled" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jemai Dhahri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Juraszek" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2025.173768" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520948v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawther Laajimi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Gassoumi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K.M. Ali" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2026.02.243" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527728v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Anufriev" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Li&#241;&#225;n-Abanto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelie Coral" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiro Nomura" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0311645" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611955v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Thaljaoui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2026.119227" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538265v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perez-Dawn" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vales-Pinz&#243;n" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Zambrano-Arjona" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D&#237;az-Ceballos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rivadeneyra-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2026.114280" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144145v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.K. Hlil" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inoche.2025.114931" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424386v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Volz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/tf4w-sdxc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399336v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cacheux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Qu&#233;nan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alcaide" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jalabert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/7c89-529p" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222818v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunhui Wu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byunggi Kim" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0272551" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431748v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D K Markushev" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S M Kovacevic" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-025-03695-2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879639v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Belliard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0250479" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237612v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.K. Markushev" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Kovacevic" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.D. Markushev" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.106988" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407449v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Moutaabbid" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2025.11.434" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403927v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Delbono" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Schroeder" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Kalinic" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Scian" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irving Alonzo-Zapata" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.5c02339" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413545v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredy Gonzalo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor J.R. Rivera" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Garcia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Sambrano" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2025.108295" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909693v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11671-025-04191-0" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239806v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Champeaux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Enguehard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumas-Bouchiat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/j53s-hdgg" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998393v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2025.02.051" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080753v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386970v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.111.195435" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126320v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Feldman" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Barrios-Capuchino" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cruguel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Royer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Abadie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202504949" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709585v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.22.L031006" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579306v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume F Nataf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge &#205;&#241;iguez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Rurali" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41578-024-00690-1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663253v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efracio Mamani Flores" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Jos&#233; Ramirez Rivera" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredy Mamani Gonzalo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio R Sambrano" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-67039-0" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593592v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.21.054037" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762754v3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangyu Guo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0214699" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311086v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alonzo-Zapata" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Champeaux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Enguehard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ordonez-Miranda" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dumas-Bouchiat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2024.125298" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795387v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.22.054053" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593591v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeko Tachikawa" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.186904" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294510v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy A Kosevich" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.108.l161404" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294514v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0151725" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235287v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bancaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adf9775" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138443v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Stanojevic" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S M Aleksi&#263;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D S Panti&#263;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S P Galovi&#263;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0152495" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051857v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-023-03188-0" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235202v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy Kosevich" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.L161404" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294520v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bong Jae Lee" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.19.044046" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870599v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Hernandez-Aguilar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Palma-Tenango" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n San Miguel-Chavez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Dominguez-Pacheco" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Soto-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11694-021-01231-y" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247385v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Forero-Sandoval" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Franco-Bacca" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cervantes-&#193;lvarez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G&#243;mez-Heredia" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ram&#237;rez-Rinc&#243;n" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0091291" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779857v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jalabert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tachikawa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Anufriev" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0100506" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868842v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.18.l051003" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885769v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1050;atarina Lj. Djordjevic" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragana K Markushev" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slobodanka P Galovi&#263;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan D Markushev" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0123041" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381559v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Alvarez-Guerrero" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo de Coss" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jose Alvarado-Gil" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2021.107278" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753923v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2022.104857" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868851v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.106.l100102" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586560v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. K. Markushev" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D. Markushev" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Aleksi&#263;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Panti&#263;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Galovi&#263;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0079902" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854708v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0117081" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654864v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41427-022-00382-8" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654867v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-022-03022-z" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439589v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.L201407" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420113v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.15.054068" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017601v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Palma Tenango" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Valderrama-Bravo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Soto Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00344-020-10125-0" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381537v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hernandez-Aguilar" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dominguez-Pacheco" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valderrama-Bravo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cruz-Orea" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mart&#237;nez Ortiz" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crfs.2021.07.008" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381540v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14165110" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381538v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. y Forero-Sandoval" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cervantes-Alvarez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A Ramirez-Rincon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D Macias" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. W Pech-May" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-021-09869-z" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410524v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J Alvarado-Gil" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.16.L041002" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381542v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.14.064043" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381548v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Isidro-Ojeda" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Malacarne" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Alvarado-Gil" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0020286" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017600v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraju Olawale Kasali" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Joulain" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2020.106393" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017599v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.119739" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017603v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Ezzahri" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0017188" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017597v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Wu" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gluchko" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Anufriev" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingos de Sousa Meneses" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abb4461" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017604v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.101.115301" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017598v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I y Forero-Sandoval" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Chan-Espinoza" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J J Alvarado-Gil" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.14.034023" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017605v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hernandez-Aguilar" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dominguez-Pacheco" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E J Mart&#237;nez-Ortiz" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumen Ivanov" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L L&#243;pez Bonilla" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22545/2020/00140" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381815v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-020-02546-2" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017602v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D D Markushev" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D M Todorovi&#263;" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0015657" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011186v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10071383" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332626v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Blank" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gionata Schneider" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludger Weber" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5115823" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322316v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gomez-Heredia" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramirez-Rincon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bhardwaj" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rajasekar" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tadeo" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51162-4" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321943v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Alaili" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Ezzahri" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5116526" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364478v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikyung Lim" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung S Lee" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bong Gyou Lee" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.12.034044" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332163v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Tiburcio-Moreno" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Drevillon" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.025901" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323475v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tranchant" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoki Hamamura" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohide Yabuki" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Vega-Flick" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b02214" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332339v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/i2019-12782-y" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283092v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alvarado-Gil" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5084781" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441884v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13197-019-04215-5" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731487v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Hamaoui" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Horny" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lorena Gomez-Heredia" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Andres Ramirez-Rincon" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45436-0" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617764v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Prod 'Homme" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2018.02.005" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927615v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajasekar Parasuraman" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun M Umarji" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8se00131f" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02127642v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corvisier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Girardeau" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5049747" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308684v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lemonnier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2017.11.033" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316872v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2018.05.024" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294335v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Signor" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kumar" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tressou" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nadot-Martin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miranda-Ordonez" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-018-6253-2" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311264v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.075144" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308458v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Hill" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5019854" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290448v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5058747" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135112v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lorena G&#243;mez Heredia" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Andr&#233;s Ramirez Rincon" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Ar&#232;s" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26687-9" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647390v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zna-2016-0350" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629535v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.95.022128" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134069v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4991516" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615066v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Mohammad Sajadi" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/118/34001" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-MWZ2QN4K-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631294v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Gluchko" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.025938" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01336753v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marrit Hermens" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Nikitin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varvara G Kouznetsova" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olafvan Der Sluis" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2016.05.014" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134036v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Prod&#8217;homme" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4950791" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675819v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.6.054003" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01336738v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.93.035428" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272554v3" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.200601" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02536469v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Shchepetov" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Prunnila" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouni Ahopelto" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2015-60727-7" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134038v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronggui Yang" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2015.01.010" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263334v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Antoni" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928207" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357601v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.115409" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01285886v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jaramillo-Fernandez" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ollier" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp05838k" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357607v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928770" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357616v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Macias" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. I. Lizama-Tzec" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Bante-Guerra" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-014-1614-4" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01134039v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.155416" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01134042v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chalopin" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4864430]" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01134040v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beomjoon Kim" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.055901" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01134043v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/APEX.7.035201" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00833017v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuro Tokunaga" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Palpant" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4793498" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04106482v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605516v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02333418v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taihei Matsumoto" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC.2015.7389595" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629375v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Prod'Homme" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366603v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>