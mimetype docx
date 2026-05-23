--- v3 (2026-05-23)
+++ v4 (2026-05-23)
@@ -584,1654 +584,1654 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05527728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cation-engineered Zn Ti co-substituted BaM Hexaferrites with enhanced magnetic and Magnetocaloric performance</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Defect Detection in Silicon Solar Cells using Modulated Electroluminescence Imaging and Eulerian Video Magnification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachid Thaljaoui</w:t>
+                <w:t xml:space="preserve">E. Perez-Dawn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vales-Pinzón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Zambrano-Arjona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Díaz-Ceballos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rivadeneyra-Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mseb.2026.119227⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 300, pp.114280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2026.114280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05611955v1</w:t>
+                <w:t xml:space="preserve">hal-05538265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defect Detection in Silicon Solar Cells using Modulated Electroluminescence Imaging and Eulerian Video Magnification</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Díaz-Ceballos</w:t>
+                <w:t xml:space="preserve">Cation-engineered Zn Ti co-substituted BaM Hexaferrites with enhanced magnetic and Magnetocaloric performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Homri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kawther Laajimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jemai Dhahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Rivadeneyra-Gutiérrez</w:t>
+                <w:t xml:space="preserve">Rachid Thaljaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 300, pp.114280. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 328, pp.119227. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2026.114280⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mseb.2026.119227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05538265v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring the structural, magnetic, and magnetocaloric properties of BaFe12O19 hexaferrites through rare earth (Y) and transition metal (Cr) Co-substitution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amal Homri</w:t>
+                <w:t xml:space="preserve">Optical manipulation of the heat flow followed by the thermoelastic photoacoustic response of n-type silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.K. Markushev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.M. Kovacevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E.K. Hlil</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.D. Markushev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.inoche.2025.114931⟩</w:t>
+              <w:t xml:space="preserve">Results in engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.106988. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rineng.2025.106988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05144145v1</w:t>
+                <w:t xml:space="preserve">hal-05237612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal radiation enhancement valley between subwavelength polar membranes across the far-to-near field transition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural and magnetic tailoring of Zn2+-Doped Y-type hexaferrites for advanced spintronic and microwave applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Homri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Volz</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Moutaabbid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jemai Dhahri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2025.11.434⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/tf4w-sdxc⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05424386v1</w:t>
+                <w:t xml:space="preserve">hal-05407449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porohyperelastic modeling of collagen-gel responses to periodic pressure actuation shows that embedded senescent fibroblasts induce tissue softening associated with fibrous-network reorganization</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">VO2 Thin-Film Transducer for Steady-State Thermal Conductivity Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Alcaide</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
+                <w:t xml:space="preserve">Ilaria Delbono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+                <w:t xml:space="preserve">Pascal Schroeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Kalinic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Scian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irving Alonzo-Zapata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/7c89-529p⟩</w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.5c02339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05399336v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05403927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrahigh-temperature vacuum prober for electrical and thermal measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+                <w:t xml:space="preserve">Tailoring the structural, magnetic, and magnetocaloric properties of BaFe12O19 hexaferrites through rare earth (Y) and transition metal (Cr) Co-substitution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouissem Jalled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Homri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.K. Hlil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inorganic Chemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 181 (Part 1), pp.114931. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.inoche.2025.114931⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0272551⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05222818v1</w:t>
+                <w:t xml:space="preserve">hal-05144145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Excess Free Carriers in the Plasma–Elastic Photoacoustic Response of Semiconductors</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal radiation enhancement valley between subwavelength polar membranes across the far-to-near field transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D K Markushev</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelie Coral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Anufriev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masahiro Nomura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Volz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10765-025-03695-2⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112 (23), pp.235420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/tf4w-sdxc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05431748v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05424386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the thermal conductivity of nanowires based on the metal-insulator transition of VO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Porohyperelastic modeling of collagen-gel responses to periodic pressure actuation shows that embedded senescent fibroblasts induce tissue softening associated with fibrous-network reorganization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cacheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Quénan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Alcaide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0250479⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 24 (6), pp.064015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/7c89-529p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04879639v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05399336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical manipulation of the heat flow followed by the thermoelastic photoacoustic response of n-type silicon</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S.M. Kovacevic</w:t>
+                <w:t xml:space="preserve">Role of Excess Free Carriers in the Plasma–Elastic Photoacoustic Response of Semiconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D K Markushev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S M Kovacevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D.D. Markushev</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D K Markushev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Results in engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Thermophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 47 (2), pp.24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10765-025-03695-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rineng.2025.106988⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05237612v1</w:t>
+                <w:t xml:space="preserve">hal-05431748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and magnetic tailoring of Zn2+-Doped Y-type hexaferrites for advanced spintronic and microwave applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determination of the thermal conductivity of nanowires based on the metal-insulator transition of VO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jemai Dhahri</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Belliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2025.11.434⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 137 (2), pp.025105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0250479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05407449v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04879639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VO2 Thin-Film Transducer for Steady-State Thermal Conductivity Measurements</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Boris Kalinic</w:t>
+                <w:t xml:space="preserve">Ultrahigh-temperature vacuum prober for electrical and thermal measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlo Scian</w:t>
+                <w:t xml:space="preserve">Yunhui Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irving Alonzo-Zapata</w:t>
+                <w:t xml:space="preserve">Byunggi Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Anufriev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 96 (8), pp.085207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.5c02339⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0272551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05403927v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05222818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Janus-MNbCO2 (M = Mo, Ta) for high-performance Li-Ion batteries: Insights from first-principles calculations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Focusing surface phonon-polaritons for tunable thermal radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masahiro Nomura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Volz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfin.2025.108295⟩</w:t>
+              <w:t xml:space="preserve">Discover Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (1), pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s11671-025-04191-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05413545v1</w:t>
+                <w:t xml:space="preserve">hal-04909693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focusing surface phonon-polaritons for tunable thermal radiation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Novel Janus-MNbCO2 (M = Mo, Ta) for high-performance Li-Ion batteries: Insights from first-principles calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fredy Gonzalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor J.R. Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Sambrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discover Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 20 (1), pp.15. </w:t>
+              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 80, pp.108295. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s11671-025-04191-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfin.2025.108295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04909693v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05413545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanadium dioxide radiative thermal transistor achieves hundredfold amplification of far-field heat current</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irving Alonzo-Zapata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Champeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2486,51 +2486,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelie Coral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masahiro Nomura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Volz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 111, pp.195435</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2607,51 +2607,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelie Coral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masahiro Nomura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Volz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 111, pp.195435. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2813,412 +2813,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05126320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensional Crossover in Thermal Radiation: From 3D to 2D Heat Transfer between Metallic Membranes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using oxides to compute with heat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume F Nataf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Volz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Íñiguez-González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Rurali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.22.L031006⟩</w:t>
+              <w:t xml:space="preserve">Nature Reviews Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41578-024-00690-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04709585v1</w:t>
+                <w:t xml:space="preserve">hal-04579306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using oxides to compute with heat</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Volz</w:t>
+                <w:t xml:space="preserve">Novel Janus gamma-Pb_2XY monolayers with high thermoelectric performance X=S, Se and Y=Se, Te X=/Y</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efracio Mamani Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor José Ramirez Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fredy Mamani Gonzalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Riccardo Rurali</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio R Sambrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41578-024-00690-1⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.16648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-67039-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04579306v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04663253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Janus gamma-Pb_2XY monolayers with high thermoelectric performance X=S, Se and Y=Se, Te X=/Y</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dimensional Crossover in Thermal Radiation: From 3D to 2D Heat Transfer between Metallic Membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Anufriev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masahiro Nomura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Volz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (1), pp.16648. </w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (3), pp.L031006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-67039-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.22.L031006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04663253v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04709585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harnessing thermal waves for heat pumping</w:t>
               </w:r>
@@ -3243,51 +3243,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Anufriev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masahiro Nomura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Volz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Applied</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 21 (5), pp.054037. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3347,64 +3347,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yangyu Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunhui Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Volz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 136 (4), pp.044303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3581,77 +3581,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Far-field thermal radiation driven by the temperature oscillations of macroscopic bodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunhui Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masahiro Nomura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Volz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Applied</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 22 (5), pp.054053. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3711,64 +3711,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeko Tachikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunhui Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Anufriev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3858,51 +3858,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuriy A Kosevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masahiro Nomura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Volz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 108 (16), pp.L161404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3949,77 +3949,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical integration of the heater and sensor 3 ω signals of anisotropic bulk materials and thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunhui Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Volz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masahiro Nomura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4060,295 +4060,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04294514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetry of tensile versus compressive elasticity and permeability contributes to the regulation of exchanges in collagen gels</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal characterization of n-type silicon based on an electroacoustic analogy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Bancaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniel Alcaide</w:t>
+                <w:t xml:space="preserve">N Stanojevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D K Markushev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S M Aleksić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D S Pantić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S P Galović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.adf9775⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 133 (245102), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0152495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04235287v1</w:t>
+                <w:t xml:space="preserve">hal-04138443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal characterization of n-type silicon based on an electroacoustic analogy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D S Pantić</w:t>
+                <w:t xml:space="preserve">Asymmetry of tensile versus compressive elasticity and permeability contributes to the regulation of exchanges in collagen gels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cacheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S P Galović</w:t>
+                <w:t xml:space="preserve">Aurélien Bancaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Alcaide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 133 (245102), </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (31), </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0152495⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adf9775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04138443v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04235287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resonant Thermal Transport Driven by Surface Phonon-Polaritons in a Cylindrical Cavity</w:t>
               </w:r>
@@ -4373,51 +4373,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelie Coral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masahiro Nomura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Volz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 44 (5), pp.73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4490,51 +4490,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuriy Kosevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masahiro Nomura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Volz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 108 (16), pp.L161404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4620,51 +4620,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bong Jae Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masahiro Nomura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Volz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Applied</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 19 (4), pp.044046. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4826,1096 +4826,1096 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03870599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical and thermal percolation in two-phase materials: A perspective</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Resonant Polariton Thermal Transport Along a Vacuum Gap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Volz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masahiro Nomura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0091291⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (5), pp.L051003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevapplied.18.l051003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04247385v1</w:t>
+                <w:t xml:space="preserve">hal-03868842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of heat transport mediated by the propagation distance of surface phonon-polaritons over hundreds of micrometers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Wu</w:t>
+                <w:t xml:space="preserve">Si plate radius influence on the photoacoustic signal processed by neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Кatarina Lj. Djordjevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragana K Markushev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slobodanka P Galović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragan D Markushev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0100506⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 132 (21), pp.215701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0123041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03779857v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant Polariton Thermal Transport Along a Vacuum Gap</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Masahiro Nomura</w:t>
+                <w:t xml:space="preserve">Determination of the effective thermal conductivity of particulate composites based on VO2 and SiO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Alvarez-Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo de Coss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Jose Alvarado-Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevapplied.18.l051003⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 172, pp.107278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2021.107278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03868842v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03381559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Si plate radius influence on the photoacoustic signal processed by neural networks</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Near-isotropic polariton heat transport along a polar anisotropic nanofilm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunhui Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masahiro Nomura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Volz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0123041⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (9), pp.104857. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2022.104857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03885769v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03753923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the effective thermal conductivity of particulate composites based on VO2 and SiO2</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Electrical and thermal percolation in two-phase materials: A perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Forero-Sandoval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Franco-Bacca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cervantes-Álvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gómez-Heredia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ramírez-Rincón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2021.107278⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 131 (23), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0091291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03381559v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04247385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-isotropic polariton heat transport along a polar anisotropic nanofilm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observation of heat transport mediated by the propagation distance of surface phonon-polaritons over hundreds of micrometers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tachikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Anufriev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 25 (9), pp.104857. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 121 (11), pp.112203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2022.104857⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0100506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03753923v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Net heat current at zero mean temperature gradient</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Enhancement of the thermoelastic component of the photoacoustic signal of silicon membranes coated with a thin TiO2 film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. K. Markushev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. D. Markushev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Aleksić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Pantić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Galović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevb.106.l100102⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 131 (8), pp.085105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0079902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03868851v1</w:t>
+                <w:t xml:space="preserve">hal-03586560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of the thermoelastic component of the photoacoustic signal of silicon membranes coated with a thin TiO2 film</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Net heat current at zero mean temperature gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Anufriev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masahiro Nomura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Volz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 131 (8), pp.085105. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106, </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0079902⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.106.l100102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03586560v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03868851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-plane surface phonon-polariton thermal conduction in dielectric multilayer systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tachikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Anufriev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 121 (20), pp.202202. </w:t>
@@ -5966,51 +5966,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoscale limit of the thermal conductivity in crystalline silicon carbide membranes, nanowires, and phononic crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Anufriev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunhui Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6070,90 +6070,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the Metal–Insulator Transition on the Thermoelectric Properties of Composites Based on Bi0.5Sb1.5Te3 with VO2 Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Alvarez-Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo de Coss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Jose Alvarado-Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 43 (6), pp.95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6181,395 +6181,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03654867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum of thermal conductance of nanofilms due to surface-phonon polaritons</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterization of Bean Seeds, Germination, and Phenolic Compounds of Seedlings by UV-C Radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Hernandez-Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Dominguez-Pacheco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Palma Tenango</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Valderrama-Bravo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Soto Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.104.L201407⟩</w:t>
+              <w:t xml:space="preserve">Journal of Plant Growth Regulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40, pp.642-655. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00344-020-10125-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03439589v1</w:t>
+                <w:t xml:space="preserve">hal-03017601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Phonon-Polariton Heat Capacity of Polar Nanofilms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantum of thermal conductance of nanofilms due to surface-phonon polaritons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yangyu Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeko Tachikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Volz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masahiro Nomura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Masahiro Nomura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevapplied.15.054068⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (L201407), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.104.L201407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03420113v2</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03439589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Bean Seeds, Germination, and Phenolic Compounds of Seedlings by UV-C Radiation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surface Phonon-Polariton Heat Capacity of Polar Nanofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Volz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masahiro Nomura</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Growth Regulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 40, pp.642-655. </w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15, </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00344-020-10125-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/physrevapplied.15.054068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03017601v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03420113v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoacoustic characterization of wheat bread mixed with Moringa oleifera.</w:t>
               </w:r>
@@ -6715,51 +6715,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yangyu Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masahiro Nomura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Volz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6979,51 +6979,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yangyu Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan J Alvarado-Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Volz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masahiro Nomura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7064,906 +7064,906 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03410524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative Thermostat Driven by the Combined Dynamics of Electrons, Phonons and Photons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhanced thermal conduction by surface phonon-polaritons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Gluchko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Anufriev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domingos de Sousa Meneses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.14.064043⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abb4461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03381542v1</w:t>
+                <w:t xml:space="preserve">hal-03017597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal and thermoelastic response of materials with thick-disk geometry excited by a ring-shaped laser beam</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Isidro-Ojeda</w:t>
+                <w:t xml:space="preserve">Measurement of the phonon mean free path spectrum in silicon membranes at different temperatures using arrays of nanoslits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Anufriev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Juan Alvarado-Gil</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masahiro Nomura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101, pp.115301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.101.115301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0020286⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03381548v1</w:t>
+                <w:t xml:space="preserve">hal-03017604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conductive thermal diode based on two phase-change materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Suraju Olawale Kasali</w:t>
+                <w:t xml:space="preserve">VO 2 Substrate Effect on the Thermal Rectification of a Far-Field Radiative Diode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I y Forero-Sandoval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J A Chan-Espinoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J J Alvarado-Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2020.106393⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (3), pp.034023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevapplied.14.034023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03017600v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the rectification factor of radiative thermal diodes based on two phase-change materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+                <w:t xml:space="preserve">Conductive thermal diode based on two phase-change materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suraju Olawale Kasali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2020.119739⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 153, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2020.106393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03017599v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat transport in semiconductor crystals: Beyond the local-linear approximation</w:t>
+                <w:t xml:space="preserve">Optimization of the rectification factor of radiative thermal diodes based on two phase-change materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Younès Ezzahri</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
+                <w:t xml:space="preserve">Suraju Olawale Kasali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0017188⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 154, pp.119739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2020.119739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03017603v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced thermal conduction by surface phonon-polaritons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y Wu</w:t>
+                <w:t xml:space="preserve">Heat transport in semiconductor crystals: Beyond the local-linear approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younès Ezzahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 6, </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 128, </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abb4461⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0017188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03017597v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the phonon mean free path spectrum in silicon membranes at different temperatures using arrays of nanoslits</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Radiative Thermostat Driven by the Combined Dynamics of Electrons, Phonons and Photons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Masahiro Nomura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 101, pp.115301. </w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physrevb.101.115301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.14.064043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03017604v1</w:t>
+                <w:t xml:space="preserve">hal-03381542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VO 2 Substrate Effect on the Thermal Rectification of a Far-Field Radiative Diode</w:t>
+                <w:t xml:space="preserve">Thermal and thermoelastic response of materials with thick-disk geometry excited by a ring-shaped laser beam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I y Forero-Sandoval</w:t>
+                <w:t xml:space="preserve">Michel Isidro-Ojeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J A Chan-Espinoza</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
+                <w:t xml:space="preserve">Luis Malacarne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J J Alvarado-Gil</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Juan Alvarado-Gil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 14 (3), pp.034023. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 128 (11), pp.113101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physrevapplied.14.034023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0020286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03017598v1</w:t>
+                <w:t xml:space="preserve">hal-03381548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution and characteristics of the transdisciplinary perspective in research: a literature review</w:t>
               </w:r>
@@ -8077,230 +8077,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03017605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoacoustic Spectroscopy in the Characterization of Bread with Turmeric Addition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Martínez Ortiz</w:t>
+                <w:t xml:space="preserve">High Surface Phonon-Polariton in-Plane Thermal Conductance along Coupled Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeko Tachikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunhui Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Anufriev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Bioprocess Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13 (12), pp.2104-2119. </w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11947-020-02546-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nano10071383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03381815v1</w:t>
+                <w:t xml:space="preserve">hal-03011186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental photoacoustic observation of the photogenerated excess carrier influence on the thermoelastic response of n-type silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D D Markushev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S M Aleksić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D S Pantić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S P Galović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D M Todorović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8345,161 +8345,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03017602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Surface Phonon-Polariton in-Plane Thermal Conductance along Coupled Films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Roman Anufriev</w:t>
+                <w:t xml:space="preserve">Photoacoustic Spectroscopy in the Characterization of Bread with Turmeric Addition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hernandez-Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dominguez-Pacheco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Valderrama-Bravo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cruz-Orea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Martínez Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10, </w:t>
+              <w:t xml:space="preserve">Food and Bioprocess Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (12), pp.2104-2119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nano10071383⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11947-020-02546-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03011186v1</w:t>
+                <w:t xml:space="preserve">hal-03381815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the electron-phonon coupling on the thermal boundary conductance of metal/diamond interfaces with nanometric interlayers</w:t>
               </w:r>
@@ -8834,655 +8834,655 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02321943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal-Conductivity Enhancement by Surface Electromagnetic Waves Propagating along Multilayered Structures with Asymmetric Surrounding Media</w:t>
+                <w:t xml:space="preserve">Two-Dimensional Phonon Polariton Heat Transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikyung Lim</w:t>
+                <w:t xml:space="preserve">Laurent Tranchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satoki Hamamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bong Gyou Lee</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tomohide Yabuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Vega-Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.12.034044⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (10), pp.6924-6930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.9b02214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02364478v1</w:t>
+                <w:t xml:space="preserve">hal-02323475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiative Thermal Memristor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Tiburcio-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 123 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.025901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02332163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Dimensional Phonon Polariton Heat Transport</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal-Conductivity Enhancement by Surface Electromagnetic Waves Propagating along Multilayered Structures with Asymmetric Surrounding Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satoki Hamamura</w:t>
+                <w:t xml:space="preserve">Mikyung Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomohide Yabuki</w:t>
+                <w:t xml:space="preserve">Seung S Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Vega-Flick</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bong Gyou Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Volz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 19 (10), pp.6924-6930. </w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.9b02214⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.12.034044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02323475v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spherical and cylindrical conductive thermal diodes based on VO2</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Periodic amplification of radiative heat transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Ezzahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Drevillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Alvarado-Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal Plus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjp/i2019-12782-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 125 (6), pp.064302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5084781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02332339v1</w:t>
+                <w:t xml:space="preserve">hal-02283092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodic amplification of radiative heat transfer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spherical and cylindrical conductive thermal diodes based on VO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suraju Olawale Kasali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Alvarado-Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 125 (6), pp.064302. </w:t>
+              <w:t xml:space="preserve">The European Physical Journal Plus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 134 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5084781⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjp/i2019-12782-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02283092v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02332339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lentil sprouts: a nutraceutical alternative for the elaboration of bread</w:t>
               </w:r>
@@ -9494,77 +9494,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Hernandez-Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arturo Dominguez-Pacheco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Palma Tenango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Valderrama-Bravo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Soto Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 57, pp.1817 - 1829. </w:t>
@@ -9730,776 +9730,776 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04731487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VO2-based radiative thermal transistor with a semi-transparent base</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analytical description of the radiative-conductive heat transfer in a gray medium contained between two diffuse parallel plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Prod 'Homme</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
+                <w:t xml:space="preserve">Denis Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 210, pp.52-61. </w:t>
+              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 56, pp.51-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2018.02.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apm.2017.11.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01617764v1</w:t>
+                <w:t xml:space="preserve">hal-02308684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle size effect on the thermal conductivity reduction of silicon based thermoelectric composites</w:t>
+                <w:t xml:space="preserve">VO2-based radiative thermal transistor with a semi-transparent base</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rajasekar Parasuraman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yunhui Wu</w:t>
+                <w:t xml:space="preserve">Hugo Prod 'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arun M Umarji</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Ezzahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Drevillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8se00131f⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 210, pp.52-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2018.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01927615v1</w:t>
+                <w:t xml:space="preserve">hal-01617764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal hysteresis measurement of the VO 2 dielectric function for its metal-insulator transition by visible-IR ellipsometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ramirez-Rincon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gomez-Heredia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Corvisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Girardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 124 (19), pp.195102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.5049747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02127642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical description of the radiative-conductive heat transfer in a gray medium contained between two diffuse parallel plates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Particle size effect on the thermal conductivity reduction of silicon based thermoelectric composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajasekar Parasuraman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunhui Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Volz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Lemonnier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Karl Joulain</w:t>
+                <w:t xml:space="preserve">Arun M Umarji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 56, pp.51-64. </w:t>
+              <w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (8), pp.1764-1771. </w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apm.2017.11.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c8se00131f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02308684v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective interface thermal resistance and thermal conductivity of dielectric nanolayers</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evolution of the Thermal Conductivity of Sintered Silver Joints with their Porosity Predicted by the Finite Element Analysis of Real 3D Microstructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Tressou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nadot-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Miranda-Ordonez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2018.05.024⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47 (7), pp.4170-4176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11664-018-6253-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02316872v1</w:t>
+                <w:t xml:space="preserve">hal-02294335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the Thermal Conductivity of Sintered Silver Joints with their Porosity Predicted by the Finite Element Analysis of Real 3D Microstructures</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effective interface thermal resistance and thermal conductivity of dielectric nanolayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Alaili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Ezzahri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electronic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 47 (7), pp.4170-4176. </w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 131, pp.40-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11664-018-6253-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2018.05.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02294335v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02316872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of the electrical conductivity, thermal conductivity, and specific heat capacity of VO 2</w:t>
               </w:r>
@@ -10511,77 +10511,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Alvarado-Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 98 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10641,77 +10641,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Hill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 123 (8), pp.085102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10901,51 +10901,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Arès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Alvarado-Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (1), pp.8479. </w:t>
@@ -10977,317 +10977,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04135112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum Thermal Rectification to design thermal diodes and transistors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
+                <w:t xml:space="preserve">Quantum thermal diode based on two interacting spinlike systems under different excitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younès Ezzahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Naturforschung A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 72 (2), pp.163-170. </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (2), pp.022128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/zna-2016-0350⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.95.022128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03647390v1</w:t>
+                <w:t xml:space="preserve">hal-03629535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum thermal diode based on two interacting spinlike systems under different excitations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantum Thermal Rectification to design thermal diodes and transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Joulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Ezzahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 95 (2), pp.022128. </w:t>
+              <w:t xml:space="preserve">Zeitschrift für Naturforschung A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 72 (2), pp.163-170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.95.022128⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/zna-2016-0350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03629535v1</w:t>
+                <w:t xml:space="preserve">hal-03647390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photonic thermal diode based on superconductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domingos de Sousa Meneses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domingos de Sousa Meneses</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Younès Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 122 (9), pp.093105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11360,64 +11360,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Hill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 118 (3), pp.34001. </w:t>
@@ -11493,64 +11493,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tranchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergei Gluchko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11595,585 +11595,585 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01631294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement and modeling of the effective thermal conductivity of sintered silver pastes</w:t>
+                <w:t xml:space="preserve">Thermal energy transport in a surface phonon-polariton crystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Olafvan Der Sluis</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tranchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Ezzahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Drevillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2016.05.014⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93, pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.93.035428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01336753v1</w:t>
+                <w:t xml:space="preserve">hal-01336738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized thermal amplification in a radiative transistor</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measurement and modeling of the effective thermal conductivity of sintered silver pastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marrit Hermens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Nikitin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Varvara G Kouznetsova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olafvan Der Sluis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4950791⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 108, pp.185-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2016.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04134036v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transistorlike Device for Heating and Cooling Based on the Thermal Hysteresis of VO 2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimized thermal amplification in a radiative transistor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Prod’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Ezzahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6 (5), pp.054003. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 119 (19), pp.194502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.6.054003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4950791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03675819v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04134036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal energy transport in a surface phonon-polariton crystal</w:t>
+                <w:t xml:space="preserve">Transistorlike Device for Heating and Cooling Based on the Thermal Hysteresis of VO 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younès Ezzahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 93, pp.3. </w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (5), pp.054003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physrevb.93.035428⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.6.054003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01336738v1</w:t>
+                <w:t xml:space="preserve">hal-03675819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum thermal transistor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12233,51 +12233,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanophononics: state of the art and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Volz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12484,77 +12484,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergei Gluchko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tranchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Volz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 118 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12582,261 +12582,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01263334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy transport of surface phonon polaritons propagating along a chain of spheroidal nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tunable thermal conductivity of thin films of polycrystalline AlN by structural inhomogeneity and interfacial oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jaramillo-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Volz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.115409⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (12), pp.8125-8137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4cp05838k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01357601v1</w:t>
+                <w:t xml:space="preserve">hal-01285886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable thermal conductivity of thin films of polycrystalline AlN by structural inhomogeneity and interfacial oxidation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Energy transport of surface phonon polaritons propagating along a chain of spheroidal nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tranchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergei Gluchko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Volz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 17 (12), pp.8125-8137. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c4cp05838k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.115409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01285886v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steady state and modulated heat conduction in layered systems predicted by the analytical solution of the phonon Boltzmann transport equation</w:t>
               </w:r>
@@ -12848,64 +12848,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronggui Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Volz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Jose Alvarado-Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13086,90 +13086,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fresnel-like formulas for the reflection and transmission of surface phonon-polaritons at a dielectric interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tranchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergei Gluchko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Volz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13216,90 +13216,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal conductivity of nano-layered systems due to surface phonon-polaritons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tranchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chalopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Volz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13346,51 +13346,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantized Thermal Conductance of Nanowires at Room Temperature Due to Zenneck Surface-Phonon Polaritons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tranchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beomjoon Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13480,51 +13480,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of anisotropy and size of polar nano thin films on their thermal conductivity due to surface phonon-polaritons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tranchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beomjoon Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13614,51 +13614,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anomalous thermal conductivity by surface phonon-polaritons of polar nano thin films due to their asymmetric surrounding media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tranchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takuro Tokunaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13767,51 +13767,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large variation in VO2 thin film emissivity for thermal radiative rectification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irving Alonzo-Zapata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Champeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13888,64 +13888,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral Suppression Function of the Effective Thermal Conductivity in TDTR and FDTR experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13983,51 +13983,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the in-plane thermal conductivity of SiO2 thin films due to surface phonon-polaritons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tranchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14188,64 +14188,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14263,51 +14263,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum Thermal Rectification to design thermal diodes and transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14441,51 +14441,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A4FA00C8"/>
+    <w:nsid w:val="3CF1397B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14672,51 +14672,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jose-ordonez-miranda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9463-4597" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/235934453" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483560v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Homri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ordonez-Miranda" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouissem Jalled" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jemai Dhahri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Juraszek" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2025.173768" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520948v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawther Laajimi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Gassoumi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K.M. Ali" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2026.02.243" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527728v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Anufriev" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Li&#241;&#225;n-Abanto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelie Coral" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiro Nomura" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0311645" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611955v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Thaljaoui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2026.119227" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538265v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perez-Dawn" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vales-Pinz&#243;n" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Zambrano-Arjona" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D&#237;az-Ceballos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rivadeneyra-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2026.114280" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144145v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.K. Hlil" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inoche.2025.114931" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424386v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Volz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/tf4w-sdxc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399336v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cacheux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Qu&#233;nan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alcaide" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jalabert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/7c89-529p" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222818v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunhui Wu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byunggi Kim" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0272551" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431748v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D K Markushev" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S M Kovacevic" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-025-03695-2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879639v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Belliard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0250479" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237612v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.K. Markushev" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Kovacevic" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.D. Markushev" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.106988" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407449v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Moutaabbid" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2025.11.434" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403927v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Delbono" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Schroeder" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Kalinic" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Scian" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irving Alonzo-Zapata" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.5c02339" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413545v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredy Gonzalo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor J.R. Rivera" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Garcia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Sambrano" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2025.108295" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909693v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11671-025-04191-0" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239806v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Champeaux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Enguehard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumas-Bouchiat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/j53s-hdgg" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998393v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2025.02.051" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080753v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386970v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.111.195435" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126320v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Feldman" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Barrios-Capuchino" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cruguel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Royer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Abadie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202504949" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709585v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.22.L031006" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579306v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume F Nataf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge &#205;&#241;iguez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Rurali" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41578-024-00690-1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663253v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efracio Mamani Flores" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Jos&#233; Ramirez Rivera" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredy Mamani Gonzalo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio R Sambrano" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-67039-0" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593592v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.21.054037" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762754v3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangyu Guo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0214699" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311086v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alonzo-Zapata" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Champeaux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Enguehard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ordonez-Miranda" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dumas-Bouchiat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2024.125298" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795387v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.22.054053" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593591v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeko Tachikawa" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.186904" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294510v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy A Kosevich" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.108.l161404" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294514v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0151725" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235287v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bancaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adf9775" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138443v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Stanojevic" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S M Aleksi&#263;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D S Panti&#263;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S P Galovi&#263;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0152495" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051857v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-023-03188-0" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235202v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy Kosevich" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.L161404" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294520v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bong Jae Lee" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.19.044046" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870599v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Hernandez-Aguilar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Palma-Tenango" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n San Miguel-Chavez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Dominguez-Pacheco" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Soto-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11694-021-01231-y" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247385v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Forero-Sandoval" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Franco-Bacca" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cervantes-&#193;lvarez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G&#243;mez-Heredia" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ram&#237;rez-Rinc&#243;n" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0091291" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779857v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jalabert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tachikawa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Anufriev" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0100506" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868842v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.18.l051003" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885769v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1050;atarina Lj. Djordjevic" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragana K Markushev" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slobodanka P Galovi&#263;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan D Markushev" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0123041" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381559v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Alvarez-Guerrero" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo de Coss" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jose Alvarado-Gil" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2021.107278" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753923v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2022.104857" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868851v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.106.l100102" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586560v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. K. Markushev" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D. Markushev" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Aleksi&#263;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Panti&#263;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Galovi&#263;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0079902" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854708v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0117081" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654864v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41427-022-00382-8" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654867v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-022-03022-z" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439589v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.L201407" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420113v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.15.054068" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017601v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Palma Tenango" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Valderrama-Bravo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Soto Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00344-020-10125-0" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381537v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hernandez-Aguilar" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dominguez-Pacheco" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valderrama-Bravo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cruz-Orea" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mart&#237;nez Ortiz" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crfs.2021.07.008" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381540v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14165110" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381538v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. y Forero-Sandoval" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cervantes-Alvarez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A Ramirez-Rincon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D Macias" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. W Pech-May" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-021-09869-z" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410524v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J Alvarado-Gil" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.16.L041002" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381542v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.14.064043" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381548v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Isidro-Ojeda" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Malacarne" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Alvarado-Gil" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0020286" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017600v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraju Olawale Kasali" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Joulain" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2020.106393" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017599v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.119739" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017603v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Ezzahri" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0017188" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017597v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Wu" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gluchko" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Anufriev" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingos de Sousa Meneses" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abb4461" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017604v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.101.115301" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017598v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I y Forero-Sandoval" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Chan-Espinoza" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J J Alvarado-Gil" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.14.034023" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017605v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hernandez-Aguilar" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dominguez-Pacheco" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E J Mart&#237;nez-Ortiz" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumen Ivanov" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L L&#243;pez Bonilla" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22545/2020/00140" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381815v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-020-02546-2" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017602v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D D Markushev" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D M Todorovi&#263;" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0015657" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011186v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10071383" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332626v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Blank" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gionata Schneider" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludger Weber" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5115823" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322316v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gomez-Heredia" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramirez-Rincon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bhardwaj" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rajasekar" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tadeo" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51162-4" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321943v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Alaili" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Ezzahri" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5116526" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364478v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikyung Lim" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung S Lee" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bong Gyou Lee" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.12.034044" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332163v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Tiburcio-Moreno" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Drevillon" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.025901" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323475v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tranchant" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoki Hamamura" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohide Yabuki" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Vega-Flick" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b02214" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332339v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/i2019-12782-y" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283092v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alvarado-Gil" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5084781" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441884v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13197-019-04215-5" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731487v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Hamaoui" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Horny" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lorena Gomez-Heredia" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Andres Ramirez-Rincon" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45436-0" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617764v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Prod 'Homme" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2018.02.005" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927615v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajasekar Parasuraman" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun M Umarji" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8se00131f" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02127642v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corvisier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Girardeau" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5049747" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308684v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lemonnier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2017.11.033" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316872v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2018.05.024" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294335v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Signor" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kumar" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tressou" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nadot-Martin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miranda-Ordonez" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-018-6253-2" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311264v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.075144" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308458v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Hill" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5019854" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290448v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5058747" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135112v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lorena G&#243;mez Heredia" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Andr&#233;s Ramirez Rincon" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Ar&#232;s" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26687-9" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647390v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zna-2016-0350" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629535v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.95.022128" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134069v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4991516" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615066v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Mohammad Sajadi" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/118/34001" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-MWZ2QN4K-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631294v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Gluchko" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.025938" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01336753v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marrit Hermens" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Nikitin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varvara G Kouznetsova" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olafvan Der Sluis" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2016.05.014" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134036v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Prod&#8217;homme" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4950791" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675819v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.6.054003" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01336738v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.93.035428" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272554v3" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.200601" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02536469v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Shchepetov" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Prunnila" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouni Ahopelto" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2015-60727-7" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134038v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronggui Yang" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2015.01.010" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263334v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Antoni" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928207" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357601v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.115409" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01285886v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jaramillo-Fernandez" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ollier" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp05838k" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357607v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928770" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357616v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Macias" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. I. Lizama-Tzec" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Bante-Guerra" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-014-1614-4" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01134039v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.155416" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01134042v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chalopin" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4864430]" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01134040v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beomjoon Kim" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.055901" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01134043v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/APEX.7.035201" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00833017v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuro Tokunaga" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Palpant" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4793498" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04106482v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605516v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02333418v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taihei Matsumoto" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC.2015.7389595" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629375v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Prod'Homme" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366603v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jose-ordonez-miranda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9463-4597" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/235934453" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483560v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Homri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ordonez-Miranda" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouissem Jalled" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jemai Dhahri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Juraszek" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2025.173768" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520948v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawther Laajimi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Gassoumi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K.M. Ali" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2026.02.243" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527728v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Anufriev" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Li&#241;&#225;n-Abanto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelie Coral" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiro Nomura" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0311645" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538265v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perez-Dawn" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vales-Pinz&#243;n" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Zambrano-Arjona" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D&#237;az-Ceballos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rivadeneyra-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2026.114280" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611955v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Thaljaoui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2026.119227" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237612v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.K. Markushev" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Kovacevic" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.D. Markushev" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.106988" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407449v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Moutaabbid" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2025.11.434" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403927v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Delbono" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Schroeder" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Kalinic" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Scian" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irving Alonzo-Zapata" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.5c02339" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144145v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.K. Hlil" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inoche.2025.114931" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424386v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Volz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/tf4w-sdxc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399336v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cacheux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Qu&#233;nan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alcaide" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jalabert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/7c89-529p" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431748v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D K Markushev" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S M Kovacevic" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-025-03695-2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879639v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Belliard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0250479" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222818v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunhui Wu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byunggi Kim" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0272551" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909693v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11671-025-04191-0" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413545v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredy Gonzalo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor J.R. Rivera" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Garcia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Sambrano" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2025.108295" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239806v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Champeaux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Enguehard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumas-Bouchiat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/j53s-hdgg" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998393v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2025.02.051" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080753v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386970v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.111.195435" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126320v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Feldman" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Barrios-Capuchino" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cruguel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Royer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Abadie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202504949" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579306v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume F Nataf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge &#205;&#241;iguez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Rurali" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41578-024-00690-1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663253v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efracio Mamani Flores" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Jos&#233; Ramirez Rivera" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredy Mamani Gonzalo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio R Sambrano" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-67039-0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709585v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.22.L031006" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593592v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.21.054037" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762754v3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangyu Guo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0214699" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311086v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alonzo-Zapata" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Champeaux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Enguehard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ordonez-Miranda" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dumas-Bouchiat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2024.125298" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795387v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.22.054053" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593591v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeko Tachikawa" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.186904" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294510v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy A Kosevich" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.108.l161404" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294514v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0151725" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138443v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Stanojevic" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S M Aleksi&#263;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D S Panti&#263;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S P Galovi&#263;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0152495" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235287v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bancaud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adf9775" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051857v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-023-03188-0" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235202v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy Kosevich" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.L161404" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294520v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bong Jae Lee" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.19.044046" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870599v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Hernandez-Aguilar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Palma-Tenango" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n San Miguel-Chavez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Dominguez-Pacheco" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Soto-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11694-021-01231-y" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868842v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.18.l051003" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885769v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1050;atarina Lj. Djordjevic" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragana K Markushev" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slobodanka P Galovi&#263;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan D Markushev" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0123041" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381559v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Alvarez-Guerrero" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo de Coss" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jose Alvarado-Gil" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2021.107278" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753923v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2022.104857" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247385v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Forero-Sandoval" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Franco-Bacca" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cervantes-&#193;lvarez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G&#243;mez-Heredia" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ram&#237;rez-Rinc&#243;n" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0091291" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779857v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jalabert" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tachikawa" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Anufriev" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0100506" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586560v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. K. Markushev" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D. Markushev" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Aleksi&#263;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Panti&#263;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Galovi&#263;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0079902" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868851v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.106.l100102" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854708v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0117081" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654864v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41427-022-00382-8" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654867v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-022-03022-z" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017601v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Palma Tenango" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Valderrama-Bravo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Soto Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00344-020-10125-0" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439589v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.L201407" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420113v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.15.054068" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381537v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hernandez-Aguilar" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dominguez-Pacheco" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valderrama-Bravo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cruz-Orea" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mart&#237;nez Ortiz" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crfs.2021.07.008" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381540v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14165110" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381538v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. y Forero-Sandoval" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cervantes-Alvarez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A Ramirez-Rincon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D Macias" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. W Pech-May" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-021-09869-z" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410524v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J Alvarado-Gil" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.16.L041002" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017597v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Wu" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gluchko" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Anufriev" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingos de Sousa Meneses" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abb4461" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017604v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.101.115301" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017598v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I y Forero-Sandoval" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Chan-Espinoza" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J J Alvarado-Gil" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.14.034023" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017600v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraju Olawale Kasali" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Joulain" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2020.106393" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017599v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.119739" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017603v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Ezzahri" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0017188" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381542v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.14.064043" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381548v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Isidro-Ojeda" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Malacarne" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Alvarado-Gil" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0020286" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017605v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hernandez-Aguilar" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dominguez-Pacheco" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E J Mart&#237;nez-Ortiz" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumen Ivanov" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L L&#243;pez Bonilla" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22545/2020/00140" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011186v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10071383" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017602v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D D Markushev" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D M Todorovi&#263;" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0015657" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381815v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-020-02546-2" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332626v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Blank" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gionata Schneider" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludger Weber" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5115823" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322316v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gomez-Heredia" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramirez-Rincon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bhardwaj" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rajasekar" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tadeo" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51162-4" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321943v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Alaili" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Ezzahri" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5116526" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323475v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tranchant" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoki Hamamura" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohide Yabuki" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Vega-Flick" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b02214" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332163v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Tiburcio-Moreno" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Drevillon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.025901" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364478v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikyung Lim" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung S Lee" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bong Gyou Lee" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.12.034044" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283092v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alvarado-Gil" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5084781" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332339v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/i2019-12782-y" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441884v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13197-019-04215-5" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731487v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Hamaoui" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Horny" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lorena Gomez-Heredia" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Andres Ramirez-Rincon" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45436-0" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308684v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lemonnier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2017.11.033" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617764v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Prod 'Homme" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2018.02.005" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02127642v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corvisier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Girardeau" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5049747" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927615v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajasekar Parasuraman" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun M Umarji" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8se00131f" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294335v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Signor" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kumar" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tressou" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nadot-Martin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miranda-Ordonez" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-018-6253-2" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316872v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2018.05.024" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311264v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.075144" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308458v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Hill" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5019854" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290448v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5058747" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135112v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lorena G&#243;mez Heredia" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Andr&#233;s Ramirez Rincon" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Ar&#232;s" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26687-9" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629535v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.95.022128" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647390v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zna-2016-0350" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134069v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4991516" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615066v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Mohammad Sajadi" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/118/34001" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-MWZ2QN4K-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631294v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Gluchko" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.025938" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01336738v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.93.035428" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01336753v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marrit Hermens" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Nikitin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varvara G Kouznetsova" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olafvan Der Sluis" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2016.05.014" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134036v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Prod&#8217;homme" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4950791" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675819v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.6.054003" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272554v3" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.200601" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02536469v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Shchepetov" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Prunnila" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouni Ahopelto" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2015-60727-7" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134038v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronggui Yang" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2015.01.010" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263334v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Antoni" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928207" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01285886v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jaramillo-Fernandez" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ollier" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp05838k" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357601v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.115409" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357607v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928770" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357616v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Macias" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. I. Lizama-Tzec" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Bante-Guerra" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-014-1614-4" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01134039v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.155416" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01134042v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chalopin" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4864430]" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01134040v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beomjoon Kim" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.055901" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01134043v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/APEX.7.035201" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00833017v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuro Tokunaga" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Palpant" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4793498" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04106482v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605516v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02333418v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taihei Matsumoto" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC.2015.7389595" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629375v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Prod'Homme" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366603v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>