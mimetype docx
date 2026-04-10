--- v0 (2026-03-17)
+++ v1 (2026-04-10)
@@ -243,693 +243,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05213173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Representativeness of Isolated Humic Substances to Model the Reactivity of Aquatic Organic Matter: A Proton-Binding Study</w:t>
+                <w:t xml:space="preserve">Investigation of lepidolite surface properties: Insights from solid-gas and solid-liquid interfaces analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adnivia S.C. Monteiro</w:t>
+                <w:t xml:space="preserve">Chloé Korbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo Tonello</w:t>
+                <w:t xml:space="preserve">J.P. Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Henrique Rosa</w:t>
+                <w:t xml:space="preserve">Benedicte Prelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme F.L. Duval</w:t>
+                <w:t xml:space="preserve">Angelina Razafitianamaharavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose-Paulo Pinheiro</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Villieras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 59 (42), pp.22819-22831. </w:t>
+              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 58, pp.105803. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.est.5c05521⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfin.2025.105803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05325114v1</w:t>
+                <w:t xml:space="preserve">hal-04915386v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of lepidolite surface properties: Insights from solid-gas and solid-liquid interfaces analyses</w:t>
+                <w:t xml:space="preserve">Assessing the Representativeness of Isolated Humic Substances to Model the Reactivity of Aquatic Organic Matter: A Proton-Binding Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Korbel</w:t>
+                <w:t xml:space="preserve">Adnivia S.C. Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Pinheiro</w:t>
+                <w:t xml:space="preserve">Paulo Tonello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benedicte Prelot</w:t>
+                <w:t xml:space="preserve">André Henrique Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelina Razafitianamaharavo</w:t>
+                <w:t xml:space="preserve">Jérôme F.L. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Villieras</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jose-Paulo Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 58, pp.105803. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 59 (42), pp.22819-22831. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfin.2025.105803⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.5c05521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04915386v2</w:t>
+                <w:t xml:space="preserve">hal-05325114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New methodological approach for deep penetrating geochemistry and environmental studies part 2: field determination of Co(II) /Ni(II) and Pb(II) /Zn(II) of on-site soil extractions by electrochemical stripping techniques</w:t>
+                <w:t xml:space="preserve">New methodological approach for deep penetrating geochemistry and environmental studies part 1: on-site soil extraction of trace and rare earth elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Hackel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elise Rotureau</w:t>
+                <w:t xml:space="preserve">Alexis de Junet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Guilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Poszwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis de Junet</w:t>
+                <w:t xml:space="preserve">Simon Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pertti Sarala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemistry: Exploration, Environment, Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, pp.1-22. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1144/geochem2023-057⟩</w:t>
+              <w:t xml:space="preserve">, 2024, pp.1-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1144/geochem2023-056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04563958v1</w:t>
+                <w:t xml:space="preserve">hal-04569987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical surface properties of Chlorella vulgaris : a multiscale assessment, from electrokinetic and proton uptake descriptors to intermolecular adhesion forces</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New methodological approach for deep penetrating geochemistry and environmental studies part 2: field determination of Co(II) /Ni(II) and Pb(II) /Zn(II) of on-site soil extractions by electrochemical stripping techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme F L Duval</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">José P Pinheiro</w:t>
+                <w:t xml:space="preserve">Laetitia Hackel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Rotureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Guilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Poszwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis de Junet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3nr04740g⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry: Exploration, Environment, Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1144/geochem2023-057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04666959v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New methodological approach for deep penetrating geochemistry and environmental studies part 1: on-site soil extraction of trace and rare earth elements</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Poszwa</w:t>
+                <w:t xml:space="preserve">Physicochemical surface properties of Chlorella vulgaris : a multiscale assessment, from electrokinetic and proton uptake descriptors to intermolecular adhesion forces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lesniewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme F L Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Devin</w:t>
+                <w:t xml:space="preserve">Céline Caillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina Razafitianamaharavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pertti Sarala</w:t>
+                <w:t xml:space="preserve">José P Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry: Exploration, Environment, Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.1-34. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (10), pp.5149-5163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1144/geochem2023-056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d3nr04740g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04569987v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04666959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electroanalytical Trace Metal Cations Quantification and Speciation in Freshwaters: Historical Overview, Critical Review of the Last Five Years and Road Map for Developing Dynamic Speciation Field Measurements</w:t>
               </w:r>
@@ -1023,51 +1023,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISIDORE, a Probe for In Situ Trace Metal Speciation Based on the Donnan Membrane Technique and Electrochemical Detection Part 2: Cd and Pb Measurements during the Accumulation Time of the Donnan Membrane Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Paulo Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Le Hécho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1121,261 +1121,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03951327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absolute and Relative Positioning of Natural Organic Matter Acid–Base Potentiometric Titration Curves: Implications for the Evaluation of the Density of Charged Reactive Sites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Evaluation of the Intrinsic Stability of Indium-Nanoparticulate Organic Matter Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Rotureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marawit Tesfa</w:t>
+                <w:t xml:space="preserve">José-Paulo F Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome F.L. Duval</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">José-Paulo F Pinheiro</w:t>
+                <w:t xml:space="preserve">Jerome F. L. Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.2c00828⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.128859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2022.128859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03704908v1</w:t>
+                <w:t xml:space="preserve">hal-03626703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Evaluation of the Intrinsic Stability of Indium-Nanoparticulate Organic Matter Complexes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Absolute and Relative Positioning of Natural Organic Matter Acid–Base Potentiometric Titration Curves: Implications for the Evaluation of the Density of Charged Reactive Sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marawit Tesfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome F.L. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Marsac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Dia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">José-Paulo F Pinheiro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jerome F. L. Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.128859. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 56 (14), pp.10494-10503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2022.128859⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.2c00828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03626703v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03704908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinctive Features of Composts of Different Origin: A Thorough Examination of the Characterization Results</w:t>
               </w:r>
@@ -1623,499 +1623,499 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03836703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electroanalytical metal sensor with built-in oxygen filter</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Free Eu(III) Determination by Donnan Membrane Technique with Electrochemical Detection: Implementation and Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julius Gajdar</w:t>
+                <w:t xml:space="preserve">Noémie Janot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Herzog</w:t>
+                <w:t xml:space="preserve">Jan E. Groenenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Waldvogel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Alba Otero-Fariña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Paulo F Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 1167, pp.338544. </w:t>
+              <w:t xml:space="preserve">Aquatic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27, pp.127-140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2021.338544⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10498-021-09392-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03222166v1</w:t>
+                <w:t xml:space="preserve">hal-03145175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free Eu(III) Determination by Donnan Membrane Technique with Electrochemical Detection: Implementation and Evaluation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Developing On-Site Trace Level Speciation of Lead, Cadmium and Zinc by Stripping Chronopotentiometry (SCP): Fast Screening and Quantification of Total Metal Concentrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Hackel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Rotureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Janot</w:t>
+                <w:t xml:space="preserve">Aoife Morrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan E. Groenenberg</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">José-Paulo F Pinheiro</w:t>
+                <w:t xml:space="preserve">José Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10498-021-09392-4⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (18), pp.5502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules26185502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03145175v1</w:t>
+                <w:t xml:space="preserve">hal-03341968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing On-Site Trace Level Speciation of Lead, Cadmium and Zinc by Stripping Chronopotentiometry (SCP): Fast Screening and Quantification of Total Metal Concentrations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Hackel</w:t>
+                <w:t xml:space="preserve">Addressing the electrostatic component of protons binding to aquatic nanoparticles beyond the Non-Ideal Competitive Adsorption (NICA)-Donnan level: Theory and application to analysis of proton titration data for humic matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Paulo Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">José Pinheiro</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome F.L. Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules26185502⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 583, pp.642-651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2020.09.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03341968v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989151v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing the electrostatic component of protons binding to aquatic nanoparticles beyond the Non-Ideal Competitive Adsorption (NICA)-Donnan level: Theory and application to analysis of proton titration data for humic matter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electroanalytical metal sensor with built-in oxygen filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Rotureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julius Gajdar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Paulo Pinheiro</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yves Waldvogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Paulo F Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 583, pp.642-651. </w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1167, pp.338544. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2020.09.059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2021.338544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02989151v2</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03222166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AGNES in irreversible systems</w:t>
               </w:r>
@@ -2257,51 +2257,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria C Tavares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana C Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José P Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre D Cavagis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2359,287 +2359,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03150136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the binding heterogeneity of trace metal cations with SiO2 nanoparticles using full wave analysis of stripping chronopotentiometry at scanned deposition potential (SSCP)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Full wave analysis of stripping chronopotentiometry at scanned deposition potential (SSCP): Obtaining binding curves in labile heterogeneous macromolecular systems for any metal-to-ligand ratio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Paulo F Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Galceran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">José-Paulo F Pinheiro</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Encarna Companys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaume Puy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fchem.2020.614574⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.114436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2020.114436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03007133v1</w:t>
+                <w:t xml:space="preserve">hal-02902592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full wave analysis of stripping chronopotentiometry at scanned deposition potential (SSCP): Obtaining binding curves in labile heterogeneous macromolecular systems for any metal-to-ligand ratio</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Investigating the binding heterogeneity of trace metal cations with SiO2 nanoparticles using full wave analysis of stripping chronopotentiometry at scanned deposition potential (SSCP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Rotureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana S. Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Goveia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuno Guerreiro Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Paulo F Pinheiro</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jaume Puy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.114436. </w:t>
+              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.614574. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2020.114436⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fchem.2020.614574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902592v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03007133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards improving the electroanalytical speciation analysis of indium</w:t>
               </w:r>
@@ -2768,51 +2768,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Especiação dinâmica de metais traço em ambiente aquático usando cronopotenciometria de redissolução anódica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S.C. Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Goveia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2883,1049 +2883,1049 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02066948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemodynamics of Soft Nanoparticulate Metal Complexes: From the Local Particle/Medium Interface to a Macroscopic Sensor Surface</w:t>
+                <w:t xml:space="preserve">Isolation and purification treatments change the metal-binding properties of humic acids: effect of HF/HCl treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raewyn Town</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">José Paulo Pinheiro</w:t>
+                <w:t xml:space="preserve">Wander G. Botero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herman van Leeuwen</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michael Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Janot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rute F. Domingos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.6b03381⟩</w:t>
+              <w:t xml:space="preserve">Environmental Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (7), pp.417-424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/EN17129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03150383v1</w:t>
+                <w:t xml:space="preserve">hal-02627272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Especiação Termodinâmica De Metais Traço Com Substâncias Húmicas: O Modelo Nica-Donnan</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">André Henrique Rosa</w:t>
+                <w:t xml:space="preserve">Chemodynamics and bioavailability of metal ion complexes with nanoparticles in aqueous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herman van Leeuwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Paulo Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronny Blust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raewyn Town</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Química Nova</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21577/0100-4042.20170107⟩</w:t>
+              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (11), pp.2108-2133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7EN00625J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150297v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02059666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic interactions of Hg(II) with the surface of green microalgae Chlamydomonas reinhardtii studied by stripping chronopotentiometry</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chemodynamics of Soft Nanoparticulate Metal Complexes: From the Local Particle/Medium Interface to a Macroscopic Sensor Surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marilda Rigobello-Masini</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Raewyn Town</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Paulo Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jorge Masini</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herman van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 24 (Part A), pp.347-353. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (2), pp.527-536. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.algal.2017.04.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.6b03381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03209666v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review on electrochemical methods for trace metal speciation in environmental media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Especiação Termodinâmica De Metais Traço Com Substâncias Húmicas: O Modelo Nica-Donnan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Paulo Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Companys</w:t>
+                <w:t xml:space="preserve">Adnívia Santos Costa Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Janot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Galceran</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pascal Salaün</w:t>
+                <w:t xml:space="preserve">Bert Jan Groenenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Henrique Rosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Electrochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.coelec.2017.09.007⟩</w:t>
+              <w:t xml:space="preserve">Química Nova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 40 (10), pp.1191-1203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21577/0100-4042.20170107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03150307v1</w:t>
+                <w:t xml:space="preserve">hal-03150297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PEST-ORCHESTRA, a tool for optimising advanced ion-binding model parameters: derivation of NICA-Donnan model parameters for humic substances reactivity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jose Paulo Pinheiro</w:t>
+                <w:t xml:space="preserve">Dynamic interactions of Hg(II) with the surface of green microalgae Chlamydomonas reinhardtii studied by stripping chronopotentiometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Do Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilda Rigobello-Masini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wander Gustavo Botero</w:t>
+                <w:t xml:space="preserve">Rute Domingos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Paulo Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes C.L. Meeussen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jan E. Groenenberg</w:t>
+                <w:t xml:space="preserve">Jorge Masini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 14 (1), pp.31-38. </w:t>
+              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (Part A), pp.347-353. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1071/EN16039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.algal.2017.04.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01696323v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03209666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of intracellular metallothionein on metal biouptake and partitioning dynamics at bacterial interfaces</w:t>
+                <w:t xml:space="preserve">A review on electrochemical methods for trace metal speciation in environmental media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Présent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elise Rotureau</w:t>
+                <w:t xml:space="preserve">E. Companys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Billard</w:t>
+                <w:t xml:space="preserve">J. Galceran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Pagnout</w:t>
+                <w:t xml:space="preserve">J. Puy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benedicte Sohm</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 19 (43), pp.29114 - 29124. </w:t>
+              <w:t xml:space="preserve">Current Opinion in Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (1), pp.144-162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c7cp05456d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.coelec.2017.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01933184v1</w:t>
+                <w:t xml:space="preserve">hal-03150307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemodynamics and bioavailability of metal ion complexes with nanoparticles in aqueous media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Herman van Leeuwen</w:t>
+                <w:t xml:space="preserve">PEST-ORCHESTRA, a tool for optimising advanced ion-binding model parameters: derivation of NICA-Donnan model parameters for humic substances reactivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Janot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Paulo Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Duval</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jose Paulo Pinheiro</w:t>
+                <w:t xml:space="preserve">Wander Gustavo Botero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronny Blust</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raewyn Town</w:t>
+                <w:t xml:space="preserve">Johannes C.L. Meeussen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan E. Groenenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 4 (11), pp.2108-2133. </w:t>
+              <w:t xml:space="preserve">Environmental Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (1), pp.31-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C7EN00625J⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1071/EN16039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02059666v1</w:t>
+                <w:t xml:space="preserve">hal-01696323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and purification treatments change the metal-binding properties of humic acids: effect of HF/HCl treatment</w:t>
+                <w:t xml:space="preserve">Impact of intracellular metallothionein on metal biouptake and partitioning dynamics at bacterial interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wander G. Botero</w:t>
+                <w:t xml:space="preserve">Romain Présent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Pineau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Noémie Janot</w:t>
+                <w:t xml:space="preserve">Patrick Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rute F. Domingos</w:t>
+                <w:t xml:space="preserve">Christophe Pagnout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Mariano</w:t>
+                <w:t xml:space="preserve">Benedicte Sohm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 14 (7), pp.417-424. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (43), pp.29114 - 29124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1071/EN17129⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c7cp05456d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627272v1</w:t>
+                <w:t xml:space="preserve">hal-01933184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AGNES at vibrated gold microwire electrode for the direct quantification of free copper concentrations</w:t>
               </w:r>
@@ -4035,2849 +4035,2820 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01779569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards field trace metal speciation using electroanalytical techniques and tangential ultrafiltration</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">André Henrique Rosa</w:t>
+                <w:t xml:space="preserve">Structural effects of soft nanoparticulate ligands on trace metal complexation thermodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Paulo Pinheiro</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yves Waldvogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José P. Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Paulo S. Farinha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bihannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2016.01.053⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (46), pp.31711-31724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6CP06880D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01444580v1</w:t>
+                <w:t xml:space="preserve">hal-01491343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural effects of soft nanoparticulate ligands on trace metal complexation thermodynamics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of monomer organization on the behavior of PSS-PS micelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuno Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Paulo Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6CP06880D⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 506, pp.313-319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2016.06.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01491343v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of monomer organization on the behavior of PSS-PS micelles</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Towards field trace metal speciation using electroanalytical techniques and tangential ultrafiltration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnívia Santos Costa Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Parat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Henrique Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Paulo Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 152, pp.112-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2016.01.053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2016.06.059⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03150387v1</w:t>
+                <w:t xml:space="preserve">hal-01444580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of charged polymer coatings of nanoparticles on the speciation and fate of metal ions in the environment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">José Pinheiro</w:t>
+                <w:t xml:space="preserve">Determination of the Free Metal Ion Concentration Using AGNES Implemented with Environmentally Friendly Bismuth Film Electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana S. Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Galceran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaume Puy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Paulo Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-014-3546-8⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 87 (12), pp.6071-6078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.5b00606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03839051v1</w:t>
+                <w:t xml:space="preserve">hal-01254777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing temperature effects on metal chemodynamics studies using stripping electroanalytical techniques. Part 1: Lability of small complexes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Waldvogel</w:t>
+                <w:t xml:space="preserve">The effect of phosphate on the nuclease activity of vanadium compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataliya Butenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Paulo Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain M. Présent</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">José Paulo da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Isabel Tomaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Correia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2015.06.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Inorganic Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 147, pp.165-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinorgbio.2015.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01248753v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03839052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIGAND SIZE POLYDISPERSITY EFFECT ON SSCP SIGNAL INTERPRETATION</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Addressing temperature effects on metal chemodynamics studies using stripping electroanalytical techniques. Part 1: Lability of small complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Rotureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Waldvogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain M. Présent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Paulo Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2015.03.035⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 752, pp.68-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2015.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03839054v1</w:t>
+                <w:t xml:space="preserve">hal-01248753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partitioning of Humic Acids between Aqueous Solution and Hydrogel. 3. Microelectrodic Dynamic Speciation Analysis of Free and Bound Humic Metal Complexes in the Gel Phase</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Katarzyna Zielińska</w:t>
+                <w:t xml:space="preserve">LIGAND SIZE POLYDISPERSITY EFFECT ON SSCP SIGNAL INTERPRETATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raewyn M. Town</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wander Botero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuno Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 166, pp.395-402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2015.03.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la504885v⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01254891v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03839054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of Multiresponsive Brush-Decorated Nanoparticles: A Combined Electrokinetic, DLS, and SANS Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of charged polymer coatings of nanoparticles on the speciation and fate of metal ions in the environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rute Domingos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer R. S. Martin</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cristiana Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b00530⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (4), pp.2900-2906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-014-3546-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01249017v1</w:t>
+                <w:t xml:space="preserve">hal-03839051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxicokinetics and tissue distribution of cadmium-based Quantum Dots in the marine mussel Mytilus galloprovincialis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ISIDORE, a probe for in situ trace metal speciation based on Donnan membrane technique with related electrochemical detection part 1: Equilibrium measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Parat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2015.05.008⟩</w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 896, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2015.07.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03839055v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01248660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISIDORE, a probe for in situ trace metal speciation based on Donnan membrane technique with related electrochemical detection part 1: Equilibrium measurements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.P. Pinheiro</w:t>
+                <w:t xml:space="preserve">Partitioning of Humic Acids between Aqueous Solution and Hydrogel. 3. Microelectrodic Dynamic Speciation Analysis of Free and Bound Humic Metal Complexes in the Gel Phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamuran Yasadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Paulo Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Zielińska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raewyn M. Town</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herman P. van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2015.07.016⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (5), pp.1737-1745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la504885v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01248660v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01254891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the Free Metal Ion Concentration Using AGNES Implemented with Environmentally Friendly Bismuth Film Electrodes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Toxicokinetics and tissue distribution of cadmium-based Quantum Dots in the marine mussel Mytilus galloprovincialis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago Lopes Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tânia Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Paulo Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vânia Serrão Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luís Miguel Nunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.5b00606⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 204, pp.207-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2015.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01254777v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03839055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of phosphate on the nuclease activity of vanadium compounds</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structure of Multiresponsive Brush-Decorated Nanoparticles: A Combined Electrokinetic, DLS, and SANS Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Isabel Tomaz</w:t>
+                <w:t xml:space="preserve">Jennifer R. S. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabel Correia</w:t>
+                <w:t xml:space="preserve">Catarina Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Paulo S. Farinha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Demé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Inorganic Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jinorgbio.2015.04.010⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (16), pp.4779-4790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b00530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03839052v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01249017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lead electrochemical speciation analysis in seawater media by using AGNES and SSCP techniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scanned stripping chronopotentiometry at bismuth film rotating disc electrodes: a method for quantitative dynamic metal speciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Paulo Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margarita Díaz-De-Alba</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">José Paulo Pinheiro</w:t>
+                <w:t xml:space="preserve">Danielle Goveia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raewyn Town</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 11 (2), pp.137. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1071/EN13154⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 11 (2), pp.150-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/EN13147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03838840v1</w:t>
+                <w:t xml:space="preserve">hal-03838839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunocytotoxicity, cytogenotoxicity and genotoxicity of cadmium-based quantum dots in the marine mussel Mytilus galloprovincialis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+                <w:t xml:space="preserve">Effects of silver nanoparticles exposure in the mussel Mytilus galloprovincialis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tânia Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catarina Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cátia Cardoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vânia Serrão Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Letendre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">José Paulo Pinheiro</w:t>
+                <w:t xml:space="preserve">Margarida Ribau Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 101, pp.29-37. </w:t>
+              <w:t xml:space="preserve">, 2014, 101, pp.208-214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2014.07.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2014.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03838846v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particles Decorated by an Ionizable Thermoresponsive Polymer Brush in Water: Experiments and Self-Consistent Field Modeling</w:t>
+                <w:t xml:space="preserve">Lead electrochemical speciation analysis in seawater media by using AGNES and SSCP techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Alves</w:t>
+                <w:t xml:space="preserve">Margarita Díaz-De-Alba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Pinheiro</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Leermakers</w:t>
+                <w:t xml:space="preserve">M. Dolores Galindo-Riaño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Paulo Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp408390t⟩</w:t>
+              <w:t xml:space="preserve">Environmental Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (2), pp.137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/EN13154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03838841v1</w:t>
+                <w:t xml:space="preserve">hal-03838840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyhydroxyfullerene Binds Cadmium Ions and Alleviates Metal-Induced Oxidative Stress in Saccharomyces cerevisiae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Particles Decorated by an Ionizable Thermoresponsive Polymer Brush in Water: Experiments and Self-Consistent Field Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arunava Pradhan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">José Paulo Pinheiro</w:t>
+                <w:t xml:space="preserve">J. Farinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sahadevan Seena</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fernanda Cássio</w:t>
+                <w:t xml:space="preserve">F. Leermakers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.01329-14⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (11), pp.3192-3206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp408390t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03838842v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of silver nanoparticles exposure in the mussel Mytilus galloprovincialis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+                <w:t xml:space="preserve">Immunocytotoxicity, cytogenotoxicity and genotoxicity of cadmium-based quantum dots in the marine mussel Mytilus galloprovincialis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago Lopes Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tânia Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cátia Cardoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Margarida Ribau Teixeira</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Letendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Paulo Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 101, pp.208-214. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2014.07.004⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 101, pp.29-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2014.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03838844v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scanned stripping chronopotentiometry at bismuth film rotating disc electrodes: a method for quantitative dynamic metal speciation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luciana Rocha</w:t>
+                <w:t xml:space="preserve">Polyhydroxyfullerene Binds Cadmium Ions and Alleviates Metal-Induced Oxidative Stress in Saccharomyces cerevisiae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arunava Pradhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Paulo Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahadevan Seena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cláudia Pascoal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danielle Goveia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raewyn Town</w:t>
+                <w:t xml:space="preserve">Fernanda Cássio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 11 (2), pp.150-157. </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 80 (18), pp.5874-5881. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1071/EN13147⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AEM.01329-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03838839v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions of core-shell quantum dots with metal resistant bacterium Cupriavidus metallidurans Consequences for Cu and Pb removal</w:t>
+                <w:t xml:space="preserve">Impact of Electrostatics on the Chemodynamics of Highly Charged Metal–Polymer Nanoparticle Complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V.I. Slaveykova</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Garcia</w:t>
+                <w:t xml:space="preserve">Jérôme F. L. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Paulo S. Farinha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José P. Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2013.07.013⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29 (45), pp.13821-13835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la403106m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02865183v1</w:t>
+                <w:t xml:space="preserve">hal-01114585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of core/shell quantum dots—role of pH and small organic ligands</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">José Pinheiro</w:t>
+                <w:t xml:space="preserve">Interactions of core-shell quantum dots with metal resistant bacterium Cupriavidus metallidurans Consequences for Cu and Pb removal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.I. Slaveykova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Floriani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 20 (7), pp.4872-4880. </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 261, pp.123-129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-012-1457-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2013.07.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03838821v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Electrostatics on the Chemodynamics of Highly Charged Metal–Polymer Nanoparticle Complexes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">José P. Pinheiro</w:t>
+                <w:t xml:space="preserve">Stability of core/shell quantum dots—role of pH and small organic ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rute Domingos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiana Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 29 (45), pp.13821-13835. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (7), pp.4872-4880. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la403106m⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-012-1457-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01114585v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accumulation and toxicity of copper oxide nanoparticles in the digestive gland of Mytilus galloprovincialis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">José Pinheiro</w:t>
+                <w:t xml:space="preserve">Preparation and Characterization of Low Dispersity Anionic Multiresponsive Core–Shell Polymer Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibon Cancio</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Leila Moura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remco Fokkink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Farinha</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2012.03.017⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (13), pp.5802-5809. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la2045477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03838820v1</w:t>
+                <w:t xml:space="preserve">hal-03838815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical Methods for Speciation of Trace Elements in Marine Waters. Dynamic Aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Simões Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6918,567 +6889,596 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03838817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation and Characterization of Low Dispersity Anionic Multiresponsive Core–Shell Polymer Nanoparticles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Pinheiro</w:t>
+                <w:t xml:space="preserve">Accumulation and toxicity of copper oxide nanoparticles in the digestive gland of Mytilus galloprovincialis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tânia Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catarina Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cátia Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leila Moura</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ibon Cancio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 118-119, pp.72-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2012.03.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la2045477⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03838815v1</w:t>
+                <w:t xml:space="preserve">hal-03838820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Copper Nanoparticles Exposure in the Mussel Mytilus galloprovincialis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Performance of Ex Situ Bismuth Film Rotating Disk Electrode in Trace Metal Analysis by Stripping Chronopotentiometry: Definition of the Depletion Regime and Optimization of Experimental Parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Paulo Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/es200955s⟩</w:t>
+              <w:t xml:space="preserve">Electroanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23 (8), pp.1891-1900. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/elan.201100119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03838614v1</w:t>
+                <w:t xml:space="preserve">hal-03838610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics and Heterogeneity of Pb(II) Binding by SiO 2 Nanoparticles in an Aqueous Dispersion</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effects of Copper Nanoparticles Exposure in the Mussel Mytilus galloprovincialis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tânia Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibon Cancio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catarina Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cátia Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la2008182⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 45 (21), pp.9356-9362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es200955s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03838626v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of Ex Situ Bismuth Film Rotating Disk Electrode in Trace Metal Analysis by Stripping Chronopotentiometry: Definition of the Depletion Regime and Optimization of Experimental Parameters</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Dynamics and Heterogeneity of Pb(II) Binding by SiO 2 Nanoparticles in an Aqueous Dispersion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Goveia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Paulo Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktoria Milkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Henrique Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herman van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electroanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/elan.201100119⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (12), pp.7877-7883. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la2008182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03838610v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of thin mercury film rotating disk electrode to perform absence of gradients and Nernstian equilibrium stripping (AGNES) measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encarnació Companys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7486,51 +7486,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Galceran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helena Carapuça</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Paulo Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Talanta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 80 (5), pp.1881-1887. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7577,51 +7577,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of Cd Uptake and Efflux Kinetics in Metal-Resistant Bacterium Cupriavidus metallidurans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Hajdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Paulo Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Galceran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7681,103 +7681,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental verification of the metal flux enhancement in a mixture of two metal complexes: the Cd/NTA/glycine and Cd/NTA/citric acid systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Paulo Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Companys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Galceran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Puy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 12 (5), pp.1131-1138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7837,64 +7837,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vítor J.P. Vilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cidália M.S. Botelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rute Domingos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui A.R. Boaventura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7979,51 +7979,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André van Zomeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélia Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Paulo Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rob Comans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8083,51 +8083,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Humic Acid on Cd(II), Cu(II), and Pb(II) Uptake by Freshwater Algae: Kinetic and Cell Wall Speciation Considerations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Lamelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Paulo Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera Slaveykova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8200,64 +8200,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Patrícia Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helena Carapuça</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Paulo Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 626 (1-2), pp.192-196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8297,341 +8297,341 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03838196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of Lead(II) Complexes of Alginate Oligomers</w:t>
+                <w:t xml:space="preserve">Metal Speciation Dynamics in Monodisperse Soft Colloidal Ligand Suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Davis</w:t>
+                <w:t xml:space="preserve">Jérôme D.F. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Pinheiro</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Herman van Leeuwen</w:t>
+                <w:t xml:space="preserve">Herman Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/es702350w⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 112 (31), pp.7137-7151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp709576j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03838175v1</w:t>
+                <w:t xml:space="preserve">hal-02059716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal Speciation Dynamics in Monodisperse Soft Colloidal Ligand Suspensions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stability of Lead(II) Complexes of Alginate Oligomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Davis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme D.F. Duval</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">José Pinheiro</w:t>
+                <w:t xml:space="preserve">Hans Grasdalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herman Leeuwen</w:t>
+                <w:t xml:space="preserve">Olav Smidsrød</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herman van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 112 (31), pp.7137-7151. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 42 (5), pp.1673-1679. </w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp709576j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/es702350w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02059716v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trace metal dynamic speciation studied by scanned stripping chronopotentiometry (SSCP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rute Domingos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rócio Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 5 (1), pp.24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8678,64 +8678,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal Speciation by DGT/DET in Colloidal Complex Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal van der Veeken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 42 (23), pp.8835-8840. </w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8781,103 +8781,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cd(II) Speciation in Alginate Gels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Davis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Kalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Paulo Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raewyn Town</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 42 (19), pp.7242-7247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8923,103 +8923,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of AGNES (absence of gradients and Nernstian equilibrium stripping) and SSCP (scanned stripping chronopotentiometry) for trace metal speciation analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rute Domingos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Huidobro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Companys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Galceran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Puy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 617 (2), pp.141-148. </w:t>
@@ -9063,683 +9063,682 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03838177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of diffusion coefficients of nanoparticles and humic substances using scanning stripping chronopotentiometry (SSCP)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The use of microelectrodes with AGNES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rocio Lopez</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">César Huidobro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Encarnació Companys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaume Puy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Galceran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Paulo Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2006.08.054⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 606 (2), pp.134-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2007.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03837459v1</w:t>
+                <w:t xml:space="preserve">hal-03837460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of permeation liquid membrane and scanned stripping chronopotentiometry to metal speciation analysis of colloidal complexes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R.F. Domingos</w:t>
+                <w:t xml:space="preserve">Evaluation of nanometer thick mercury film electrodes for stripping chronopotentiometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Paulo Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Carapuça</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2007.02.056⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 610 (1), pp.37-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2007.06.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00258385v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03837461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of microelectrodes with AGNES</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jose Paulo Pinheiro</w:t>
+                <w:t xml:space="preserve">Application of permeation liquid membrane and scanned stripping chronopotentiometry to metal speciation analysis of colloidal complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc F. Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.F. Domingos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2007.06.001⟩</w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 589, pp.261-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2007.02.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03837460v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00258385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of nanometer thick mercury film electrodes for stripping chronopotentiometry</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Determination of diffusion coefficients of nanoparticles and humic substances using scanning stripping chronopotentiometry (SSCP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rute Domingos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rocio Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Brayner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernand Fiévet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 295 (1-3), pp.200-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2006.08.054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2007.06.018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03837461v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03837459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal speciation dynamics in colloidal ligand dispersions. Part 3: Lability features of steady-state systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R.F. Domingos</w:t>
+                <w:t xml:space="preserve">Metal speciation dynamics in colloidal ligand dispersions. Part 2: Electrochemical lability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Minor</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H.P. van Leeuwen</w:t>
+                <w:t xml:space="preserve">Marcel Minor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herman van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 596 (1), pp.57-64. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 587 (2), pp.284-292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2005.11.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2006.07.004⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03837454v1</w:t>
+                <w:t xml:space="preserve">hal-03837451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion-Exchange Voltammetry with Nafion/Poly(sodium 4-styrenesulfonate) Mixed Coatings on Mercury Film Electrodes: Characterization Studies and Application to the Determination of Trace Metals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Paulo Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helena Carapuça</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9792,1346 +9791,1347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03837452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Binding of Calcium by Micelles Composed of Carboxy-Modified Pluronics Measured by Means of Differential Potentiometric Titration and Modeled with a Self-Consistent-Field Theory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metal speciation dynamics in colloidal ligand dispersions. Part 3: Lability features of steady-state systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.F. Domingos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Lauw</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Leermakers</w:t>
+                <w:t xml:space="preserve">M. Minor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Cohen Stuart</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">H.P. van Leeuwen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la061300i⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 596 (1), pp.57-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2006.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03837455v1</w:t>
+                <w:t xml:space="preserve">hal-03837454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal speciation dynamics in colloidal ligand dispersions. Part 2: Electrochemical lability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José Pinheiro</w:t>
+                <w:t xml:space="preserve">On the Binding of Calcium by Micelles Composed of Carboxy-Modified Pluronics Measured by Means of Differential Potentiometric Titration and Modeled with a Self-Consistent-Field Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Leermakers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cohen Stuart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel Minor</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Custers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 587 (2), pp.284-292. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 22 (26), pp.10932-10941. </w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2005.11.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/la061300i⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03837451v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03837455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of Donnan potentials in gels by in situ microelectrode voltammetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Davis</w:t>
+                <w:t xml:space="preserve">Stripping chronopotentiometry at scanned deposition potential (SSCP). Part 6: Features of irreversible complex systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raewyn Town</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lee Yezek</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">José-Paulo Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rute Domingos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 584 (2), pp.100-109. </w:t>
+              <w:t xml:space="preserve">, 2005, 580 (1), pp.57-67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2005.06.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2005.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03837444v1</w:t>
+                <w:t xml:space="preserve">hal-03837436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of spherical diffusion on labile trace metal speciation by electrochemical stripping techniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Ion binding to natural organic matter: General considerations and the NICA–Donnan model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.K. Koopal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Saito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R.F. Domingos</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.H. Van Riemsdijk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2004.12.024⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 265 (1-3), pp.40-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2004.11.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03837437v1</w:t>
+                <w:t xml:space="preserve">hal-03837441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal Speciation Dynamics in Colloidal Ligand Dispersions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Measurement of Donnan potentials in gels by in situ microelectrode voltammetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Davis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lee Yezek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Paulo Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la0504210⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 584 (2), pp.100-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2005.06.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03837442v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03837444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion binding to natural organic matter: General considerations and the NICA–Donnan model</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Impact of spherical diffusion on labile trace metal speciation by electrochemical stripping techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">W.H. Van Riemsdijk</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.F. Domingos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 581 (2), pp.167-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2004.12.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2004.11.050⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03837441v1</w:t>
+                <w:t xml:space="preserve">hal-03837437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stripping chronopotentiometry at scanned deposition potential (SSCP). Part 6: Features of irreversible complex systems</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Metal Speciation Dynamics in Colloidal Ligand Dispersions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Minor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 580 (1), pp.57-67. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 21 (19), pp.8635-8642. </w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2005.03.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/la0504210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03837436v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03837442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical methodology to study labile trace metal/natural organic matter complexation at low concentration levels in natural waters</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jose Paulo Pinheiro</w:t>
+                <w:t xml:space="preserve">Metal Speciation Dynamics and Bioavailability: Bulk Depletion Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Galceran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herman van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 38 (8), pp.2397-2405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es034579n⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2004.05.027⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02886114v1</w:t>
+                <w:t xml:space="preserve">hal-03836723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polystyrene film-coated glassware: a new means of reducing metal losses in trace metal speciation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">José P. Pinheiro</w:t>
+                <w:t xml:space="preserve">Scanned stripping chronopotentiometry of metal complexes: lability diagnosis and stability computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Paulo Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herman van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00216-004-2843-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 570 (1), pp.69-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2004.03.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836737v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scanned stripping chronopotentiometry of metal complexes: lability diagnosis and stability computation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Herman van Leeuwen</w:t>
+                <w:t xml:space="preserve">Electrochemical methodology to study labile trace metal/natural organic matter complexation at low concentration levels in natural waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rute F Domingos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc F. Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Paulo Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 521 (1), pp.77-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2004.05.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2004.03.016⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836732v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02886114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal Speciation Dynamics and Bioavailability: Bulk Depletion Effects</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Herman van Leeuwen</w:t>
+                <w:t xml:space="preserve">Polystyrene film-coated glassware: a new means of reducing metal losses in trace metal speciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wouter Bosker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José P. Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 38 (8), pp.2397-2405. </w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 380 (7-8), pp.964-968. </w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/es034579n⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00216-004-2843-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836723v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical DNA Sensor for Detection of Single Nucleotide Polymorphisms</w:t>
               </w:r>
@@ -11143,51 +11143,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonel Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isa Cavaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11370,239 +11370,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03836712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal Speciation Dynamics and Bioavailability. 2. Radial Diffusion Effects in the Microorganism Range</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Speciation dynamics and bioavailability of metals. Exploration of the case of two uptake routes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman van Leeuwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Paulo Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 35 (5), pp.894-900. </w:t>
+              <w:t xml:space="preserve">Pure and Applied Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 73 (1), pp.39-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/es000042n⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1351/pac200173010039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03835921v1</w:t>
+                <w:t xml:space="preserve">hal-03835920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speciation dynamics and bioavailability of metals. Exploration of the case of two uptake routes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Metal Speciation Dynamics and Bioavailability. 2. Radial Diffusion Effects in the Microorganism Range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman van Leeuwen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José Paulo Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pure and Applied Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 73 (1), pp.39-44. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 35 (5), pp.894-900. </w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1351/pac200173010039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/es000042n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03835920v1</w:t>
+                <w:t xml:space="preserve">hal-03835921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Aluminum Competition on Lead and Cadmium Binding to Humic Acids at Variable Ionic Strength</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11662,77 +11662,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On lability of chemically heterogeneous systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Mota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 151 (1-2), pp.181-187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11778,64 +11778,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lability criteria for metal complexes in micro-electrode voltammetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Paulo Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 471 (1), pp.55-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11881,51 +11881,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lead and Calcium Binding to Fulvic Acids: Salt Effect and Competition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11997,90 +11997,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The pH effect in the diffusion coefficient of humic matter: influence in speciation studies using voltammetric techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Mota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L.S. Simões Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.P. van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 137 (1-3), pp.165-170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12120,345 +12120,345 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03835896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal Ion Binding by Humic Acid: Application of the NICA-Donnan Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison between polarographic and potentiometric speciation for cadmium/humic acid systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Mota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L.S. Simões Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Kinniburgh</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. van der Weijde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.P. van Leeuwen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/es950695h⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 410 (1), pp.61-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0022-0728(96)04513-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03835892v1</w:t>
+                <w:t xml:space="preserve">hal-03835893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between polarographic and potentiometric speciation for cadmium/humic acid systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M.L.S. Simões Gonçalves</w:t>
+                <w:t xml:space="preserve">Metal Ion Binding by Humic Acid: Application of the NICA-Donnan Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Kinniburgh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Milne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. van der Weijde</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jeroen Filius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 410 (1), pp.61-68. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 30 (5), pp.1687-1698. </w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0022-0728(96)04513-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/es950695h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03835893v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03835892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voltammetry of labile heterogeneous complexes with low diffusion coefficients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Mota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12530,51 +12530,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic properties of humic matter by dynamic light scattering and voltammetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Mota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12659,64 +12659,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of spherical diffusion on metal speciation by reverse pulse polarography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 385 (2), pp.279-281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12775,64 +12775,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voltammetric analysis of the competition between calcium and heavy metals for complexation by humic material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc A.G.T. van den Hoop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Paulo Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Mota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12898,548 +12898,548 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03835833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of metal concentration at the electrode surface in differential pulse anodic stripping voltammetry in the presence of humic matter</w:t>
+                <w:t xml:space="preserve">Adsorption of humic acid on a mercury/aqueous solution interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.G. Bugarin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J.P. Pinheiro</w:t>
+                <w:t xml:space="preserve">A.M Mota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.L.S. Gonçalves</w:t>
+                <w:t xml:space="preserve">M.L Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 294 (3), pp.271 - 281. </w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 28 (6), pp.1285-1296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0003-2670(94)80310-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0043-1354(94)90293-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01699332v1</w:t>
+                <w:t xml:space="preserve">hal-03835816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexation study of humic acids with cadmium (II) and lead (II)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Influence of metal concentration at the electrode surface in differential pulse anodic stripping voltammetry in the presence of humic matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.G. Bugarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Mota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.L.Simões Gonçalves</w:t>
+                <w:t xml:space="preserve">M.L.S. Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 284 (3), pp.525 - 537. </w:t>
+              <w:t xml:space="preserve">, 1994, 294 (3), pp.271 - 281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0003-2670(94)85059-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0003-2670(94)80310-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01699315v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01699332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of Adsorption of Humic Matter on Mercury</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ana Mota</w:t>
+                <w:t xml:space="preserve">Complexation study of humic acids with cadmium (II) and lead (II)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Mota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Goncalves</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Herman van Leeuwen</w:t>
+                <w:t xml:space="preserve">M.L.Simões Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 28 (12), pp.2112-2119. </w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 284 (3), pp.525 - 537. </w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/es00061a020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0003-2670(94)85059-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03835827v1</w:t>
+                <w:t xml:space="preserve">hal-01699315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of humic acid on a mercury/aqueous solution interface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kinetics of Adsorption of Humic Matter on Mercury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Mota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.M Mota</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M.L Gonçalves</w:t>
+                <w:t xml:space="preserve">Maria Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herman van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 28 (12), pp.2112-2119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es00061a020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0043-1354(94)90293-3⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03835816v1</w:t>
+                <w:t xml:space="preserve">hal-03835827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reversible monomer-excimer kinetics in solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.N. Berberan-Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Farinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13569,51 +13569,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José P. Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme F.L. Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interfaces against pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Antwerp, Sep 2022, Antwerpen, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13638,103 +13638,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new protocol for carrying out acid/base titrations of organic matter: application to seven new IHSS batches.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marawit Tesfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Marsac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline N. Dia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome F. L. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Paulo F Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interfaces Against Pollution (IAP) International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Wuhan, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13753,299 +13753,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03504646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AGNES and SSCP determination of free indium ion concentration</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jaume Puy</w:t>
+                <w:t xml:space="preserve">Addressing the electrostatic component of protons binding to humic matter beyond the approximate Donnan level: theory and application to analysis of proton titration data.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Paulo F Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">José-Paulo F Pinheiro</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome F. L. Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference Interfaces Against Pollution (IAP2021)</w:t>
+              <w:t xml:space="preserve">Interfaces Against Pollution (IAP) International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Wuhan, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03232019v1</w:t>
+                <w:t xml:space="preserve">hal-03504642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing the electrostatic component of protons binding to humic matter beyond the approximate Donnan level: theory and application to analysis of proton titration data.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">AGNES and SSCP determination of free indium ion concentration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galceran Josep</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Encarna Companys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaume Puy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Rotureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Paulo F Pinheiro</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jerome F. L. Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interfaces Against Pollution (IAP) International Conference</w:t>
+              <w:t xml:space="preserve">11th International Conference Interfaces Against Pollution (IAP2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Wuhan, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03504642v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03232019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic trace metal speciation and bioavailability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Paulo F Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome F. L. Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées nationales du LIEC ‘l'Interdisciplinarité au service des sciences de l'environnement’</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14064,51 +14064,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03140388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free indium concentration measured with AGNES: speciation in solution, lability of complexes and dissolution of nanoparticles</w:t>
+                <w:t xml:space="preserve">Indium under scrutiny with AGNES: speciation in solution and dissolution of nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Galceran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pepita Pla-Vilanova</w:t>
@@ -14143,97 +14143,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encarna Companys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">COST ACTION Final Meeting Technology Critical Elements –Sources, Chemistry and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Zagreb, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03142071v1</w:t>
+                <w:t xml:space="preserve">hal-03142065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indium under scrutiny with AGNES: speciation in solution and dissolution of nanoparticles</w:t>
+                <w:t xml:space="preserve">Free indium concentration measured with AGNES: speciation in solution, lability of complexes and dissolution of nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Galceran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pepita Pla-Vilanova</w:t>
@@ -14268,293 +14268,293 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encarna Companys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST ACTION Final Meeting Technology Critical Elements –Sources, Chemistry and Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Zagreb, Croatia</w:t>
+              <w:t xml:space="preserve">SETAC Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03142065v1</w:t>
+                <w:t xml:space="preserve">hal-03142071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a flux DMT with integrated adsorptive stripping voltammetry for free metal ions detection in solution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural effects on thermodynamics of metal binding with responsive core-shell nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Rotureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Waldvogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Paulo F Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noemie Janot</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.P.S. Farinha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bihannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interfaces Against Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, La Grande Motte, France</w:t>
+              <w:t xml:space="preserve">Interfaces Against Pollution (IAP) International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, La Grande-Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02473683v1</w:t>
+                <w:t xml:space="preserve">hal-03140404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural effects on thermodynamics of metal binding with responsive core-shell nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a flux DMT with integrated adsorptive stripping voltammetry for free metal ions detection in solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noemie Janot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Paulo Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interfaces Against Pollution (IAP) International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, La Grande-Motte, France</w:t>
+              <w:t xml:space="preserve">Interfaces Against Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03140404v1</w:t>
+                <w:t xml:space="preserve">hal-02473683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecoscope: une plate-forme expérimentale en écologie et écotoxicologie des milieux aquatiques ?</w:t>
               </w:r>
@@ -14566,77 +14566,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pagnout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire OTELo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Nancy, France</w:t>
@@ -14665,103 +14665,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic and thermodynamic determinants of metal partitioning at biointerfaces: impacts of intracellular speciation dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome F. L. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain M. Présent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Paulo F Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pagnout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference Interfaces Against Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Lleida, Spain</w:t>
@@ -14816,51 +14816,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Parat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Paulo F Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rute F Domingos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14915,103 +14915,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addressing temperature effects on metal chemodynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Paulo F Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Waldvogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome F. L. Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference Interfaces Against Pollution (IAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Lleida, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15068,77 +15068,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Free Eu3+ determination in natural waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noemie Janot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan E. Groenenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Otero-Fariña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Paulo Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15189,51 +15189,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electroanalytical development for indium speciation analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Paulo F Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAP Interfaces Against Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, La grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15258,103 +15258,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PEST-ORCHESTRA, a tool for optimising model parameters for humic substances reactivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Janot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Paulo Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wander Gustavo Botero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C. L. Meeussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan E. Groenenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27. Annual Goldschmidt Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Paris, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15379,103 +15379,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural effects on Cd(II) binding with soft nanoparticulate ligands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Paulo F Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Waldvogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Paulo Farinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Paris, France</w:t>
@@ -15504,51 +15504,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PEST-ORCHESTRA: A tool for optimizing model parameters for humic substances reactivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Janot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Paulo Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15625,103 +15625,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle structure effects on metal Chemodynamics: a combined electrokinetic, DLS, SANS and SSCP study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Paulo F Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Paulo Farinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Demé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Society of Environmental Toxicology and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
@@ -15750,64 +15750,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PEST-ORCHESTRA: A tool for optimizing NICA-Donnan model parameters for humic substances reactivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Janot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Paulo Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wander Gustavo G Botero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15871,103 +15871,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PEST-ORCHESTRA: A tool for optimizing NICA-Donnan model parameters for humic substances reactivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Janot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Paulo Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wander Gustavo Botero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C. L. Meeussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan E. Groenenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interfaces Against Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Lleida, Spain. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16050,77 +16050,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria João Bebianno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Lopes Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José P. Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Ribau Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecosafety of Nanomaterials in the Aquatic Environ-ment (pp 19-57)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Wiley, 2022, </w:t>
@@ -16327,51 +16327,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05213173v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Rotureau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinourou Kon&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; P. Pinheiro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.70040" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325114v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnivia S.C. Monteiro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Tonello" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Henrique Rosa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me F.L. Duval" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Paulo Pinheiro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c05521" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915386v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Korbel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Pinheiro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Prelot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Villieras" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2025.105803" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04563958v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Hackel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guilleux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poszwa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis de Junet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/geochem2023-057" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666959v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lesniewska" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me F L Duval" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Caillet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; P Pinheiro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3nr04740g" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569987v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pertti Sarala" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/geochem2023-056" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039311v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28062831" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03951327v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ricard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le H&#233;cho" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Parat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28020846" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03704908v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marawit Tesfa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome F.L. Duval" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Marsac" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Dia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Paulo F Pinheiro" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c00828" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03626703v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome F. L. Duval" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2022.128859" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836649v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Catarina Silva" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Teixeira" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antelo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Valderrama" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Oliveira" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14127449" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836703v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Silva" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rocha" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Antelo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Valderrama" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. L&#243;pez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2022.06.057" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03222166v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Gajdar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Herzog" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Waldvogel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2021.338544" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03145175v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Janot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan E. Groenenberg" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Otero-Fari&#241;a" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10498-021-09392-4" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03341968v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aoife Morrin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pinheiro" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26185502" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02989151v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Paulo Pinheiro" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2020.09.059" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03390341v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Galceran" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarna Companys" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Puy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Paulo Pinheiro" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2021.115750" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03150136v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria C Tavares" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana C Oliveira" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre D Cavagis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea P Fernandes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21577/0103-5053.20200207" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03007133v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana S. Rocha" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Goveia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Guerreiro Alves" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2020.614574" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02902592v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2020.114436" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950315v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Rotureau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pepita Pla-Vilanova" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2018.11.061" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066948v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S.C. Monteiro" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rotureau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Rosa" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Masini" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21577/0100-4042.20170242" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03150383v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raewyn Town" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman van Leeuwen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b03381" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03150297v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adn&#237;via Santos Costa Monteiro" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Jan Groenenberg" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21577/0100-4042.20170107" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03209666v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Do Nascimento" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilda Rigobello-Masini" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rute Domingos" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Masini" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2017.04.027" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03150307v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Companys" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Galceran" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Puy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sala&#252;n" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2017.09.007" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01696323v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wander Gustavo Botero" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C.L. Meeussen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN16039" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933184v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pr&#233;sent" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Billard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pagnout" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Sohm" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp05456d" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059666v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duval" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Blust" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7EN00625J" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627272v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wander G. Botero" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pineau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rute F. Domingos" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mariano" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN17129" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01779569v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rute F Domingos" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Carreira" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salaun" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2016.03.035" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444580v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2016.01.053" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01491343v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Paulo S. Farinha" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bihannic" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP06880D" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03150387v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Alves" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Rocha" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Moreira" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana da Costa" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2016.06.059" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WBXLZSJ0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839051v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Franco" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3546-8" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248753v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain M. Pr&#233;sent" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2015.06.010" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839054v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wander Botero" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2015.03.035" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3HJDFSFP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254891v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamuran Yasadi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Zieli&#324;ska" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raewyn M. Town" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman P. van Leeuwen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la504885v" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249017v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer R. S. Martin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Santos" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dem&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b00530" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839055v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Lopes Rocha" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;nia Gomes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;nia Serr&#227;o Sousa" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Miguel Nunes" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2015.05.008" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9S0ZGDK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248660v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2015.07.016" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5C746MN2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254777v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5b00606" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839052v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Butenko" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Paulo da Silva" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Isabel Tomaz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Correia" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2015.04.010" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-204D31RQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838840v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita D&#237;az-De-Alba" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dolores Galindo-Ria&#241;o" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN13154" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838846v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#225;tia Cardoso" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Letendre" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2014.07.009" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6XRPKVL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838841v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alves" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pinheiro" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Farinha" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leermakers" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp408390t" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838842v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arunava Pradhan" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahadevan Seena" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Pascoal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda C&#225;ssio" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01329-14" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838844v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Pereira" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Ribau Teixeira" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2014.07.004" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9N4XD3ZT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838839v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Goveia" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN13147" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865183v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.I. Slaveykova" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Floriani" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garcia" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2013.07.013" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7TNQLJBN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838821v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1457-0" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114585v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me F. L. Duval" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la403106m" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838820v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibon Cancio" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2012.03.017" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-27P7DZRL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838817v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mota" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sim&#245;es Gon&#231;alves" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2124636" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838815v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Moura" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remco Fokkink" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la2045477" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838614v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es200955s" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838626v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria Milkova" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la2008182" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838610v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pereira" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duarte" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.201100119" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HLR28D27-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838606v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnaci&#243; Companys" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Carapu&#231;a" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2009.10.038" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838608v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Hajdu" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Slaveykova" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es100687h" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838604v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Salvador" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b915486h" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838200v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;tor J.P. Vilar" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cid&#225;lia M.S. Botelho" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui A.R. Boaventura" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2008.07.083" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PRWVNWLG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838198v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; van Zomeren" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Costa" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Comans" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es801924x" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838193v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Lamelas" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es802557r" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838196v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Patr&#237;cia Silva" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2008.11.001" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQVF9ZCK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838175v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Davis" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Pinheiro" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Grasdalen" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olav Smidsr&#248;d" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es702350w" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-90B7MTQC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059716v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me D.F. Duval" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Leeuwen" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp709576j" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-H46CB714-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838172v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#243;cio Lopez" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN07088" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838181v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal van der Veeken" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es801654s" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6Q8SNH4T-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838179v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Kalis" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es801068c" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5B486F6G-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838177v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huidobro" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2008.02.002" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HC9R6DPQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837459v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Lopez" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Brayner" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Fi&#233;vet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2006.08.054" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6SN9JLFS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258385v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F. Benedetti" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Pinheiro" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Domingos" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2007.02.056" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HNQV8KVN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837460v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Huidobro" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2007.06.001" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837461v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2007.06.018" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837454v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Minor" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. van Leeuwen" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2006.07.004" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837452v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la060263s" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DNBXZJZ4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837455v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lauw" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cohen Stuart" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Custers" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la061300i" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-VGSMRDJ1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837451v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Minor" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2005.11.022" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W6FP61C3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837444v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Yezek" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2005.06.021" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZNLG5PX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837437v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2004.12.024" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94NQZ68X-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837442v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0504210" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8TG8WNBQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837441v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.K. Koopal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Saito" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.H. Van Riemsdijk" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2004.11.050" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-793PWPKT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837436v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Paulo Pinheiro" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2005.03.011" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q1HC1SNH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02886114v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Crou&#233;" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2004.05.027" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXDRL4HF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836737v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Bosker" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-004-2843-3" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W413SC0L-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836732v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2004.03.016" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q64Z0XWN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836723v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es034579n" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4MJFQ640-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836722v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonel Marques" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isa Cavaco" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Ribeiro" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme N.M. Ferreira" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/CCLM.2003.071" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836712v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benedetti" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Ranville" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ponthieu" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0146-6380(01)00159-0" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K491HPCG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835921v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es000042n" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835920v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1351/pac200173010039" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835919v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benedetti" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es0000899" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835897v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Mota" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-7757(98)00701-8" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6X2PKKT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835899v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0728(99)00249-1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1Q285NN0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835900v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es990210f" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-FBNQLP2X-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835896v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L.S. Sim&#245;es Gon&#231;alves" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-7757(97)00306-3" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6J7SX9HL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835892v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kinniburgh" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Milne" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Filius" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es950695h" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CJBS87PH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835893v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van der Weijde" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0728(96)04513-5" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QL39DXDS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835891v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L.S.Sim&#245;es Gon&#231;alves" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0728(95)04242-3" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZXPJ55F-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835894v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.R. d'Oliveira" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.G. Martinho" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0003-2670(96)00097-9" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0R8FGD76-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835834v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0728(95)03887-M" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPDM4Q2W-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835833v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc A.G.T. van den Hoop" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mota" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de L. Sim&#245;es Gon&#231;alves" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0927-7757(94)03037-Z" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LV3FBT6P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01699332v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Bugarin" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L.S. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0003-2670(94)80310-2" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F08A366175BC0200F862C7377EF32DEC3D346EE7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01699315v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L.Sim&#245;es Gon&#231;alves" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0003-2670(94)85059-3" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDJC71MJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835827v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Goncalves" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es00061a020" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-WPWVCP49-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835816v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M Mota" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L Gon&#231;alves" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0043-1354(94)90293-3" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01699286v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Berberan-Santos" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Farinha" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-2313(91)90159-S" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H68G5TDS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04283887v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03504646v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline N. Dia" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232019v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galceran Josep" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03504642v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140388v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03142071v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Tehrani" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Dago" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03142065v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473683v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Janot" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140404v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P.S. Farinha" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185946v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Felten" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Billoir" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140411v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506344v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F Benedetti" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140384v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401248v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140187v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788372v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C. L. Meeussen" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140179v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Paulo Farinha" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01698322v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wander G Botero" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C L Meeussen" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan E Groenenberg" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140218v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537230v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wander Gustavo G Botero" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C. L. C L Meeussen" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan E. E Groenenberg" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799885v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839062v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Williams" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jo&#227;o Bebianno" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119316329.ch2" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05213173v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Rotureau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinourou Kon&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; P. Pinheiro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.70040" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915386v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Korbel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Pinheiro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Prelot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Villieras" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2025.105803" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325114v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnivia S.C. Monteiro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Tonello" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Henrique Rosa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me F.L. Duval" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Paulo Pinheiro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c05521" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569987v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis de Junet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guilleux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poszwa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pertti Sarala" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/geochem2023-056" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04563958v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Hackel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/geochem2023-057" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666959v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lesniewska" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me F L Duval" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Caillet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; P Pinheiro" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3nr04740g" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039311v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28062831" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03951327v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ricard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le H&#233;cho" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Parat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28020846" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03626703v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Paulo F Pinheiro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome F. L. Duval" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2022.128859" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03704908v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marawit Tesfa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome F.L. Duval" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Marsac" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Dia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c00828" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836649v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Catarina Silva" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Teixeira" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antelo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Valderrama" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Oliveira" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14127449" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836703v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Silva" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rocha" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Antelo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Valderrama" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. L&#243;pez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2022.06.057" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03145175v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Janot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan E. Groenenberg" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Otero-Fari&#241;a" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10498-021-09392-4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03341968v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aoife Morrin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pinheiro" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26185502" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02989151v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Paulo Pinheiro" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2020.09.059" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03222166v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Gajdar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Herzog" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Waldvogel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2021.338544" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03390341v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Galceran" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarna Companys" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Puy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Paulo Pinheiro" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2021.115750" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03150136v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria C Tavares" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana C Oliveira" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre D Cavagis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea P Fernandes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21577/0103-5053.20200207" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02902592v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2020.114436" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03007133v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana S. Rocha" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Goveia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Guerreiro Alves" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2020.614574" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950315v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Rotureau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pepita Pla-Vilanova" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2018.11.061" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066948v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S.C. Monteiro" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rotureau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Rosa" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Masini" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21577/0100-4042.20170242" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627272v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wander G. Botero" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pineau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rute F. Domingos" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mariano" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN17129" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059666v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman van Leeuwen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duval" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Blust" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raewyn Town" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7EN00625J" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03150383v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b03381" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03150297v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adn&#237;via Santos Costa Monteiro" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Jan Groenenberg" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21577/0100-4042.20170107" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03209666v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Do Nascimento" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilda Rigobello-Masini" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rute Domingos" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Masini" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2017.04.027" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03150307v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Companys" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Galceran" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Puy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sala&#252;n" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2017.09.007" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01696323v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wander Gustavo Botero" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C.L. Meeussen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN16039" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933184v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pr&#233;sent" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Billard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pagnout" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Sohm" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp05456d" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01779569v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rute F Domingos" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Carreira" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salaun" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2016.03.035" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01491343v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Paulo S. Farinha" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bihannic" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP06880D" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03150387v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Alves" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Rocha" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Moreira" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana da Costa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2016.06.059" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WBXLZSJ0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444580v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2016.01.053" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254777v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5b00606" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839052v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Butenko" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Paulo da Silva" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Isabel Tomaz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Correia" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2015.04.010" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-204D31RQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248753v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain M. Pr&#233;sent" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2015.06.010" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839054v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wander Botero" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2015.03.035" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3HJDFSFP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839051v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Franco" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3546-8" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248660v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2015.07.016" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5C746MN2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254891v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamuran Yasadi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Zieli&#324;ska" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raewyn M. Town" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman P. van Leeuwen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la504885v" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839055v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Lopes Rocha" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;nia Gomes" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;nia Serr&#227;o Sousa" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Miguel Nunes" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2015.05.008" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9S0ZGDK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249017v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer R. S. Martin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Santos" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dem&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b00530" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838839v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Goveia" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN13147" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838844v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Pereira" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#225;tia Cardoso" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Ribau Teixeira" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2014.07.004" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9N4XD3ZT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838840v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita D&#237;az-De-Alba" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dolores Galindo-Ria&#241;o" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN13154" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838841v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alves" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pinheiro" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Farinha" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leermakers" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp408390t" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838846v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Letendre" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2014.07.009" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6XRPKVL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838842v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arunava Pradhan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahadevan Seena" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Pascoal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda C&#225;ssio" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01329-14" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114585v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me F. L. Duval" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la403106m" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865183v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.I. Slaveykova" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Floriani" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garcia" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2013.07.013" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7TNQLJBN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838821v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1457-0" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838815v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Moura" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remco Fokkink" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la2045477" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838817v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mota" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sim&#245;es Gon&#231;alves" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2124636" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838820v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibon Cancio" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2012.03.017" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-27P7DZRL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838610v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pereira" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duarte" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.201100119" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HLR28D27-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838614v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es200955s" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838626v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria Milkova" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la2008182" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838606v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnaci&#243; Companys" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Carapu&#231;a" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2009.10.038" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838608v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Hajdu" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Slaveykova" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es100687h" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838604v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Salvador" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b915486h" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838200v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;tor J.P. Vilar" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cid&#225;lia M.S. Botelho" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui A.R. Boaventura" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2008.07.083" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PRWVNWLG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838198v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; van Zomeren" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Costa" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Comans" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es801924x" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838193v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Lamelas" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es802557r" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838196v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Patr&#237;cia Silva" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2008.11.001" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQVF9ZCK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059716v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me D.F. Duval" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Leeuwen" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp709576j" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-H46CB714-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838175v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Davis" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Pinheiro" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Grasdalen" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olav Smidsr&#248;d" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es702350w" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-90B7MTQC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838172v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#243;cio Lopez" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN07088" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838181v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal van der Veeken" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es801654s" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6Q8SNH4T-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838179v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Kalis" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es801068c" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5B486F6G-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838177v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huidobro" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2008.02.002" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HC9R6DPQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837460v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Huidobro" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2007.06.001" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837461v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2007.06.018" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258385v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F. Benedetti" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Pinheiro" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Domingos" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2007.02.056" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HNQV8KVN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837459v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Lopez" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Brayner" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Fi&#233;vet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2006.08.054" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6SN9JLFS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837451v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Minor" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2005.11.022" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W6FP61C3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837452v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la060263s" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DNBXZJZ4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837454v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Minor" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. van Leeuwen" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2006.07.004" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837455v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lauw" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cohen Stuart" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Custers" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la061300i" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-VGSMRDJ1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837436v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Paulo Pinheiro" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2005.03.011" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q1HC1SNH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837441v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.K. Koopal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Saito" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.H. Van Riemsdijk" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2004.11.050" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-793PWPKT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837444v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Yezek" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2005.06.021" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZNLG5PX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837437v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2004.12.024" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94NQZ68X-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837442v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0504210" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8TG8WNBQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836723v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es034579n" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4MJFQ640-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836732v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2004.03.016" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q64Z0XWN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02886114v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Crou&#233;" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2004.05.027" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXDRL4HF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836737v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Bosker" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-004-2843-3" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W413SC0L-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836722v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonel Marques" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isa Cavaco" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Ribeiro" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme N.M. Ferreira" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/CCLM.2003.071" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836712v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benedetti" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Ranville" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ponthieu" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0146-6380(01)00159-0" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K491HPCG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835920v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1351/pac200173010039" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835921v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es000042n" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835919v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benedetti" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es0000899" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835897v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Mota" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-7757(98)00701-8" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6X2PKKT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835899v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0728(99)00249-1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1Q285NN0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835900v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es990210f" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-FBNQLP2X-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835896v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L.S. Sim&#245;es Gon&#231;alves" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-7757(97)00306-3" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6J7SX9HL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835893v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van der Weijde" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0728(96)04513-5" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QL39DXDS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835892v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kinniburgh" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Milne" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Filius" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es950695h" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CJBS87PH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835891v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L.S.Sim&#245;es Gon&#231;alves" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0728(95)04242-3" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZXPJ55F-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835894v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.R. d'Oliveira" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.G. Martinho" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0003-2670(96)00097-9" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0R8FGD76-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835834v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0728(95)03887-M" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPDM4Q2W-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835833v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc A.G.T. van den Hoop" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mota" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de L. Sim&#245;es Gon&#231;alves" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0927-7757(94)03037-Z" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LV3FBT6P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835816v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M Mota" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L Gon&#231;alves" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0043-1354(94)90293-3" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01699332v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Bugarin" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L.S. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0003-2670(94)80310-2" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F08A366175BC0200F862C7377EF32DEC3D346EE7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01699315v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L.Sim&#245;es Gon&#231;alves" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0003-2670(94)85059-3" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDJC71MJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835827v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Goncalves" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es00061a020" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-WPWVCP49-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01699286v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Berberan-Santos" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Farinha" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-2313(91)90159-S" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H68G5TDS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04283887v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03504646v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline N. Dia" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03504642v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232019v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galceran Josep" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140388v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03142065v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Tehrani" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Dago" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03142071v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140404v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P.S. Farinha" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473683v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Janot" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185946v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Felten" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Billoir" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140411v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506344v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F Benedetti" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140384v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401248v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140187v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788372v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C. L. Meeussen" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140179v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Paulo Farinha" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01698322v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wander G Botero" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C L Meeussen" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan E Groenenberg" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140218v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537230v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wander Gustavo G Botero" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C. L. C L Meeussen" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan E. E Groenenberg" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799885v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839062v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Williams" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jo&#227;o Bebianno" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119316329.ch2" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>