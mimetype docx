--- v1 (2026-04-10)
+++ v2 (2026-05-05)
@@ -243,291 +243,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05213173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of lepidolite surface properties: Insights from solid-gas and solid-liquid interfaces analyses</w:t>
+                <w:t xml:space="preserve">Assessing the Representativeness of Isolated Humic Substances to Model the Reactivity of Aquatic Organic Matter: A Proton-Binding Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Korbel</w:t>
+                <w:t xml:space="preserve">Adnivia S.C. Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Pinheiro</w:t>
+                <w:t xml:space="preserve">Paulo Tonello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benedicte Prelot</w:t>
+                <w:t xml:space="preserve">André Henrique Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelina Razafitianamaharavo</w:t>
+                <w:t xml:space="preserve">Jérôme F.L. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Villieras</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jose-Paulo Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 58, pp.105803. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 59 (42), pp.22819-22831. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfin.2025.105803⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.5c05521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04915386v2</w:t>
+                <w:t xml:space="preserve">hal-05325114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Representativeness of Isolated Humic Substances to Model the Reactivity of Aquatic Organic Matter: A Proton-Binding Study</w:t>
+                <w:t xml:space="preserve">Investigation of lepidolite surface properties: Insights from solid-gas and solid-liquid interfaces analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adnivia S.C. Monteiro</w:t>
+                <w:t xml:space="preserve">Chloé Korbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo Tonello</w:t>
+                <w:t xml:space="preserve">J.P. Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Henrique Rosa</w:t>
+                <w:t xml:space="preserve">Benedicte Prelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme F.L. Duval</w:t>
+                <w:t xml:space="preserve">Angelina Razafitianamaharavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose-Paulo Pinheiro</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Villieras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 59 (42), pp.22819-22831. </w:t>
+              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 58, pp.105803. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.est.5c05521⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfin.2025.105803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05325114v1</w:t>
+                <w:t xml:space="preserve">hal-04915386v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New methodological approach for deep penetrating geochemistry and environmental studies part 1: on-site soil extraction of trace and rare earth elements</w:t>
               </w:r>
@@ -820,51 +820,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme F L Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Caillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina Razafitianamaharavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José P Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1023,51 +1023,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISIDORE, a Probe for In Situ Trace Metal Speciation Based on the Donnan Membrane Technique and Electrochemical Detection Part 2: Cd and Pb Measurements during the Accumulation Time of the Donnan Membrane Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Paulo Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Le Hécho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2883,525 +2883,525 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02066948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and purification treatments change the metal-binding properties of humic acids: effect of HF/HCl treatment</w:t>
+                <w:t xml:space="preserve">Chemodynamics and bioavailability of metal ion complexes with nanoparticles in aqueous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wander G. Botero</w:t>
+                <w:t xml:space="preserve">Herman van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Pineau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Noémie Janot</w:t>
+                <w:t xml:space="preserve">Jérôme Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Paulo Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rute F. Domingos</w:t>
+                <w:t xml:space="preserve">Ronny Blust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Mariano</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Raewyn Town</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 14 (7), pp.417-424. </w:t>
+              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (11), pp.2108-2133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1071/EN17129⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C7EN00625J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627272v1</w:t>
+                <w:t xml:space="preserve">hal-02059666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemodynamics and bioavailability of metal ion complexes with nanoparticles in aqueous media</w:t>
+                <w:t xml:space="preserve">Isolation and purification treatments change the metal-binding properties of humic acids: effect of HF/HCl treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herman van Leeuwen</w:t>
+                <w:t xml:space="preserve">Wander G. Botero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Duval</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jose Paulo Pinheiro</w:t>
+                <w:t xml:space="preserve">Michael Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Janot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronny Blust</w:t>
+                <w:t xml:space="preserve">Rute F. Domingos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raewyn Town</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">José Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 4 (11), pp.2108-2133. </w:t>
+              <w:t xml:space="preserve">Environmental Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (7), pp.417-424. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C7EN00625J⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1071/EN17129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02059666v1</w:t>
+                <w:t xml:space="preserve">hal-02627272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemodynamics of Soft Nanoparticulate Metal Complexes: From the Local Particle/Medium Interface to a Macroscopic Sensor Surface</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Especiação Termodinâmica De Metais Traço Com Substâncias Húmicas: O Modelo Nica-Donnan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Paulo Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Herman van Leeuwen</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnívia Santos Costa Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Janot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bert Jan Groenenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Henrique Rosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.6b03381⟩</w:t>
+              <w:t xml:space="preserve">Química Nova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 40 (10), pp.1191-1203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21577/0100-4042.20170107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03150383v1</w:t>
+                <w:t xml:space="preserve">hal-03150297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Especiação Termodinâmica De Metais Traço Com Substâncias Húmicas: O Modelo Nica-Donnan</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemodynamics of Soft Nanoparticulate Metal Complexes: From the Local Particle/Medium Interface to a Macroscopic Sensor Surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raewyn Town</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Paulo Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">André Henrique Rosa</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herman van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Química Nova</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 40 (10), pp.1191-1203. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (2), pp.527-536. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21577/0100-4042.20170107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.6b03381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150297v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic interactions of Hg(II) with the surface of green microalgae Chlamydomonas reinhardtii studied by stripping chronopotentiometry</w:t>
               </w:r>
@@ -3543,51 +3543,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Companys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Galceran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Puy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4035,420 +4035,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01779569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural effects of soft nanoparticulate ligands on trace metal complexation thermodynamics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards field trace metal speciation using electroanalytical techniques and tangential ultrafiltration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnívia Santos Costa Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Parat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Henrique Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Paulo Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6CP06880D⟩</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 152, pp.112-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2016.01.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01491343v1</w:t>
+                <w:t xml:space="preserve">hal-01444580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of monomer organization on the behavior of PSS-PS micelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuno Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuno Alves</w:t>
+                <w:t xml:space="preserve">José Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Paulo Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 506, pp.313-319. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2016.06.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03150387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards field trace metal speciation using electroanalytical techniques and tangential ultrafiltration</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Structural effects of soft nanoparticulate ligands on trace metal complexation thermodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Rotureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Waldvogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José P. Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Paulo S. Farinha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bihannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 152, pp.112-118. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (46), pp.31711-31724. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2016.01.053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C6CP06880D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01444580v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01491343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the Free Metal Ion Concentration Using AGNES Implemented with Environmentally Friendly Bismuth Film Electrodes</w:t>
               </w:r>
@@ -4691,437 +4691,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03839052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing temperature effects on metal chemodynamics studies using stripping electroanalytical techniques. Part 1: Lability of small complexes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Waldvogel</w:t>
+                <w:t xml:space="preserve">The role of charged polymer coatings of nanoparticles on the speciation and fate of metal ions in the environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rute Domingos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain M. Présent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jose Paulo Pinheiro</w:t>
+                <w:t xml:space="preserve">Cristiana Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 752, pp.68-74. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (4), pp.2900-2906. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2015.06.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-014-3546-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01248753v1</w:t>
+                <w:t xml:space="preserve">hal-03839051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIGAND SIZE POLYDISPERSITY EFFECT ON SSCP SIGNAL INTERPRETATION</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luciana Rocha</w:t>
+                <w:t xml:space="preserve">Addressing temperature effects on metal chemodynamics studies using stripping electroanalytical techniques. Part 1: Lability of small complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Rotureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Waldvogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wander Botero</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Romain M. Présent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Paulo Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 166, pp.395-402. </w:t>
+              <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 752, pp.68-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2015.03.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2015.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03839054v1</w:t>
+                <w:t xml:space="preserve">hal-01248753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of charged polymer coatings of nanoparticles on the speciation and fate of metal ions in the environment</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">LIGAND SIZE POLYDISPERSITY EFFECT ON SSCP SIGNAL INTERPRETATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wander Botero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuno Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 166, pp.395-402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2015.03.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-014-3546-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03839051v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03839054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISIDORE, a probe for in situ trace metal speciation based on Donnan membrane technique with related electrochemical detection part 1: Equilibrium measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Parat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 896, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5456,77 +5456,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of Multiresponsive Brush-Decorated Nanoparticles: A Combined Electrokinetic, DLS, and SANS Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer R. S. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Paulo S. Farinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Demé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5590,77 +5590,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scanned stripping chronopotentiometry at bismuth film rotating disc electrodes: a method for quantitative dynamic metal speciation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Paulo Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Goveia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raewyn Town</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 11 (2), pp.150-157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6350,51 +6350,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Electrostatics on the Chemodynamics of Highly Charged Metal–Polymer Nanoparticle Complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme F. L. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Paulo S. Farinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José P. Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6454,51 +6454,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions of core-shell quantum dots with metal resistant bacterium Cupriavidus metallidurans Consequences for Cu and Pb removal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.I. Slaveykova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Floriani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6583,51 +6583,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of core/shell quantum dots—role of pH and small organic ligands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rute Domingos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristiana Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7041,51 +7041,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of Ex Situ Bismuth Film Rotating Disk Electrode in Trace Metal Analysis by Stripping Chronopotentiometry: Definition of the Depletion Regime and Optimization of Experimental Parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7343,64 +7343,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Paulo Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktoria Milkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Henrique Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 27 (12), pp.7877-7883. </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7434,51 +7434,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of thin mercury film rotating disk electrode to perform absence of gradients and Nernstian equilibrium stripping (AGNES) measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encarnació Companys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8200,51 +8200,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Patrícia Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helena Carapuça</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Paulo Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8471,51 +8471,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Grasdalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olav Smidsrød</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 42 (5), pp.1673-1679. </w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8691,51 +8691,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal van der Veeken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 42 (23), pp.8835-8840. </w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8820,64 +8820,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Kalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Paulo Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raewyn Town</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 42 (19), pp.7242-7247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9199,51 +9199,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of nanometer thick mercury film electrodes for stripping chronopotentiometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Paulo Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9591,51 +9591,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Minor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 587 (2), pp.284-292. </w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9675,475 +9675,475 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03837451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion-Exchange Voltammetry with Nafion/Poly(sodium 4-styrenesulfonate) Mixed Coatings on Mercury Film Electrodes: Characterization Studies and Application to the Determination of Trace Metals</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">On the Binding of Calcium by Micelles Composed of Carboxy-Modified Pluronics Measured by Means of Differential Potentiometric Titration and Modeled with a Self-Consistent-Field Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Leermakers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cohen Stuart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Custers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 22 (19), pp.8241-8247. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la060263s⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 22 (26), pp.10932-10941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la061300i⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03837452v1</w:t>
+                <w:t xml:space="preserve">hal-03837455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal speciation dynamics in colloidal ligand dispersions. Part 3: Lability features of steady-state systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.F. Domingos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Minor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.P. van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 596 (1), pp.57-64. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2006.07.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03837454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Binding of Calcium by Micelles Composed of Carboxy-Modified Pluronics Measured by Means of Differential Potentiometric Titration and Modeled with a Self-Consistent-Field Theory</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ion-Exchange Voltammetry with Nafion/Poly(sodium 4-styrenesulfonate) Mixed Coatings on Mercury Film Electrodes: Characterization Studies and Application to the Determination of Trace Metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Paulo Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Carapuça</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 22 (26), pp.10932-10941. </w:t>
+              <w:t xml:space="preserve">, 2006, 22 (19), pp.8241-8247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la061300i⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/la060263s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03837455v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03837452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stripping chronopotentiometry at scanned deposition potential (SSCP). Part 6: Features of irreversible complex systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raewyn Town</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Paulo Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rute Domingos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 580 (1), pp.57-67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10215,51 +10215,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.K. Koopal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Saito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.H. Van Riemsdijk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10357,51 +10357,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lee Yezek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Paulo Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 584 (2), pp.100-109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10447,51 +10447,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of spherical diffusion on labile trace metal speciation by electrochemical stripping techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.F. Domingos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10576,51 +10576,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Minor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 21 (19), pp.8635-8642. </w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10692,51 +10692,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Galceran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 38 (8), pp.2397-2405. </w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10795,51 +10795,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scanned stripping chronopotentiometry of metal complexes: lability diagnosis and stability computation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Paulo Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 570 (1), pp.69-75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11376,51 +11376,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speciation dynamics and bioavailability of metals. Exploration of the case of two uptake routes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Paulo Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11480,51 +11480,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal Speciation Dynamics and Bioavailability. 2. Radial Diffusion Effects in the Microorganism Range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 35 (5), pp.894-900. </w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11656,246 +11656,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03835919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On lability of chemically heterogeneous systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Lability criteria for metal complexes in micro-electrode voltammetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman van Leeuwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Paulo Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 471 (1), pp.55-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-0728(99)00249-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0927-7757(98)00701-8⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03835897v1</w:t>
+                <w:t xml:space="preserve">hal-03835899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lability criteria for metal complexes in micro-electrode voltammetry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">On lability of chemically heterogeneous systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Mota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman van Leeuwen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José-Paulo Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 471 (1), pp.55-61. </w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 151 (1-2), pp.181-187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0022-0728(99)00249-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0927-7757(98)00701-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03835899v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03835897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lead and Calcium Binding to Fulvic Acids: Salt Effect and Competition</w:t>
               </w:r>
@@ -11997,90 +11997,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The pH effect in the diffusion coefficient of humic matter: influence in speciation studies using voltammetric techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Mota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L.S. Simões Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.P. van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 137 (1-3), pp.165-170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12120,358 +12120,358 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03835896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between polarographic and potentiometric speciation for cadmium/humic acid systems</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metal Ion Binding by Humic Acid: Application of the NICA-Donnan Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. van der Weijde</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Kinniburgh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Milne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen Filius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0022-0728(96)04513-5⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 30 (5), pp.1687-1698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es950695h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03835893v1</w:t>
+                <w:t xml:space="preserve">hal-03835892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal Ion Binding by Humic Acid: Application of the NICA-Donnan Model</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jose Pinheiro</w:t>
+                <w:t xml:space="preserve">Comparison between polarographic and potentiometric speciation for cadmium/humic acid systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Mota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L.S. Simões Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeroen Filius</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. van der Weijde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.P. van Leeuwen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 30 (5), pp.1687-1698. </w:t>
+              <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 410 (1), pp.61-68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/es950695h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0022-0728(96)04513-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03835892v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03835893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voltammetry of labile heterogeneous complexes with low diffusion coefficients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Mota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L.S.Simões Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12530,64 +12530,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic properties of humic matter by dynamic light scattering and voltammetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Mota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M.R. d'Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12659,64 +12659,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of spherical diffusion on metal speciation by reverse pulse polarography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 385 (2), pp.279-281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12775,51 +12775,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voltammetric analysis of the competition between calcium and heavy metals for complexation by humic material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc A.G.T. van den Hoop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Paulo Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13021,64 +13021,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of metal concentration at the electrode surface in differential pulse anodic stripping voltammetry in the presence of humic matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.G. Bugarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Mota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L.S. Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13137,64 +13137,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexation study of humic acids with cadmium (II) and lead (II)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Mota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L.Simões Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13292,51 +13292,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Mota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 28 (12), pp.2112-2119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13395,51 +13395,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reversible monomer-excimer kinetics in solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.N. Berberan-Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Farinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13569,51 +13569,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José P. Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme F.L. Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interfaces against pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Antwerp, Sep 2022, Antwerpen, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14372,51 +14372,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Paulo F Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P.S. Farinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interfaces Against Pollution (IAP) International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, La Grande-Motte, France</w:t>
@@ -14659,277 +14659,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03185946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic and thermodynamic determinants of metal partitioning at biointerfaces: impacts of intracellular speciation dynamics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain M. Présent</w:t>
+                <w:t xml:space="preserve">ISIDORE probe for trace metal speciation: from equilibrium to dynamic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Parat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Paulo F Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pagnout</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rute F Domingos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc F Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference Interfaces Against Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Lleida, Spain</w:t>
+              <w:t xml:space="preserve">9th International Conference on Intefaces Against Pollution (IAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Univesitat de Lleida, Sep 2016, Lleida, Spain. pp.ISBN 978-84-608-9990-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03140411v1</w:t>
+                <w:t xml:space="preserve">hal-01506344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISIDORE probe for trace metal speciation: from equilibrium to dynamic approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Estelle Ricard</w:t>
+                <w:t xml:space="preserve">Kinetic and thermodynamic determinants of metal partitioning at biointerfaces: impacts of intracellular speciation dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome F. L. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain M. Présent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Paulo F Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc F Benedetti</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pagnout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Intefaces Against Pollution (IAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Univesitat de Lleida, Sep 2016, Lleida, Spain. pp.ISBN 978-84-608-9990-7</w:t>
+              <w:t xml:space="preserve">International conference Interfaces Against Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Lleida, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01506344v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03140411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addressing temperature effects on metal chemodynamics</w:t>
               </w:r>
@@ -14954,51 +14954,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Waldvogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome F. L. Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15431,51 +15431,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Waldvogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Paulo Farinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Paris, France</w:t>
@@ -15638,51 +15638,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle structure effects on metal Chemodynamics: a combined electrokinetic, DLS, SANS and SSCP study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Paulo F Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16327,51 +16327,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05213173v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Rotureau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinourou Kon&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; P. Pinheiro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.70040" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915386v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Korbel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Pinheiro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Prelot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Villieras" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2025.105803" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325114v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnivia S.C. Monteiro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Tonello" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Henrique Rosa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me F.L. Duval" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Paulo Pinheiro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c05521" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569987v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis de Junet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guilleux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poszwa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pertti Sarala" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/geochem2023-056" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04563958v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Hackel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/geochem2023-057" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666959v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lesniewska" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me F L Duval" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Caillet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; P Pinheiro" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3nr04740g" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039311v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28062831" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03951327v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ricard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le H&#233;cho" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Parat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28020846" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03626703v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Paulo F Pinheiro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome F. L. Duval" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2022.128859" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03704908v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marawit Tesfa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome F.L. Duval" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Marsac" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Dia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c00828" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836649v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Catarina Silva" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Teixeira" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antelo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Valderrama" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Oliveira" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14127449" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836703v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Silva" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rocha" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Antelo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Valderrama" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. L&#243;pez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2022.06.057" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03145175v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Janot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan E. Groenenberg" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Otero-Fari&#241;a" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10498-021-09392-4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03341968v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aoife Morrin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pinheiro" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26185502" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02989151v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Paulo Pinheiro" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2020.09.059" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03222166v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Gajdar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Herzog" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Waldvogel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2021.338544" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03390341v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Galceran" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarna Companys" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Puy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Paulo Pinheiro" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2021.115750" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03150136v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria C Tavares" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana C Oliveira" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre D Cavagis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea P Fernandes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21577/0103-5053.20200207" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02902592v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2020.114436" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03007133v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana S. Rocha" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Goveia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Guerreiro Alves" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2020.614574" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950315v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Rotureau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pepita Pla-Vilanova" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2018.11.061" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066948v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S.C. Monteiro" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rotureau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Rosa" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Masini" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21577/0100-4042.20170242" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627272v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wander G. Botero" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pineau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rute F. Domingos" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mariano" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN17129" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059666v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman van Leeuwen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duval" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Blust" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raewyn Town" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7EN00625J" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03150383v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b03381" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03150297v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adn&#237;via Santos Costa Monteiro" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Jan Groenenberg" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21577/0100-4042.20170107" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03209666v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Do Nascimento" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilda Rigobello-Masini" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rute Domingos" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Masini" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2017.04.027" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03150307v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Companys" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Galceran" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Puy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sala&#252;n" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2017.09.007" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01696323v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wander Gustavo Botero" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C.L. Meeussen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN16039" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933184v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pr&#233;sent" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Billard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pagnout" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Sohm" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp05456d" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01779569v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rute F Domingos" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Carreira" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salaun" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2016.03.035" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01491343v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Paulo S. Farinha" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bihannic" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP06880D" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03150387v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Alves" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Rocha" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Moreira" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana da Costa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2016.06.059" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WBXLZSJ0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444580v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2016.01.053" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254777v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5b00606" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839052v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Butenko" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Paulo da Silva" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Isabel Tomaz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Correia" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2015.04.010" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-204D31RQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248753v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain M. Pr&#233;sent" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2015.06.010" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839054v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wander Botero" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2015.03.035" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3HJDFSFP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839051v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Franco" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3546-8" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248660v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2015.07.016" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5C746MN2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254891v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamuran Yasadi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Zieli&#324;ska" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raewyn M. Town" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman P. van Leeuwen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la504885v" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839055v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Lopes Rocha" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;nia Gomes" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;nia Serr&#227;o Sousa" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Miguel Nunes" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2015.05.008" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9S0ZGDK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249017v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer R. S. Martin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Santos" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dem&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b00530" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838839v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Goveia" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN13147" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838844v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Pereira" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#225;tia Cardoso" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Ribau Teixeira" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2014.07.004" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9N4XD3ZT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838840v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita D&#237;az-De-Alba" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dolores Galindo-Ria&#241;o" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN13154" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838841v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alves" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pinheiro" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Farinha" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leermakers" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp408390t" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838846v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Letendre" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2014.07.009" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6XRPKVL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838842v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arunava Pradhan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahadevan Seena" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Pascoal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda C&#225;ssio" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01329-14" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114585v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me F. L. Duval" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la403106m" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865183v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.I. Slaveykova" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Floriani" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garcia" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2013.07.013" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7TNQLJBN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838821v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1457-0" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838815v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Moura" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remco Fokkink" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la2045477" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838817v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mota" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sim&#245;es Gon&#231;alves" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2124636" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838820v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibon Cancio" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2012.03.017" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-27P7DZRL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838610v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pereira" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duarte" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.201100119" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HLR28D27-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838614v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es200955s" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838626v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria Milkova" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la2008182" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838606v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnaci&#243; Companys" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Carapu&#231;a" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2009.10.038" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838608v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Hajdu" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Slaveykova" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es100687h" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838604v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Salvador" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b915486h" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838200v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;tor J.P. Vilar" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cid&#225;lia M.S. Botelho" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui A.R. Boaventura" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2008.07.083" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PRWVNWLG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838198v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; van Zomeren" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Costa" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Comans" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es801924x" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838193v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Lamelas" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es802557r" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838196v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Patr&#237;cia Silva" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2008.11.001" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQVF9ZCK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059716v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me D.F. Duval" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Leeuwen" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp709576j" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-H46CB714-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838175v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Davis" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Pinheiro" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Grasdalen" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olav Smidsr&#248;d" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es702350w" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-90B7MTQC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838172v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#243;cio Lopez" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN07088" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838181v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal van der Veeken" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es801654s" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6Q8SNH4T-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838179v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Kalis" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es801068c" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5B486F6G-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838177v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huidobro" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2008.02.002" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HC9R6DPQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837460v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Huidobro" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2007.06.001" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837461v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2007.06.018" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258385v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F. Benedetti" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Pinheiro" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Domingos" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2007.02.056" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HNQV8KVN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837459v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Lopez" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Brayner" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Fi&#233;vet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2006.08.054" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6SN9JLFS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837451v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Minor" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2005.11.022" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W6FP61C3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837452v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la060263s" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DNBXZJZ4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837454v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Minor" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. van Leeuwen" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2006.07.004" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837455v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lauw" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cohen Stuart" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Custers" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la061300i" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-VGSMRDJ1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837436v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Paulo Pinheiro" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2005.03.011" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q1HC1SNH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837441v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.K. Koopal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Saito" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.H. Van Riemsdijk" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2004.11.050" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-793PWPKT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837444v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Yezek" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2005.06.021" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZNLG5PX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837437v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2004.12.024" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94NQZ68X-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837442v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0504210" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8TG8WNBQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836723v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es034579n" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4MJFQ640-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836732v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2004.03.016" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q64Z0XWN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02886114v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Crou&#233;" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2004.05.027" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXDRL4HF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836737v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Bosker" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-004-2843-3" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W413SC0L-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836722v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonel Marques" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isa Cavaco" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Ribeiro" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme N.M. Ferreira" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/CCLM.2003.071" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836712v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benedetti" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Ranville" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ponthieu" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0146-6380(01)00159-0" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K491HPCG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835920v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1351/pac200173010039" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835921v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es000042n" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835919v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benedetti" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es0000899" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835897v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Mota" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-7757(98)00701-8" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6X2PKKT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835899v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0728(99)00249-1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1Q285NN0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835900v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es990210f" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-FBNQLP2X-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835896v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L.S. Sim&#245;es Gon&#231;alves" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-7757(97)00306-3" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6J7SX9HL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835893v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van der Weijde" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0728(96)04513-5" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QL39DXDS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835892v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kinniburgh" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Milne" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Filius" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es950695h" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CJBS87PH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835891v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L.S.Sim&#245;es Gon&#231;alves" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0728(95)04242-3" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZXPJ55F-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835894v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.R. d'Oliveira" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.G. Martinho" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0003-2670(96)00097-9" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0R8FGD76-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835834v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0728(95)03887-M" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPDM4Q2W-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835833v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc A.G.T. van den Hoop" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mota" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de L. Sim&#245;es Gon&#231;alves" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0927-7757(94)03037-Z" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LV3FBT6P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835816v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M Mota" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L Gon&#231;alves" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0043-1354(94)90293-3" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01699332v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Bugarin" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L.S. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0003-2670(94)80310-2" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F08A366175BC0200F862C7377EF32DEC3D346EE7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01699315v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L.Sim&#245;es Gon&#231;alves" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0003-2670(94)85059-3" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDJC71MJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835827v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Goncalves" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es00061a020" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-WPWVCP49-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01699286v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Berberan-Santos" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Farinha" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-2313(91)90159-S" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H68G5TDS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04283887v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03504646v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline N. Dia" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03504642v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232019v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galceran Josep" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140388v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03142065v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Tehrani" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Dago" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03142071v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140404v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P.S. Farinha" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473683v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Janot" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185946v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Felten" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Billoir" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140411v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506344v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F Benedetti" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140384v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401248v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140187v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788372v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C. L. Meeussen" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140179v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Paulo Farinha" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01698322v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wander G Botero" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C L Meeussen" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan E Groenenberg" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140218v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537230v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wander Gustavo G Botero" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C. L. C L Meeussen" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan E. E Groenenberg" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799885v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839062v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Williams" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jo&#227;o Bebianno" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119316329.ch2" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05213173v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Rotureau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinourou Kon&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; P. Pinheiro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.70040" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325114v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnivia S.C. Monteiro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Tonello" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Henrique Rosa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me F.L. Duval" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Paulo Pinheiro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c05521" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915386v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Korbel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Pinheiro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Prelot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Villieras" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2025.105803" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569987v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis de Junet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guilleux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poszwa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pertti Sarala" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/geochem2023-056" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04563958v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Hackel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/geochem2023-057" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666959v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lesniewska" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me F L Duval" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Caillet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; P Pinheiro" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3nr04740g" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039311v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28062831" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03951327v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ricard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le H&#233;cho" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Parat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28020846" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03626703v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Paulo F Pinheiro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome F. L. Duval" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2022.128859" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03704908v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marawit Tesfa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome F.L. Duval" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Marsac" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Dia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c00828" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836649v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Catarina Silva" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Teixeira" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antelo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Valderrama" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Oliveira" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14127449" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836703v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Silva" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rocha" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Antelo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Valderrama" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. L&#243;pez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2022.06.057" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03145175v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Janot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan E. Groenenberg" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Otero-Fari&#241;a" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10498-021-09392-4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03341968v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aoife Morrin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pinheiro" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26185502" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02989151v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Paulo Pinheiro" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2020.09.059" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03222166v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Gajdar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Herzog" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Waldvogel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2021.338544" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03390341v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Galceran" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarna Companys" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Puy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Paulo Pinheiro" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2021.115750" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03150136v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria C Tavares" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana C Oliveira" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre D Cavagis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea P Fernandes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21577/0103-5053.20200207" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02902592v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2020.114436" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03007133v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana S. Rocha" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Goveia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Guerreiro Alves" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2020.614574" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950315v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Rotureau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pepita Pla-Vilanova" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2018.11.061" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066948v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S.C. Monteiro" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rotureau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Rosa" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Masini" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21577/0100-4042.20170242" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059666v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman van Leeuwen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duval" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Blust" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raewyn Town" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7EN00625J" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627272v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wander G. Botero" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pineau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rute F. Domingos" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mariano" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN17129" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03150297v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adn&#237;via Santos Costa Monteiro" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Jan Groenenberg" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21577/0100-4042.20170107" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03150383v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b03381" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03209666v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Do Nascimento" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilda Rigobello-Masini" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rute Domingos" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Masini" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2017.04.027" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03150307v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Companys" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Galceran" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Puy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sala&#252;n" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2017.09.007" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01696323v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wander Gustavo Botero" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C.L. Meeussen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN16039" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933184v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pr&#233;sent" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Billard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pagnout" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Sohm" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp05456d" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01779569v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rute F Domingos" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Carreira" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salaun" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2016.03.035" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444580v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2016.01.053" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03150387v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Alves" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Rocha" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Moreira" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana da Costa" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2016.06.059" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WBXLZSJ0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01491343v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Paulo S. Farinha" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bihannic" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP06880D" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254777v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5b00606" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839052v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Butenko" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Paulo da Silva" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Isabel Tomaz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Correia" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2015.04.010" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-204D31RQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839051v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Franco" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3546-8" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248753v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain M. Pr&#233;sent" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2015.06.010" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839054v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wander Botero" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2015.03.035" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3HJDFSFP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248660v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2015.07.016" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5C746MN2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254891v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamuran Yasadi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Zieli&#324;ska" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raewyn M. Town" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman P. van Leeuwen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la504885v" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839055v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Lopes Rocha" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;nia Gomes" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;nia Serr&#227;o Sousa" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Miguel Nunes" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2015.05.008" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9S0ZGDK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249017v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer R. S. Martin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Santos" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dem&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b00530" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838839v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Goveia" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN13147" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838844v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Pereira" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#225;tia Cardoso" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Ribau Teixeira" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2014.07.004" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9N4XD3ZT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838840v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita D&#237;az-De-Alba" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dolores Galindo-Ria&#241;o" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN13154" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838841v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alves" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pinheiro" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Farinha" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leermakers" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp408390t" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838846v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Letendre" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2014.07.009" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6XRPKVL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838842v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arunava Pradhan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahadevan Seena" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Pascoal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda C&#225;ssio" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01329-14" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114585v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me F. L. Duval" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la403106m" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865183v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.I. Slaveykova" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Floriani" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garcia" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2013.07.013" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7TNQLJBN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838821v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1457-0" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838815v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Moura" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remco Fokkink" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la2045477" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838817v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mota" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sim&#245;es Gon&#231;alves" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2124636" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838820v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibon Cancio" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2012.03.017" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-27P7DZRL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838610v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pereira" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duarte" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.201100119" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HLR28D27-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838614v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es200955s" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838626v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria Milkova" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la2008182" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838606v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnaci&#243; Companys" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Carapu&#231;a" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2009.10.038" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838608v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Hajdu" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Slaveykova" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es100687h" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838604v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Salvador" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b915486h" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838200v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;tor J.P. Vilar" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cid&#225;lia M.S. Botelho" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui A.R. Boaventura" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2008.07.083" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PRWVNWLG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838198v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; van Zomeren" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Costa" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Comans" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es801924x" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838193v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Lamelas" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es802557r" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838196v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Patr&#237;cia Silva" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2008.11.001" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQVF9ZCK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059716v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me D.F. Duval" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Leeuwen" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp709576j" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-H46CB714-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838175v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Davis" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Pinheiro" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Grasdalen" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olav Smidsr&#248;d" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es702350w" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-90B7MTQC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838172v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#243;cio Lopez" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN07088" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838181v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal van der Veeken" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es801654s" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6Q8SNH4T-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838179v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Kalis" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es801068c" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5B486F6G-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838177v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huidobro" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2008.02.002" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HC9R6DPQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837460v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Huidobro" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2007.06.001" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837461v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2007.06.018" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258385v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F. Benedetti" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Pinheiro" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Domingos" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2007.02.056" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HNQV8KVN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837459v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Lopez" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Brayner" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Fi&#233;vet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2006.08.054" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6SN9JLFS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837451v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Minor" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2005.11.022" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W6FP61C3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837455v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lauw" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cohen Stuart" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Custers" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la061300i" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-VGSMRDJ1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837454v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Minor" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. van Leeuwen" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2006.07.004" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837452v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la060263s" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DNBXZJZ4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837436v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Paulo Pinheiro" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2005.03.011" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q1HC1SNH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837441v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.K. Koopal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Saito" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.H. Van Riemsdijk" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2004.11.050" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-793PWPKT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837444v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Yezek" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2005.06.021" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZNLG5PX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837437v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2004.12.024" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94NQZ68X-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837442v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0504210" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8TG8WNBQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836723v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es034579n" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4MJFQ640-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836732v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2004.03.016" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q64Z0XWN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02886114v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Crou&#233;" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2004.05.027" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXDRL4HF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836737v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Bosker" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-004-2843-3" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W413SC0L-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836722v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonel Marques" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isa Cavaco" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Ribeiro" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme N.M. Ferreira" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/CCLM.2003.071" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836712v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benedetti" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Ranville" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ponthieu" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0146-6380(01)00159-0" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K491HPCG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835920v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1351/pac200173010039" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835921v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es000042n" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835919v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benedetti" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es0000899" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835899v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0728(99)00249-1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1Q285NN0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835897v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Mota" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-7757(98)00701-8" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6X2PKKT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835900v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es990210f" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-FBNQLP2X-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835896v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L.S. Sim&#245;es Gon&#231;alves" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-7757(97)00306-3" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6J7SX9HL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835892v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kinniburgh" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Milne" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Filius" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es950695h" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CJBS87PH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835893v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van der Weijde" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0728(96)04513-5" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QL39DXDS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835891v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L.S.Sim&#245;es Gon&#231;alves" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0728(95)04242-3" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZXPJ55F-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835894v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.R. d'Oliveira" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.G. Martinho" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0003-2670(96)00097-9" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0R8FGD76-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835834v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0728(95)03887-M" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPDM4Q2W-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835833v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc A.G.T. van den Hoop" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mota" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de L. Sim&#245;es Gon&#231;alves" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0927-7757(94)03037-Z" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LV3FBT6P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835816v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M Mota" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L Gon&#231;alves" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0043-1354(94)90293-3" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01699332v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Bugarin" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L.S. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0003-2670(94)80310-2" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F08A366175BC0200F862C7377EF32DEC3D346EE7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01699315v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L.Sim&#245;es Gon&#231;alves" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0003-2670(94)85059-3" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDJC71MJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835827v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Goncalves" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es00061a020" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-WPWVCP49-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01699286v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Berberan-Santos" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Farinha" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-2313(91)90159-S" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H68G5TDS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04283887v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03504646v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline N. Dia" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03504642v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232019v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galceran Josep" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140388v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03142065v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Tehrani" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Dago" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03142071v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140404v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P.S. Farinha" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473683v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Janot" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185946v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Felten" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Billoir" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506344v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F Benedetti" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140411v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140384v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401248v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140187v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788372v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C. L. Meeussen" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140179v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Paulo Farinha" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01698322v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wander G Botero" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C L Meeussen" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan E Groenenberg" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140218v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537230v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wander Gustavo G Botero" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C. L. C L Meeussen" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan E. E Groenenberg" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799885v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839062v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Williams" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jo&#227;o Bebianno" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119316329.ch2" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>