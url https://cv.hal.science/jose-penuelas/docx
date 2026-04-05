--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -183,51 +183,51 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">, 2026, 26 (6), pp.2237-2243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.cgd.5c01292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -636,429 +636,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04814904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure, Morphology, and Surface Chemistry of Surgical Masks and Their Evolution up to 10 Washing Cycles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhanced Light Trapping in GaAs/TiO2-Based Photocathodes for Hydrogen Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dursap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Wittmann</w:t>
+                <w:t xml:space="preserve">Mariam Fadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Regreny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Garnier</w:t>
+                <w:t xml:space="preserve">Cristina Tapia Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naomi Sakata</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Martin Dumoulin</w:t>
+                <w:t xml:space="preserve">Céline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsapm.3c00145⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (46), pp.53446-53454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.3c11481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04106860v1</w:t>
+                <w:t xml:space="preserve">hal-04400900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Background-Free Near-Infrared Biphoton Emission from Single GaAs Nanowires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure, Morphology, and Surface Chemistry of Surgical Masks and Their Evolution up to 10 Washing Cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Saerens</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Dursap</w:t>
+                <w:t xml:space="preserve">Naomi Sakata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ian Hesner</w:t>
+                <w:t xml:space="preserve">Elisabeth Auzias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. M. H. Duong</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. S. Solntsev</w:t>
+                <w:t xml:space="preserve">Martin Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.3c00026⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (3), pp.2282-2288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsapm.3c00145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04071266v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04106860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Light Trapping in GaAs/TiO2-Based Photocathodes for Hydrogen Production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Background-Free Near-Infrared Biphoton Emission from Single GaAs Nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Saerens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dursap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariam Fadel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Regreny</w:t>
+                <w:t xml:space="preserve">Ian Hesner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Tapia Garcia</w:t>
+                <w:t xml:space="preserve">N. M. H. Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Chevalier</w:t>
+                <w:t xml:space="preserve">A. S. Solntsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (46), pp.53446-53454. </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (8), pp.3245-3250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.3c11481⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.3c00026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04400900v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04071266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growing self-assisted GaAs nanowires up to 80 µm long by Molecular Beam Epitaxy</w:t>
               </w:r>
@@ -1172,295 +1172,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03826464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wetting of Ga Droplets in SiO 2 /Si Cavities: Application to Self-Assisted GaAs Nanowire Growth</w:t>
+                <w:t xml:space="preserve">Assessing the insulating properties of an ultrathin SrTiO3 shell grown around GaAs nanowires with molecular beam epitaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Bailly-Salins</w:t>
+                <w:t xml:space="preserve">Nemanja Peric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dursap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Becdelievre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Vettori</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Regreny</w:t>
+                <w:t xml:space="preserve">Maxime Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Patriarche</w:t>
+                <w:t xml:space="preserve">A. Addad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 22 (10), pp.6070-6078. </w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33 (37), pp.375702. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.2c00685⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/ac7576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04106867v1</w:t>
+                <w:t xml:space="preserve">hal-03689625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the insulating properties of an ultrathin SrTiO3 shell grown around GaAs nanowires with molecular beam epitaxy</w:t>
+                <w:t xml:space="preserve">Wetting of Ga Droplets in SiO 2 /Si Cavities: Application to Self-Assisted GaAs Nanowire Growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nemanja Peric</w:t>
+                <w:t xml:space="preserve">Louis Bailly-Salins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Vettori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dursap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maxime Berthe</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Regreny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Addad</w:t>
+                <w:t xml:space="preserve">Gilles Patriarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 33 (37), pp.375702. </w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (10), pp.6070-6078. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/ac7576⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.2c00685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03689625v1</w:t>
+                <w:t xml:space="preserve">hal-04106867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hexagonal Ge Grown by Molecular Beam Epitaxy on Self-Assisted GaAs Nanowires</w:t>
               </w:r>
@@ -1606,51 +1606,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Sales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïl Mulatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Wittmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2110,295 +2110,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03622188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two‐dimensional photonic metasurfaces for slow light‐controlled photocatalysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Drouard</w:t>
+                <w:t xml:space="preserve">Wurtzite phase control for self-assisted GaAs nanowires grown by molecular beam epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dursap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Vettori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Botella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Regreny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Select</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nano.202100106⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32 (15), pp.155602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/abda75⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03439313v1</w:t>
+                <w:t xml:space="preserve">hal-02994566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wurtzite phase control for self-assisted GaAs nanowires grown by molecular beam epitaxy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicholas Blanchard</w:t>
+                <w:t xml:space="preserve">Two‐dimensional photonic metasurfaces for slow light‐controlled photocatalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Capitolis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Hamandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Hochedel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said El-Jallal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Drouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 32 (15), pp.155602. </w:t>
+              <w:t xml:space="preserve">Nano Select</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (1), pp.108-117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/abda75⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/nano.202100106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02994566v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03439313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global plant trait relationships extend to the climatic extremes of the tundra biome</w:t>
               </w:r>
@@ -2665,51 +2665,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal phase engineering of self-catalyzed GaAs nanowires using a RHEED diagram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dursap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Vettori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Danescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3048,429 +3048,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02187637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the Ga flux incidence angle on the growth kinetics of self-assisted GaAs nanowires on Si(111)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">X-ray photoelectron spectroscopy study of Ga nanodroplet on silica-terminated silicon surface for nanowire growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fouquat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Vettori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">José Penuelas</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Botella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benamrouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Penuelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9na00443b⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 514, pp.83 - 88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2019.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03770901v1</w:t>
+                <w:t xml:space="preserve">hal-03486036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray photoelectron spectroscopy study of Ga nanodroplet on silica-terminated silicon surface for nanowire growth</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Growth optimization and characterization of regular arrays of GaAs/AlGaAs core/shell nanowires for tandem solar cells on silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Vettori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Benamrouche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jose Penuelas</w:t>
+                <w:t xml:space="preserve">V. Piazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cattoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Scaccabarozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Patriarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2019.03.003⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (8), pp.084005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/aaf3fe⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03486036v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth optimization and characterization of regular arrays of GaAs/AlGaAs core/shell nanowires for tandem solar cells on silicon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Impact of the Ga flux incidence angle on the growth kinetics of self-assisted GaAs nanowires on Si(111)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Vettori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Scaccabarozzi</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Danescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Guan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Patriarche</w:t>
+                <w:t xml:space="preserve">P. Regreny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Penuelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 30 (8), pp.084005. </w:t>
+              <w:t xml:space="preserve">Nanoscale Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1 (11), pp.4433-4441. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/aaf3fe⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c9na00443b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01969073v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suppressing the noise in binarized Fourier single-pixel imaging utilizing defocus blur</w:t>
               </w:r>
@@ -4587,810 +4587,810 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ synthesis of silver benzene-dithiolate hybrid films</w:t>
+                <w:t xml:space="preserve">The role of titanium at the SrTiO 3 /GaAs epitaxial interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Brenier</w:t>
+                <w:t xml:space="preserve">B. Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Grenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Piednoir</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Botella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Regreny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2015.12.061⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 433, pp.139 - 142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2015.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01489106v1</w:t>
+                <w:t xml:space="preserve">hal-01848713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GaAs nanowires with oxidation-proof arsenic capping for the growth of an epitaxial shell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Guan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Becdelievre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Grenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 8, pp.15637. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C6NR04817J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of titanium at the SrTiO 3 /GaAs epitaxial interface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In situ synthesis of silver benzene-dithiolate hybrid films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Brenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Meunier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. Grenet</w:t>
+                <w:t xml:space="preserve">Agnès Piednoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Botella</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Franck Bertorelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Penuelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 433, pp.139 - 142. </w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 600, pp.6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2015.10.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2015.12.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848713v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaAs Core/SrTiO 3 Shell Nanowires Grown by Molecular Beam Epitaxy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Texture of Ge on SrTiO3(001) substrates: Evidence for in-plane axiotaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Danescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Penuelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Guan</w:t>
+                <w:t xml:space="preserve">Benoit Gobaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Becdelievre</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 16 (4), pp.2393 - 2399. </w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 644, pp.13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5b05182⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.susc.2015.08.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01849337v1</w:t>
+                <w:t xml:space="preserve">hal-01489127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epitaxy of SrTiO 3 on Silicon: The Knitting Machine Strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Bachelet</w:t>
+                <w:t xml:space="preserve">Rahma Moalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamis Louahadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 28 (15), pp.5347 - 5355. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.chemmater.6b01260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01848688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Texture of Ge on SrTiO3(001) substrates: Evidence for in-plane axiotaxy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jose Penuelas</w:t>
+                <w:t xml:space="preserve">GaAs Core/SrTiO 3 Shell Nanowires Grown by Molecular Beam Epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Guan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Gobaut</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Becdelievre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Saint-Girons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 644, pp.13. </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (4), pp.2393 - 2399. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.susc.2015.08.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5b05182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489127v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray photoelectron spectroscopy and diffraction investigation of a metal–oxide-semiconductor heterostructure: Pt/Gd2O3/Si(111)</w:t>
               </w:r>
@@ -6339,51 +6339,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multifunctional surfaces from multi-step generation of silver thiolate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Brenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Piednoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Penuelas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6590,51 +6590,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gobaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Penuelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benamrouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Robach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6972,549 +6972,549 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01735112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray photoelectron spectroscopy (XPS) and diffraction (XPD) study of a few layers of graphene on 6H-SiC(0001)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Ferrah</w:t>
+                <w:t xml:space="preserve">Influence of catalyst droplet diameter on the growth direction of InP nanowires grown on Si(001) substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Naji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Penuelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Patriarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bottela</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 615, pp.47-56</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 102 (24), pp.243113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02023390v1</w:t>
+                <w:t xml:space="preserve">hal-01939998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LaAlO 3 /Si capacitors: Comparison of different molecular beam deposition conditions and their impact on electrical properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">X-ray photoelectron spectroscopy (XPS) and diffraction (XPD) study of a few layers of graphene on 6H-SiC(0001)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ferrah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Penuelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bottela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Pelloquin</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Ouerghi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 615, pp.47-56</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939997v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02023390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation and optical properties of silver perfluorodecanethiolate nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Brenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Piednoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bessueille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Penuelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Terrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 408, pp.13-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcis.2013.07.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00867691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of catalyst droplet diameter on the growth direction of InP nanowires grown on Si(001) substrate</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
+                <w:t xml:space="preserve">LaAlO 3 /Si capacitors: Comparison of different molecular beam deposition conditions and their impact on electrical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pelloquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">L. Largeau</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Albertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wael Hourani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 113 (3), pp.034106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4769890⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939998v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disparity in elevational shifts of European trees in response to recent climate warming</w:t>
               </w:r>
@@ -7966,51 +7966,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Penuelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Patriarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 343 (1), pp.101-104. </w:t>
@@ -8112,51 +8112,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Grenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ferrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benamrouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 112 (9), pp.093508</w:t>
@@ -8349,51 +8349,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.P. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vilquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8909,51 +8909,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vilquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Penuelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9030,51 +9030,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Niu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Penuelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Largeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vilquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9138,51 +9138,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epitaxial graphene on cubic SiC&amp;quot;111.../Si&amp;quot;111... substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ouerghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kahouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9458,51 +9458,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Penuelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gobaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Regreny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 107 (9), </w:t>
@@ -9592,51 +9592,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chettaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Largeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 97 (20), </w:t>
@@ -9821,51 +9821,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface morphology and characterization of thin graphene films on SiC vicinal substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Penuelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ouerghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lucot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9936,307 +9936,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01892228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local tuning of CoPt nanoparticle size and density with a focused ion beam nanowriter</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Ouerghi</w:t>
+                <w:t xml:space="preserve">Real-time icosahedral to fcc structure transition during CoPt nanoparticle formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Penuelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Andreazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Andreazza-Vignolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Andreazza</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E. Bourhis</w:t>
+                <w:t xml:space="preserve">Maurizio de Santis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/20/42/425304⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 167, pp.19-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjst/e2009-00931-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01892227v1</w:t>
+                <w:t xml:space="preserve">hal-00443733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time icosahedral to fcc structure transition during CoPt nanoparticle formation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maurizio de Santis</w:t>
+                <w:t xml:space="preserve">Local tuning of CoPt nanoparticle size and density with a focused ion beam nanowriter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Penuelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ouerghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Andreazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gierak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 20 (42), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/20/42/425304⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjst/e2009-00931-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00443733v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01892227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Airborne trace element pollution in 11 European cities assessed by exposure of standardised ryegrass cultures</w:t>
               </w:r>
@@ -10494,77 +10494,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature effect on the ordering and morphology of CoPt nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Penuelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Andreazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Andreazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ouerghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10763,359 +10763,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01892210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XMCD studies of Co and Co–Pt nanoparticles prepared by vapour deposition</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Challenges in quantifying biosphere-atmosphere exchange of nitrogen species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Schmitz</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M.A. Sutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Nemitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.W Erisman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Beier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Butterbach Bahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2006.10.806⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 150 (1), pp.125-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2007.04.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01892209v1</w:t>
+                <w:t xml:space="preserve">hal-01191966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges in quantifying biosphere-atmosphere exchange of nitrogen species</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.W Erisman</w:t>
+                <w:t xml:space="preserve">XMCD studies of Co and Co–Pt nanoparticles prepared by vapour deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Imperia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Andreazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Beier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Schmitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Penuelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Andreazza-Vignolle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 310 (2), pp.2417 - 2419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2006.10.806⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2007.04.014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01191966v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01892209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical and structural aspects of CoPt silicide nanostructures grown on Si(100)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ouerghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Penuelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Andreazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Andreazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11443,51 +11443,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535895v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Pelenc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Regreny" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Botella" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lamirand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Blanchard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5c01292" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359525v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#252;sn&#252; Aslan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Kaja" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mor&#225;n-Meza" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piquemal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alvarez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4nr05107f" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247839v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dursap" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zhou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dupraz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Labat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202500740" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814904v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Delorme" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Docquer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Fedi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Henry-Barriol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Robert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.202300570" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106860v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Wittmann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Garnier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Sakata" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Auzias" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dumoulin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.3c00145" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071266v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Saerens" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Hesner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M. H. Duong" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Solntsev" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.3c00026" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400900v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Fadel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Tapia Garcia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c11481" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826464v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Becdelievre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Guan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Dudko" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauvin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac9c6b" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106867v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bailly-Salins" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Vettori" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.2c00685" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689625v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemanja Peric" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Berthe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Addad" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac7576" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454186v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.1c00945" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774992v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Sales" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;l Mulatier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fernandes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vacher" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2021.131270" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753317v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Khelfane" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Andreazza-Vignolle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Y. Ramos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Penuelas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauvage" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2022220027" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106866v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djawhar Ferrah" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Penuelas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudaa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Silly" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c05319" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622188v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Fouquat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grenet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c09101" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439313v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Capitolis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Hamandi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hochedel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said El-Jallal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Drouard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nano.202100106" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994566v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/abda75" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197378v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Thomas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bjorkman" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Myers-Smith" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Elmendorf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kattge" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15014-4" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649858v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdemar Abou Hamad" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Abi Tannous" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Soueidan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gremillard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fabr&#232;gue" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2020.113694" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770917v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Danescu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0na00273a" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500531v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Arnault" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.H. Lee" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delchevalrie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Penuelas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mehmel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2020.107768" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187637v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Yeromonahos" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier L&#233;onard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gehin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b04150" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770901v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Regreny" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9na00443b" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486036v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fouquat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benamrouche" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2019.03.003" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969073v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Piazza" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cattoni" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Scaccabarozzi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patriarche" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aaf3fe" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017666v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Jie Sun" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Yu Huang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891158v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi-Hao Xu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Chen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miles Padgett" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.002427" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848663v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moalla" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cueff" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vilquin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saint-Girons" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-22349-y" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606618v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fons van Der" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ratcliffe" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruiz-Benito" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Scherer-Lorenzen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Verheyen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12868" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866856v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Bretin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Masnou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2018.02.051" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964749v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K Hamza Taha" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boisron" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Canut" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;linon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ra03697c" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701520v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pereira" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonhommeau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sirotkin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desplanche" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaba" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.01.281" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701504v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Calahorra" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Halder" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Smith" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cohen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489114v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Meunier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Largeau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bachelet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CE01276K" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489106v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Brenier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Piednoir" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bertorelle" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Grenet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2015.12.061" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489104v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benali" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6NR04817J" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848713v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meunier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Botella" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2015.10.013" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849337v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Guan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Becdelievre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b05182" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848688v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Girons" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Moalla" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamis Louahadj" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.6b01260" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489127v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gobaut" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2015.08.035" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848746v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ferrah" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Kazzi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Niu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2015.02.001" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391845v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Abi-Tannous" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferro" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Lazar" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Toury" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.04.077" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-62K0QD1D-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489327v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Descamps-Mandine" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benamrouche" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gendry" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4907684" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805518v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fern&#225;ndez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vicca" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. A. Janssens" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sardans" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Luyssaert" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nclimate2794" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391858v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ferro" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berang&#232;re Toury" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.821-823.432" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121746v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Abdellaoui" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pillonnet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Berndt" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Boulmer-Leborgne" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kovacevic" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/26/11/115604" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805223v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Campioli" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bilcke" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NGEO2553" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489909v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brenier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2014.03.080" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489882v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Liu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marconot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piquemal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eypert" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Borowiak" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.12.042" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848769v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gobaut" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Robach" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blanc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2014.02.009" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BWBQVF5H-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889699v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nclimate2177" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735112v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Anufriev" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khmissi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Naji" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Barakat" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4804327" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023390v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bottela" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouerghi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939997v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pelloquin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baboux" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Albertini" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Hourani" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4769890" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867691v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bessueille" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Terrier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2013.07.041" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3MP2ZCS3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939998v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Largeau" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599026v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Rabasa" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Granda" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benavides" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kunstler" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Espelta" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12220" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K99CXL26-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939999v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Danescu" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Favre-Nicolin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4813548" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627844v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Laariedh" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cremillieu" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Leclercq" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/28/4/045007" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071144v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dumont" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2011.12.062" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3QN3QMD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023426v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023495v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Silly" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939995v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lu" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.P. Blanchard" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2012.03.003" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892238v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chettaoui" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cheng" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benarmouche" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2011.02.003" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00753321v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. W. Peng" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roy" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.TSF.2010.12.208" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSM8SNGZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892244v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2010.10.034" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T4QW5SPG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892239v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hollinger" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3609813" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00601296v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Maurice" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.054105" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644362v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kahouli" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lucot" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Portail" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Travers" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3427406" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892230v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andreazza" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mottet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lio C. N. Tolentino" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.155453" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892232v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3407520" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892234v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3520143" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939983v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubourdieu" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gelard" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Salicio" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saint Girons" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3478301" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892228v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. David" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gierak" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.033408" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892227v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Andreazza" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourhis" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/20/42/425304" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3ED90827A8049CD2C18D0A19956D47AE3EC50403/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443733v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio de Santis" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2009-00931-x" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412914v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Klumpp" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ansel" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Klumpp" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Breuer" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vergne" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303817v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andreazza-Vignolle" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C.N. Tolentino" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Santis" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.115502" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892219v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouet" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2007.11.002" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFP1XVF6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892210v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Imperia" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Glaser" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corriea Martins" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200776459" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KK6FGQ7B-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892209v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schmitz" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2006.10.806" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DN6SGKM0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191966v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Sutton" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nemitz" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W Erisman" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beier" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Butterbach Bahl" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2007.04.014" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892206v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2401049" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714437v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Filella" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535895v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Pelenc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Regreny" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Botella" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lamirand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Blanchard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5c01292" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359525v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#252;sn&#252; Aslan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Kaja" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mor&#225;n-Meza" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piquemal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alvarez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4nr05107f" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247839v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dursap" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zhou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dupraz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Labat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202500740" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814904v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Delorme" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Docquer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Fedi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Henry-Barriol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Robert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.202300570" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400900v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Fadel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Tapia Garcia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c11481" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106860v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Wittmann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Garnier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Sakata" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Auzias" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dumoulin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.3c00145" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071266v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Saerens" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Hesner" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M. H. Duong" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Solntsev" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.3c00026" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826464v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Becdelievre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Guan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Dudko" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauvin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac9c6b" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689625v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemanja Peric" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Berthe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Addad" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac7576" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106867v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bailly-Salins" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Vettori" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.2c00685" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454186v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.1c00945" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774992v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Sales" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;l Mulatier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fernandes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vacher" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2021.131270" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753317v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Khelfane" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Andreazza-Vignolle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Y. Ramos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Penuelas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauvage" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2022220027" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106866v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djawhar Ferrah" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Penuelas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudaa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Silly" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c05319" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622188v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Fouquat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grenet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c09101" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994566v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/abda75" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439313v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Capitolis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Hamandi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hochedel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said El-Jallal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Drouard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nano.202100106" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197378v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Thomas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bjorkman" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Myers-Smith" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Elmendorf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kattge" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15014-4" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649858v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdemar Abou Hamad" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Abi Tannous" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Soueidan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gremillard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fabr&#232;gue" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2020.113694" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770917v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Danescu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0na00273a" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500531v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Arnault" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.H. Lee" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delchevalrie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Penuelas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mehmel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2020.107768" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187637v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Yeromonahos" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier L&#233;onard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gehin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b04150" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486036v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fouquat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benamrouche" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2019.03.003" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969073v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Piazza" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cattoni" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Scaccabarozzi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patriarche" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aaf3fe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770901v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Regreny" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9na00443b" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017666v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Jie Sun" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Yu Huang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891158v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi-Hao Xu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Chen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miles Padgett" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.002427" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848663v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moalla" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cueff" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vilquin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saint-Girons" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-22349-y" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606618v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fons van Der" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ratcliffe" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruiz-Benito" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Scherer-Lorenzen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Verheyen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12868" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866856v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Bretin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Masnou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2018.02.051" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964749v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K Hamza Taha" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boisron" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Canut" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;linon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ra03697c" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701520v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pereira" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonhommeau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sirotkin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desplanche" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaba" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.01.281" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701504v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Calahorra" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Halder" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Smith" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cohen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489114v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Meunier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Largeau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bachelet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CE01276K" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848713v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meunier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Botella" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2015.10.013" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489104v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benali" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Grenet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6NR04817J" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489106v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Brenier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Piednoir" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bertorelle" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2015.12.061" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489127v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gobaut" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Girons" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2015.08.035" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848688v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Moalla" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamis Louahadj" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.6b01260" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849337v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Guan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Becdelievre" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b05182" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848746v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ferrah" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Kazzi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Niu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2015.02.001" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391845v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Abi-Tannous" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferro" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Lazar" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Toury" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.04.077" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-62K0QD1D-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489327v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Descamps-Mandine" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benamrouche" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gendry" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4907684" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805518v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fern&#225;ndez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vicca" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. A. Janssens" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sardans" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Luyssaert" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nclimate2794" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391858v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ferro" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berang&#232;re Toury" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.821-823.432" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121746v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Abdellaoui" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pillonnet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Berndt" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Boulmer-Leborgne" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kovacevic" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/26/11/115604" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805223v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Campioli" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bilcke" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NGEO2553" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489909v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brenier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2014.03.080" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489882v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Liu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marconot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piquemal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eypert" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Borowiak" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.12.042" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848769v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gobaut" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Robach" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blanc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2014.02.009" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BWBQVF5H-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889699v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nclimate2177" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735112v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Anufriev" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khmissi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Naji" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Barakat" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4804327" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939998v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Largeau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023390v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bottela" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouerghi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867691v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bessueille" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Terrier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2013.07.041" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3MP2ZCS3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939997v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pelloquin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baboux" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Albertini" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Hourani" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4769890" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599026v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Rabasa" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Granda" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benavides" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kunstler" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Espelta" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12220" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K99CXL26-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939999v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Danescu" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Favre-Nicolin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4813548" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627844v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Laariedh" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cremillieu" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Leclercq" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/28/4/045007" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071144v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dumont" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2011.12.062" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3QN3QMD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023426v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023495v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Silly" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939995v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lu" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.P. Blanchard" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2012.03.003" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892238v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chettaoui" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cheng" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benarmouche" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2011.02.003" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00753321v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. W. Peng" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roy" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.TSF.2010.12.208" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSM8SNGZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892244v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2010.10.034" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T4QW5SPG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892239v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hollinger" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3609813" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00601296v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Maurice" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.054105" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644362v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kahouli" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lucot" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Portail" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Travers" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3427406" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892230v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andreazza" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mottet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lio C. N. Tolentino" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.155453" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892232v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3407520" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892234v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3520143" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939983v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubourdieu" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gelard" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Salicio" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saint Girons" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3478301" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892228v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. David" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gierak" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.033408" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443733v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio de Santis" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2009-00931-x" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892227v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Andreazza" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourhis" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/20/42/425304" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3ED90827A8049CD2C18D0A19956D47AE3EC50403/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412914v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Klumpp" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ansel" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Klumpp" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Breuer" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vergne" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303817v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andreazza-Vignolle" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C.N. Tolentino" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Santis" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.115502" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892219v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouet" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2007.11.002" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFP1XVF6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892210v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Imperia" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Glaser" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corriea Martins" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200776459" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KK6FGQ7B-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191966v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Sutton" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nemitz" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W Erisman" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beier" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Butterbach Bahl" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2007.04.014" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892209v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schmitz" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2006.10.806" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DN6SGKM0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892206v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2401049" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714437v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Filella" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>