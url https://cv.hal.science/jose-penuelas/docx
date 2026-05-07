--- v1 (2026-04-05)
+++ v2 (2026-05-07)
@@ -636,429 +636,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04814904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Light Trapping in GaAs/TiO2-Based Photocathodes for Hydrogen Production</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structure, Morphology, and Surface Chemistry of Surgical Masks and Their Evolution up to 10 Washing Cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariam Fadel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Regreny</w:t>
+                <w:t xml:space="preserve">Louise Wittmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Tapia Garcia</w:t>
+                <w:t xml:space="preserve">Joseph Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Chevalier</w:t>
+                <w:t xml:space="preserve">Naomi Sakata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Auzias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.3c11481⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (3), pp.2282-2288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsapm.3c00145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04400900v1</w:t>
+                <w:t xml:space="preserve">hal-04106860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure, Morphology, and Surface Chemistry of Surgical Masks and Their Evolution up to 10 Washing Cycles</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Background-Free Near-Infrared Biphoton Emission from Single GaAs Nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naomi Sakata</w:t>
+                <w:t xml:space="preserve">Grégoire Saerens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dursap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Auzias</w:t>
+                <w:t xml:space="preserve">Ian Hesner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Dumoulin</w:t>
+                <w:t xml:space="preserve">N. M. H. Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. S. Solntsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsapm.3c00145⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (8), pp.3245-3250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.3c00026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04106860v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04071266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Background-Free Near-Infrared Biphoton Emission from Single GaAs Nanowires</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhanced Light Trapping in GaAs/TiO2-Based Photocathodes for Hydrogen Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dursap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ian Hesner</w:t>
+                <w:t xml:space="preserve">Mariam Fadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Regreny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. M. H. Duong</w:t>
+                <w:t xml:space="preserve">Cristina Tapia Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. S. Solntsev</w:t>
+                <w:t xml:space="preserve">Céline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 23 (8), pp.3245-3250. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (46), pp.53446-53454. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.3c00026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.3c11481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04071266v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growing self-assisted GaAs nanowires up to 80 µm long by Molecular Beam Epitaxy</w:t>
               </w:r>
@@ -1606,51 +1606,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Sales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïl Mulatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Wittmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2110,295 +2110,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03622188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wurtzite phase control for self-assisted GaAs nanowires grown by molecular beam epitaxy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicholas Blanchard</w:t>
+                <w:t xml:space="preserve">Two‐dimensional photonic metasurfaces for slow light‐controlled photocatalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Capitolis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Hamandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Hochedel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said El-Jallal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Drouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/abda75⟩</w:t>
+              <w:t xml:space="preserve">Nano Select</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (1), pp.108-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nano.202100106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02994566v1</w:t>
+                <w:t xml:space="preserve">hal-03439313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two‐dimensional photonic metasurfaces for slow light‐controlled photocatalysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Drouard</w:t>
+                <w:t xml:space="preserve">Wurtzite phase control for self-assisted GaAs nanowires grown by molecular beam epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dursap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Vettori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Botella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Regreny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Select</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 3 (1), pp.108-117. </w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32 (15), pp.155602. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nano.202100106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/abda75⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03439313v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02994566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global plant trait relationships extend to the climatic extremes of the tundra biome</w:t>
               </w:r>
@@ -4985,412 +4985,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Texture of Ge on SrTiO3(001) substrates: Evidence for in-plane axiotaxy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Epitaxy of SrTiO 3 on Silicon: The Knitting Machine Strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Gobaut</w:t>
+                <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rahma Moalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamis Louahadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.susc.2015.08.035⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (15), pp.5347 - 5355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.6b01260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01489127v1</w:t>
+                <w:t xml:space="preserve">hal-01848688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxy of SrTiO 3 on Silicon: The Knitting Machine Strategy</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">GaAs Core/SrTiO 3 Shell Nanowires Grown by Molecular Beam Epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamis Louahadj</w:t>
+                <w:t xml:space="preserve">X. Guan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Becdelievre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.6b01260⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (4), pp.2393 - 2399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5b05182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848688v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaAs Core/SrTiO 3 Shell Nanowires Grown by Molecular Beam Epitaxy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">X. Guan</w:t>
+                <w:t xml:space="preserve">Texture of Ge on SrTiO3(001) substrates: Evidence for in-plane axiotaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Danescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Penuelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Becdelievre</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benoit Gobaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 16 (4), pp.2393 - 2399. </w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 644, pp.13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5b05182⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.susc.2015.08.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01849337v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray photoelectron spectroscopy and diffraction investigation of a metal–oxide-semiconductor heterostructure: Pt/Gd2O3/Si(111)</w:t>
               </w:r>
@@ -6052,295 +6052,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01391858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth process of nanosized aluminum thin films by pulsed laser deposition for fluorescence enhancement</w:t>
+                <w:t xml:space="preserve">Biomass production efficiency controlled by management in temperate and boreal ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nora Abdellaoui</w:t>
+                <w:t xml:space="preserve">M. Campioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vicca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Luyssaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Pillonnet</w:t>
+                <w:t xml:space="preserve">J. Bilcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes Berndt</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eva Kovacevic</w:t>
+                <w:t xml:space="preserve">Eric Ceschia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/26/11/115604⟩</w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (11), pp.843 - 846. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/NGEO2553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01121746v1</w:t>
+                <w:t xml:space="preserve">hal-01805223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomass production efficiency controlled by management in temperate and boreal ecosystems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Growth process of nanosized aluminum thin films by pulsed laser deposition for fluorescence enhancement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Abdellaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pillonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Campioli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Luyssaert</w:t>
+                <w:t xml:space="preserve">Johannes Berndt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bilcke</w:t>
+                <w:t xml:space="preserve">Chantal Boulmer-Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Ceschia</w:t>
+                <w:t xml:space="preserve">Eva Kovacevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 8 (11), pp.843 - 846. </w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (11), pp.115604. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/NGEO2553⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/26/11/115604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01805223v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01121746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multifunctional surfaces from multi-step generation of silver thiolate</w:t>
               </w:r>
@@ -6424,307 +6424,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase transition in ferroelectric Pb(Zr&amp;lt;sub&amp;gt;0.52&amp;lt;/sub&amp;gt;Ti&amp;lt;sub&amp;gt;0.48&amp;lt;/sub&amp;gt;)O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; epitaxial thin films</w:t>
+                <w:t xml:space="preserve">Growth of Ge islands on SrTiO3 (001) 2×1 reconstructed surface: Epitaxial relationship and effect of the temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qiang Liu</w:t>
+                <w:t xml:space="preserve">B. Gobaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Penuelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benamrouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Marconot</w:t>
+                <w:t xml:space="preserve">Y. Robach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Piquemal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexis Borowiak</w:t>
+                <w:t xml:space="preserve">N. Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2013.12.042⟩</w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 624, pp.130 - 134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.susc.2014.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01489882v1</w:t>
+                <w:t xml:space="preserve">hal-01848769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of Ge islands on SrTiO3 (001) 2×1 reconstructed surface: Epitaxial relationship and effect of the temperature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phase transition in ferroelectric Pb(Zr&amp;lt;sub&amp;gt;0.52&amp;lt;/sub&amp;gt;Ti&amp;lt;sub&amp;gt;0.48&amp;lt;/sub&amp;gt;)O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; epitaxial thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Gobaut</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Benamrouche</w:t>
+                <w:t xml:space="preserve">O. Marconot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Robach</w:t>
+                <w:t xml:space="preserve">M. Piquemal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Blanc</w:t>
+                <w:t xml:space="preserve">C. Eypert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Borowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.susc.2014.02.009⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 553, pp.85-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2013.12.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01848769v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutrient availability as the key regulator of global forest carbon balance</w:t>
               </w:r>
@@ -6972,549 +6972,549 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01735112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of catalyst droplet diameter on the growth direction of InP nanowires grown on Si(001) substrate</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
+                <w:t xml:space="preserve">X-ray photoelectron spectroscopy (XPS) and diffraction (XPD) study of a few layers of graphene on 6H-SiC(0001)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ferrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Penuelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Largeau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Bottela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ouerghi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 102 (24), pp.243113</w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 615, pp.47-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01939998v1</w:t>
+                <w:t xml:space="preserve">hal-02023390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray photoelectron spectroscopy (XPS) and diffraction (XPD) study of a few layers of graphene on 6H-SiC(0001)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Grenet</w:t>
+                <w:t xml:space="preserve">Formation and optical properties of silver perfluorodecanethiolate nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Brenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Piednoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ouerghi</w:t>
+                <w:t xml:space="preserve">François Bessueille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Penuelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Terrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 408, pp.13-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2013.07.041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02023390v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00867691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation and optical properties of silver perfluorodecanethiolate nanoparticles</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">LaAlO 3 /Si capacitors: Comparison of different molecular beam deposition conditions and their impact on electrical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pelloquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Albertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wael Hourani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 113 (3), pp.034106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4769890⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2013.07.041⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00867691v1</w:t>
+                <w:t xml:space="preserve">hal-01939997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LaAlO 3 /Si capacitors: Comparison of different molecular beam deposition conditions and their impact on electrical properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+                <w:t xml:space="preserve">Influence of catalyst droplet diameter on the growth direction of InP nanowires grown on Si(001) substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Naji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Wael Hourani</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Penuelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Patriarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Largeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 102 (24), pp.243113</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939997v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disparity in elevational shifts of European trees in response to recent climate warming</w:t>
               </w:r>
@@ -7659,51 +7659,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface accommodation mechanism for weakly interacting epitaxial systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Danescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gobaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Penuelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8060,51 +8060,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ge/SrTiO 3 (001): Correlation between interface chemistry and crystallographic orientation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gobaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Penuelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8198,51 +8198,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ge/SrTiO 3 (001) interface probed by soft x-ray synchrotron-radiation time-resolved photoemission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. El Kazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gobaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Penuelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8349,51 +8349,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.P. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vilquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8470,51 +8470,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chettaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Penuelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gobaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8718,307 +8718,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00753321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct epitaxial growth of InP based heterostructures on SrTiO3/Si(001) crystalline templates</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Chettaoui</w:t>
+                <w:t xml:space="preserve">Heteroepitaxy of SrTiO3 thin films on Si (001) using different growth strategies: Toward substratelike quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Niu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vilquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Penuelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Gobaut</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Botella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2010.10.034⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B, Nanotechnology and Microelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 29 (4), pp.041207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1116/1.3609813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01892244v1</w:t>
+                <w:t xml:space="preserve">hal-01892239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heteroepitaxy of SrTiO3 thin films on Si (001) using different growth strategies: Toward substratelike quality</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Vilquin</w:t>
+                <w:t xml:space="preserve">Direct epitaxial growth of InP based heterostructures on SrTiO3/Si(001) crystalline templates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Saint-Girons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chettaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Penuelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. Hollinger</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gobaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B, Nanotechnology and Microelectronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 88 (4), pp.469 - 471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2010.10.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1116/1.3609813⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01892239v1</w:t>
+                <w:t xml:space="preserve">hal-01892244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for the formation of two phases during the growth of SrTiO3 on silicon</w:t>
               </w:r>
@@ -9030,51 +9030,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Niu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Penuelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Largeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vilquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9138,51 +9138,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epitaxial graphene on cubic SiC&amp;quot;111.../Si&amp;quot;111... substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ouerghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kahouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9400,295 +9400,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01892230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial arsenic pressure and crystal orientation during the molecular beam epitaxy of GaAs on SrTiO3(001)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct growth of InAsP/InP quantum well heterostructures on Si using crystalline SrTiO3/Si templates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gobaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Penuelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chettaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. Regreny</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Largeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 107 (9), </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 97 (20), </w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3407520⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3520143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01892232v1</w:t>
+                <w:t xml:space="preserve">hal-01892234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct growth of InAsP/InP quantum well heterostructures on Si using crystalline SrTiO3/Si templates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
+                <w:t xml:space="preserve">Partial arsenic pressure and crystal orientation during the molecular beam epitaxy of GaAs on SrTiO3(001)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chettaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Penuelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gobaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">L. Largeau</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Regreny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 97 (20), </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 107 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3520143⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3407520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01892234v1</w:t>
+                <w:t xml:space="preserve">hal-01892232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epitaxial growth of germanium on silicon using a Gd2O3/Si (111) crystalline template</w:t>
               </w:r>
@@ -9821,51 +9821,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface morphology and characterization of thin graphene films on SiC vicinal substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Penuelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ouerghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lucot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9936,307 +9936,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01892228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time icosahedral to fcc structure transition during CoPt nanoparticle formation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christine Mottet</w:t>
+                <w:t xml:space="preserve">Local tuning of CoPt nanoparticle size and density with a focused ion beam nanowriter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Penuelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ouerghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurizio de Santis</w:t>
+                <w:t xml:space="preserve">Caroline Andreazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gierak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjst/e2009-00931-x⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 20 (42), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/20/42/425304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00443733v1</w:t>
+                <w:t xml:space="preserve">hal-01892227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local tuning of CoPt nanoparticle size and density with a focused ion beam nanowriter</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Bourhis</w:t>
+                <w:t xml:space="preserve">Real-time icosahedral to fcc structure transition during CoPt nanoparticle formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Penuelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Andreazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Andreazza-Vignolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio de Santis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/20/42/425304⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 167, pp.19-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjst/e2009-00931-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01892227v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00443733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Airborne trace element pollution in 11 European cities assessed by exposure of standardised ryegrass cultures</w:t>
               </w:r>
@@ -10494,77 +10494,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature effect on the ordering and morphology of CoPt nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Penuelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Andreazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Andreazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ouerghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10763,359 +10763,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01892210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges in quantifying biosphere-atmosphere exchange of nitrogen species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">XMCD studies of Co and Co–Pt nanoparticles prepared by vapour deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Imperia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Andreazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.A. Sutton</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Schmitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Penuelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Andreazza-Vignolle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2007.04.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 310 (2), pp.2417 - 2419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2006.10.806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01191966v1</w:t>
+                <w:t xml:space="preserve">hal-01892209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XMCD studies of Co and Co–Pt nanoparticles prepared by vapour deposition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Andreazza</w:t>
+                <w:t xml:space="preserve">Challenges in quantifying biosphere-atmosphere exchange of nitrogen species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Sutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Nemitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.W Erisman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Schmitz</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Beier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Butterbach Bahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2006.10.806⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 150 (1), pp.125-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2007.04.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01892209v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical and structural aspects of CoPt silicide nanostructures grown on Si(100)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ouerghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Penuelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Andreazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Andreazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11443,51 +11443,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535895v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Pelenc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Regreny" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Botella" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lamirand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Blanchard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5c01292" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359525v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#252;sn&#252; Aslan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Kaja" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mor&#225;n-Meza" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piquemal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alvarez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4nr05107f" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247839v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dursap" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zhou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dupraz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Labat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202500740" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814904v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Delorme" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Docquer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Fedi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Henry-Barriol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Robert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.202300570" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400900v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Fadel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Tapia Garcia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c11481" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106860v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Wittmann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Garnier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Sakata" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Auzias" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dumoulin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.3c00145" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071266v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Saerens" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Hesner" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M. H. Duong" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Solntsev" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.3c00026" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826464v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Becdelievre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Guan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Dudko" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauvin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac9c6b" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689625v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemanja Peric" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Berthe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Addad" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac7576" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106867v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bailly-Salins" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Vettori" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.2c00685" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454186v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.1c00945" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774992v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Sales" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;l Mulatier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fernandes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vacher" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2021.131270" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753317v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Khelfane" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Andreazza-Vignolle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Y. Ramos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Penuelas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauvage" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2022220027" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106866v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djawhar Ferrah" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Penuelas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudaa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Silly" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c05319" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622188v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Fouquat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grenet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c09101" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994566v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/abda75" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439313v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Capitolis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Hamandi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hochedel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said El-Jallal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Drouard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nano.202100106" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197378v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Thomas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bjorkman" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Myers-Smith" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Elmendorf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kattge" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15014-4" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649858v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdemar Abou Hamad" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Abi Tannous" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Soueidan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gremillard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fabr&#232;gue" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2020.113694" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770917v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Danescu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0na00273a" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500531v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Arnault" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.H. Lee" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delchevalrie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Penuelas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mehmel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2020.107768" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187637v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Yeromonahos" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier L&#233;onard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gehin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b04150" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486036v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fouquat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benamrouche" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2019.03.003" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969073v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Piazza" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cattoni" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Scaccabarozzi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patriarche" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aaf3fe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770901v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Regreny" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9na00443b" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017666v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Jie Sun" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Yu Huang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891158v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi-Hao Xu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Chen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miles Padgett" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.002427" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848663v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moalla" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cueff" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vilquin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saint-Girons" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-22349-y" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606618v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fons van Der" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ratcliffe" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruiz-Benito" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Scherer-Lorenzen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Verheyen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12868" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866856v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Bretin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Masnou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2018.02.051" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964749v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K Hamza Taha" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boisron" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Canut" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;linon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ra03697c" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701520v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pereira" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonhommeau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sirotkin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desplanche" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaba" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.01.281" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701504v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Calahorra" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Halder" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Smith" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cohen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489114v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Meunier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Largeau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bachelet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CE01276K" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848713v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meunier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Botella" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2015.10.013" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489104v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benali" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Grenet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6NR04817J" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489106v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Brenier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Piednoir" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bertorelle" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2015.12.061" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489127v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gobaut" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Girons" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2015.08.035" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848688v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Moalla" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamis Louahadj" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.6b01260" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849337v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Guan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Becdelievre" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b05182" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848746v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ferrah" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Kazzi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Niu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2015.02.001" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391845v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Abi-Tannous" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferro" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Lazar" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Toury" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.04.077" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-62K0QD1D-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489327v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Descamps-Mandine" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benamrouche" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gendry" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4907684" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805518v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fern&#225;ndez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vicca" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. A. Janssens" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sardans" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Luyssaert" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nclimate2794" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391858v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ferro" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berang&#232;re Toury" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.821-823.432" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121746v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Abdellaoui" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pillonnet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Berndt" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Boulmer-Leborgne" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kovacevic" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/26/11/115604" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805223v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Campioli" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bilcke" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NGEO2553" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489909v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brenier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2014.03.080" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489882v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Liu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marconot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piquemal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eypert" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Borowiak" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.12.042" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848769v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gobaut" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Robach" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blanc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2014.02.009" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BWBQVF5H-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889699v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nclimate2177" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735112v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Anufriev" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khmissi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Naji" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Barakat" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4804327" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939998v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Largeau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023390v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bottela" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouerghi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867691v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bessueille" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Terrier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2013.07.041" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3MP2ZCS3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939997v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pelloquin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baboux" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Albertini" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Hourani" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4769890" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599026v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Rabasa" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Granda" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benavides" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kunstler" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Espelta" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12220" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K99CXL26-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939999v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Danescu" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Favre-Nicolin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4813548" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627844v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Laariedh" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cremillieu" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Leclercq" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/28/4/045007" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071144v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dumont" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2011.12.062" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3QN3QMD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023426v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023495v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Silly" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939995v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lu" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.P. Blanchard" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2012.03.003" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892238v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chettaoui" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cheng" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benarmouche" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2011.02.003" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00753321v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. W. Peng" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roy" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.TSF.2010.12.208" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSM8SNGZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892244v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2010.10.034" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T4QW5SPG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892239v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hollinger" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3609813" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00601296v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Maurice" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.054105" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644362v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kahouli" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lucot" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Portail" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Travers" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3427406" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892230v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andreazza" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mottet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lio C. N. Tolentino" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.155453" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892232v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3407520" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892234v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3520143" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939983v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubourdieu" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gelard" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Salicio" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saint Girons" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3478301" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892228v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. David" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gierak" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.033408" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443733v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio de Santis" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2009-00931-x" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892227v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Andreazza" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourhis" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/20/42/425304" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3ED90827A8049CD2C18D0A19956D47AE3EC50403/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412914v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Klumpp" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ansel" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Klumpp" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Breuer" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vergne" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303817v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andreazza-Vignolle" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C.N. Tolentino" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Santis" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.115502" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892219v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouet" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2007.11.002" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFP1XVF6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892210v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Imperia" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Glaser" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corriea Martins" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200776459" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KK6FGQ7B-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191966v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Sutton" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nemitz" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W Erisman" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beier" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Butterbach Bahl" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2007.04.014" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892209v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schmitz" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2006.10.806" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DN6SGKM0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892206v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2401049" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714437v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Filella" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535895v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Pelenc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Regreny" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Botella" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lamirand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Blanchard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5c01292" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359525v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#252;sn&#252; Aslan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Kaja" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mor&#225;n-Meza" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piquemal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alvarez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4nr05107f" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247839v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dursap" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zhou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dupraz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Labat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202500740" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814904v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Delorme" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Docquer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Fedi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Henry-Barriol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Robert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.202300570" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106860v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Wittmann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Garnier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Sakata" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Auzias" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dumoulin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.3c00145" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071266v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Saerens" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Hesner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M. H. Duong" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Solntsev" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.3c00026" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400900v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Fadel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Tapia Garcia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c11481" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826464v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Becdelievre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Guan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Dudko" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauvin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac9c6b" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689625v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemanja Peric" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Berthe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Addad" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac7576" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106867v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bailly-Salins" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Vettori" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.2c00685" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454186v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.1c00945" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774992v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Sales" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;l Mulatier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fernandes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vacher" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2021.131270" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753317v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Khelfane" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Andreazza-Vignolle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Y. Ramos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Penuelas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauvage" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2022220027" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106866v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djawhar Ferrah" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Penuelas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudaa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Silly" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c05319" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622188v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Fouquat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grenet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c09101" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439313v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Capitolis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Hamandi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hochedel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said El-Jallal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Drouard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nano.202100106" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994566v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/abda75" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197378v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Thomas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bjorkman" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Myers-Smith" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Elmendorf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kattge" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15014-4" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649858v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdemar Abou Hamad" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Abi Tannous" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Soueidan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gremillard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fabr&#232;gue" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2020.113694" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770917v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Danescu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0na00273a" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500531v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Arnault" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.H. Lee" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delchevalrie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Penuelas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mehmel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2020.107768" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187637v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Yeromonahos" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier L&#233;onard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gehin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b04150" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486036v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fouquat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benamrouche" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2019.03.003" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969073v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Piazza" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cattoni" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Scaccabarozzi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patriarche" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aaf3fe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770901v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Regreny" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9na00443b" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017666v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Jie Sun" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Yu Huang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891158v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi-Hao Xu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Chen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miles Padgett" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.002427" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848663v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moalla" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cueff" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vilquin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saint-Girons" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-22349-y" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606618v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fons van Der" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ratcliffe" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruiz-Benito" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Scherer-Lorenzen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Verheyen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12868" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866856v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Bretin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Masnou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2018.02.051" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964749v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K Hamza Taha" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boisron" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Canut" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;linon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ra03697c" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701520v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pereira" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonhommeau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sirotkin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desplanche" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaba" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.01.281" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701504v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Calahorra" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Halder" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Smith" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cohen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489114v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Meunier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Largeau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bachelet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CE01276K" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848713v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meunier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Botella" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2015.10.013" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489104v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benali" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Grenet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6NR04817J" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489106v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Brenier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Piednoir" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bertorelle" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2015.12.061" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848688v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Girons" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Moalla" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamis Louahadj" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.6b01260" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849337v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Guan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Becdelievre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b05182" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489127v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gobaut" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2015.08.035" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848746v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ferrah" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Kazzi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Niu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2015.02.001" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391845v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Abi-Tannous" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferro" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Lazar" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Toury" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.04.077" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-62K0QD1D-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489327v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Descamps-Mandine" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benamrouche" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gendry" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4907684" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805518v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fern&#225;ndez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vicca" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. A. Janssens" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sardans" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Luyssaert" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nclimate2794" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391858v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ferro" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berang&#232;re Toury" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.821-823.432" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805223v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Campioli" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bilcke" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NGEO2553" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121746v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Abdellaoui" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pillonnet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Berndt" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Boulmer-Leborgne" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kovacevic" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/26/11/115604" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489909v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brenier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2014.03.080" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848769v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gobaut" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Robach" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blanc" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2014.02.009" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BWBQVF5H-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489882v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Liu" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marconot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piquemal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eypert" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Borowiak" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.12.042" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889699v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nclimate2177" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735112v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Anufriev" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khmissi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Naji" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Barakat" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4804327" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023390v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bottela" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouerghi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867691v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bessueille" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Terrier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2013.07.041" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3MP2ZCS3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939997v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pelloquin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baboux" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Albertini" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Hourani" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4769890" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939998v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Largeau" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599026v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Rabasa" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Granda" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benavides" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kunstler" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Espelta" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12220" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K99CXL26-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939999v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Danescu" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Favre-Nicolin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4813548" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627844v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Laariedh" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cremillieu" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Leclercq" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/28/4/045007" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071144v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dumont" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2011.12.062" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3QN3QMD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023426v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023495v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Silly" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939995v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lu" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.P. Blanchard" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2012.03.003" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892238v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chettaoui" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cheng" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benarmouche" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2011.02.003" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00753321v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. W. Peng" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roy" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.TSF.2010.12.208" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSM8SNGZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892239v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hollinger" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3609813" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892244v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2010.10.034" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T4QW5SPG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00601296v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Maurice" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.054105" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644362v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kahouli" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lucot" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Portail" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Travers" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3427406" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892230v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andreazza" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mottet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lio C. N. Tolentino" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.155453" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892234v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3520143" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892232v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3407520" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939983v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubourdieu" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gelard" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Salicio" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saint Girons" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3478301" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892228v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. David" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gierak" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.033408" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892227v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Andreazza" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourhis" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/20/42/425304" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3ED90827A8049CD2C18D0A19956D47AE3EC50403/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443733v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio de Santis" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2009-00931-x" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412914v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Klumpp" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ansel" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Klumpp" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Breuer" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vergne" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303817v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andreazza-Vignolle" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C.N. Tolentino" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Santis" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.115502" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892219v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouet" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2007.11.002" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFP1XVF6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892210v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Imperia" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Glaser" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corriea Martins" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200776459" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KK6FGQ7B-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892209v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schmitz" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2006.10.806" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DN6SGKM0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191966v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Sutton" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nemitz" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W Erisman" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beier" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Butterbach Bahl" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2007.04.014" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892206v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2401049" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714437v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Filella" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>