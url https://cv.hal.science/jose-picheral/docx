--- v0 (2026-03-24)
+++ v1 (2026-05-04)
@@ -1998,1486 +1998,1439 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00420634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (38)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (40)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion Acoustique-Visuelle par Transport Optimal pour la Localisation de Sources</w:t>
+                <w:t xml:space="preserve">Strong Basin of Attraction for Unmixing Kernels with the Variable Projection Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilyes Jaouedi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Chardon</w:t>
+                <w:t xml:space="preserve">Santos Michelena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ferreira da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Picheral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI, XXXe Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2026 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Barcelona, Spain. pp.726-730, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP55912.2026.11461999⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05273990v1</w:t>
+                <w:t xml:space="preserve">hal-05287394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de signaux radar LPI par YOLO en présence d'interférences et de signaux inconnus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Reihan Mazouz</w:t>
+                <w:t xml:space="preserve">Sensor Array and Camera Fusion Via Unbalanced Optimal Transport for 3D Source Localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyes Jaouedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Picheral</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Barcelona, Spain. pp.20786-20790, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP55912.2026.11461674⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05316653v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence Guarantees for Unmixing PSFs over a Manifold with Non-Convex Optimization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Détection de signaux radar LPI par YOLO en présence d'interférences et de signaux inconnus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Ferreira Da Costa</w:t>
+                <w:t xml:space="preserve">Reihan Mazouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Picheral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abigael Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE Statistical Signal Processing Workshop (SSP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, STRASBOURG, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04964463v2</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05316653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un enseignement expérimental de traitement de signal audio dans un cursus ingénieur généraliste</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fusion Acoustique-Visuelle par Transport Optimal pour la Localisation de Sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyes Jaouedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chardon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Roual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Picheral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">GRETSI, XXXe Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05364734v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05273990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction de Réponses Impulsionnelles sur une Variété pour la Spectroscopie de Plasma Induit par Laser</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Convergence Guarantees for Unmixing PSFs over a Manifold with Non-Convex Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santos Michelena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ferreira Da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Picheral</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Ferreira Da Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXe Colloque Francophone de Traitement du Signal et des Images (GRETSI 2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 IEEE Statistical Signal Processing Workshop (SSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Edinburgh, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SSP64130.2025.11073360⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05155150v2</w:t>
+                <w:t xml:space="preserve">hal-04964463v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An investigation of the performances of asynchronous measurements methods</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un enseignement expérimental de traitement de signal audio dans un cursus ingénieur généraliste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Roual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Picheral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inter-Noise 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3397/IN_2024_4146⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04735374v1</w:t>
+                <w:t xml:space="preserve">hal-05364734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Probability of Interception Radar Signals Detection, Comparison of a YOLOv8 Model and a Conventional Signal Processing Method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Reihan Mazouz</w:t>
+                <w:t xml:space="preserve">Reconstruction de Réponses Impulsionnelles sur une Variété pour la Spectroscopie de Plasma Induit par Laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santos Michelena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Bosse</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ferreira Da Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Radar Conference (RADAR 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XXXe Colloque Francophone de Traitement du Signal et des Images (GRETSI 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRETSI, Aug 2025, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/radar58436.2024.10993803⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04785369v1</w:t>
+                <w:t xml:space="preserve">hal-05155150v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode sans grille pour la localisation de sources à partir de mesures asynchrones</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">An investigation of the performances of asynchronous measurements methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Itare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Picheral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inter-Noise 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Nantes, France. pp.8806-8815, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3397/IN_2024_4146⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04254916v1</w:t>
+                <w:t xml:space="preserve">hal-04735374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some results on the convergence of the damas algorithm and application to large scale problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Chardon</w:t>
+                <w:t xml:space="preserve">Low Probability of Interception Radar Signals Detection, Comparison of a YOLOv8 Model and a Conventional Signal Processing Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reihan Mazouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francois Ollivier</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Marcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abigael Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Bosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Congress on Sound and Vibration, ICSV 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Radar Conference (RADAR 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Rennes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/radar58436.2024.10993803⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03520797v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04785369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlated source localization with orthogonal least squares</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthode sans grille pour la localisation de sources à partir de mesures asynchrones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Itare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Picheral</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Acusticum 2020</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03053106v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches parcimonieuses pour l'estimation de la matrice de covariance spatiale et la localisation de sources acoustiques</w:t>
+                <w:t xml:space="preserve">Some results on the convergence of the damas algorithm and application to large scale problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Picheral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Ollivier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2019 - XXVIIème Colloque francophone de traitement du signal et des images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
+              <w:t xml:space="preserve">27th International Congress on Sound and Vibration, ICSV 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, online, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02271625v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03520797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Possibilities for Analyzing Complex Asynchronous Blade Vibrations From Tip-Timing Data Using a Sparse Spectral Analysis Method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Bouchain</w:t>
+                <w:t xml:space="preserve">Correlated source localization with orthogonal least squares</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME Turbo Expo 2019: Turbomachinery Technical Conference and Exposition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forum Acusticum 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0751⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/GT2019-91573⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03211554v1</w:t>
+                <w:t xml:space="preserve">hal-03053106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial matrix covariance estimation and acoustic source localization by sparse approaches</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approches parcimonieuses pour l'estimation de la matrice de covariance spatiale et la localisation de sources acoustiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marcos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francois Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Congress on Sound and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">GRETSI 2019 - XXVIIème Colloque francophone de traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04466667v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02271625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse Method for Tip-Timing Signals Analysis with Non Stationary Engine Rotation Frequency</w:t>
+                <w:t xml:space="preserve">New Possibilities for Analyzing Complex Asynchronous Blade Vibrations From Tip-Timing Data Using a Sparse Spectral Analysis Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Picheral</w:t>
@@ -3491,1689 +3444,1767 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lahalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Vercoutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Burgardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th European Signal Processing Conference (EUSIPCO 2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/eusipco.2018.8553254⟩</w:t>
+              <w:t xml:space="preserve">ASME Turbo Expo 2019: Turbomachinery Technical Conference and Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Phoenix, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/GT2019-91573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01896808v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03211554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode parcimonieuse pour l'analyse spectrale de signaux tip-timing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Bouchain</w:t>
+                <w:t xml:space="preserve">Spatial matrix covariance estimation and acoustic source localization by sparse approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenmeng Xiong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Agathe Vercoutter</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Marcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26eme Colloque GRETSI Traitement du Signal &amp; des Images, GRETSI 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Juan les Pins, France</w:t>
+              <w:t xml:space="preserve">26th International Congress on Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01556390v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04466667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparsity-based localization of spatially coherent distributed sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wenmeng Xiong</w:t>
+                <w:t xml:space="preserve">Sparse Method for Tip-Timing Signals Analysis with Non Stationary Engine Rotation Frequency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Chardon</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Lahalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Vercoutter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Talon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26th European Signal Processing Conference (EUSIPCO 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Rome, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/eusipco.2018.8553254⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2016.7472276⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01231789v1</w:t>
+                <w:t xml:space="preserve">hal-01896808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hierarchical variational Bayesian approximation approach in acoustic imaging</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gac</w:t>
+                <w:t xml:space="preserve">Méthode parcimonieuse pour l'analyse spectrale de signaux tip-timing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Picheral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Lahalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Vercoutter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th International Workshop on Bayesian Inference and Maximun Entropy Methods in Science and Engineering (MaxEnt'14)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">26eme Colloque GRETSI Traitement du Signal &amp; des Images, GRETSI 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Juan les Pins, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01103784v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01556390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Analysis of Music in the Presence of Modeling Errors Dueto the Spatial Distribution of Sources</w:t>
+                <w:t xml:space="preserve">Sparsity-based localization of spatially coherent distributed sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenmeng Xiong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Chardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Shanghai, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2016.7472276⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/icassp.2015.7178482⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01633928v1</w:t>
+                <w:t xml:space="preserve">hal-01231789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Borne de Cramér-Rao pour la conception de réseaux de capteurs en présence des sources dispersées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wenmeng Xiong</w:t>
+                <w:t xml:space="preserve">A hierarchical variational Bayesian approximation approach in acoustic imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mohammad-Djafari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Picheral</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25eme Colloque GRETSI 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">34th International Workshop on Bayesian Inference and Maximun Entropy Methods in Science and Engineering (MaxEnt'14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Amboise, France. pp.572 - 579, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4906024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01235086v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01103784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antenna Array Design for Music in The Presence of Spatially Distributed Sources</w:t>
+                <w:t xml:space="preserve">Performance Analysis of Music in the Presence of Modeling Errors Dueto the Spatial Distribution of Sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenmeng Xiong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd European Signal Processing Conference (EUSIPCO 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">40th IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Brisbane, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icassp.2015.7178482⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01235084v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aero-acoustics source separation with sparsity inducing priors in the frequency domain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Schwander</w:t>
+                <w:t xml:space="preserve">Borne de Cramér-Rao pour la conception de réseaux de capteurs en présence des sources dispersées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenmeng Xiong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Daniel Blacodon</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th International Workshop on Bayesian Inference and Maximun Entropy Methods in Science and Engineering (MaxEnt'14)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25eme Colloque GRETSI 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01103779v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01235086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A variational Bayesian approximation approach via a sparsity enforcing prior in acoustic imaging</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gac</w:t>
+                <w:t xml:space="preserve">Antenna Array Design for Music in The Presence of Spatially Distributed Sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenmeng Xiong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Picheral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WIO 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">23rd European Signal Processing Conference (EUSIPCO 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Nice, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01103751v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01235084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convolution Models with Shift-invariant kernel based on Matlab-GPU platform for Fast Acoustic Imaging</w:t>
+                <w:t xml:space="preserve">A variational Bayesian approximation approach via a sparsity enforcing prior in acoustic imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ning Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mohammad-Djafari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Picheral</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Mohammad-Djafari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISAV 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WIO 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Neuchâtel, Switzerland. pp.1 - 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WIO.2014.6933297⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01103819v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01103751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced visual analysis of aircraft engines based on spectrograms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Griffaton</w:t>
+                <w:t xml:space="preserve">Aero-acoustics source separation with sparsity inducing priors in the frequency domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Schwander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Tenenhaus</w:t>
+                <w:t xml:space="preserve">Ali-Mohammad Djafari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Blacodon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMA2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">34th International Workshop on Bayesian Inference and Maximun Entropy Methods in Science and Engineering (MaxEnt'14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Amboise, France. pp.422 - 431, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4906006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01103775v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01103779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D convolution model using (in)variant kernels for fast acoustic imaging</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gac</w:t>
+                <w:t xml:space="preserve">Enhanced visual analysis of aircraft engines based on spectrograms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Griffaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ali Mohammad-Djafari</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Tenenhaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5 th Berlin Beamforming Conference 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Berlin, Germany. 15 p</w:t>
+              <w:t xml:space="preserve">ISMA2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Leuven, Belgium. pp.2809-2822</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01083451v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01103775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation des sources distribuées en champ proche</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jad Abou Chaaya</w:t>
+                <w:t xml:space="preserve">Convolution Models with Shift-invariant kernel based on Matlab-GPU platform for Fast Acoustic Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Marcos</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mohammad-Djafari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Brest, France. 4p</w:t>
+              <w:t xml:space="preserve">ISAV 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Tehran, Iran</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00866981v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01103819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient variational Bayesian inference approach via Studient's-t priors for acoustic imaging in colored noises</w:t>
+                <w:t xml:space="preserve">2D convolution model using (in)variant kernels for fast acoustic imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ning Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Picheral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mohammad-Djafari</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POMA - ICA 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Montreal, Canada. 055031 (9p.)</w:t>
+              <w:t xml:space="preserve">5 th Berlin Beamforming Conference 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Berlin, Germany. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00865786v2</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01083451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wideband Zero-Forcing MUSIC for Aeroacoustic Sources Localization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carine El Kassis</w:t>
+                <w:t xml:space="preserve">Localisation des sources distribuées en champ proche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jad Abou Chaaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Picheral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO'12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Bucharest, Romania. pp.2283-2287</w:t>
+              <w:t xml:space="preserve">GRETSI 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00736392v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00866981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian sparse regularization in near-field wideband aeroacoustic imaging for wind tunnel test</w:t>
+                <w:t xml:space="preserve">An efficient variational Bayesian inference approach via Studient's-t priors for acoustic imaging in colored noises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ning Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mohammad-Djafari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ali Mohammad-Djafari</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Nantes, France. pp.1391-1396</w:t>
+              <w:t xml:space="preserve">POMA - ICA 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Montreal, Canada. 055031 (9p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00695580v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00865786v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bayesian sparse inference approach in near-field wideband aeroacoustic imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ning Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5192,399 +5223,364 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Picheral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 19th IEEE International Conference on Image Processing (ICIP 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Orlando, United States. pp.2529-2532, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIP.2012.6467413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00770947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two robust super resolution approaches in aeroacoustic imaging for near-field wideband extended sources</w:t>
+                <w:t xml:space="preserve">Bayesian sparse regularization in near-field wideband aeroacoustic imaging for wind tunnel test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ning Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Picheral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mohammad-Djafari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José Picheral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BeBec'12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Berlin, Germany. CD-ROM Proceedings (15 p.)</w:t>
+              <w:t xml:space="preserve">Acoustics 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Nantes, France. pp.1391-1396</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00695577v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00695580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robust super-resolution approach for near-field wideband acoustic imaging with sparsity constraint</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ning Chu</w:t>
+                <w:t xml:space="preserve">Wideband Zero-Forcing MUSIC for Aeroacoustic Sources Localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine El Kassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Picheral</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Mohammad-Djafari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 IEEE International Symposium on Signal Processing and Information Technology (ISSPIT 2011) </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EUSIPCO'12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Bucharest, Romania. pp.2283-2287</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00658941v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00736392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibration signals compression with Time-Frequency Adaptive Quantization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marius Oltean</w:t>
+                <w:t xml:space="preserve">Two robust super resolution approaches in aeroacoustic imaging for near-field wideband extended sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mohammad-Djafari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Picheral</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hani Hamdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Intelligent Signal Processing (WISP'11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Floriana, Malta. pp.138-141</w:t>
+              <w:t xml:space="preserve">BeBec'12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Berlin, Germany. CD-ROM Proceedings (15 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00635121v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00695577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical Vibration Signal Compression by LOT-based Subband Coding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Oltean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5616,664 +5612,784 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hani Hamdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2011 IEEE International Symposium on Signal Processing and Information Technology (ISSPIT 2011) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Bilbao, Spain. 6 p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISSPIT.2011.6151525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00658932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpolation et méthodes à haute résolution pour antennes non uniformes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fouzi Harrou</w:t>
+                <w:t xml:space="preserve">A robust super-resolution approach for near-field wideband acoustic imaging with sparsity constraint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Picheral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mohammad-Djafari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sciences of Electronics, Technologies of Information and Telecommunication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2011 IEEE International Symposium on Signal Processing and Information Technology (ISSPIT 2011) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Bilbao, Spain. 6 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISSPIT.2011.6151579⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00424492v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00658941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second-order near field localization with automatic paring operation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vibration signals compression with Time-Frequency Adaptive Quantization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Oltean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Remy Boyer</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Lahalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hani Hamdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Symposium on Intelligent Signal Processing (WISP'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Floriana, Malta. pp.138-141</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2008.4518173⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00293482v1</w:t>
+                <w:t xml:space="preserve">hal-00635121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EM-ESPRIT ALGORITHM FOR DIRECTION FINDING WITH NONUNIFORM ARRAYS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carine El Kassis</w:t>
+                <w:t xml:space="preserve">Interpolation et méthodes à haute résolution pour antennes non uniformes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouzi Harrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Picheral</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chafik Mokbel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Signal Processing Workshop</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Sciences of Electronics, Technologies of Information and Telecommunication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Hammamet, Tunisie. CD-ROM Proceedings, 5 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00258484v1</w:t>
+                <w:t xml:space="preserve">hal-00424492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Second-order near field localization with automatic paring operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Picheral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICASSP - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Las Vegas, United States. pp. 2569-2572, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2008.4518173⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00293482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EM-ESPRIT ALGORITHM FOR DIRECTION FINDING WITH NONUNIFORM ARRAYS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine El Kassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Picheral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chafik Mokbel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Statistical Signal Processing Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Madison, United States. pp.453-457, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SSP.2007.4301299⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00258484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">BER Performance Improvement with Joint Angle-Delay-Polarization Estimation of Multipath Channel Parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Tohanean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Picheral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">64th IEEE - Vehicular Technology Conference - Radio Propagation Track (PROP-2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Montréal, Canada. 5p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/VTCF.2006.31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00260769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong Basin of Attraction for Unmixing Kernels with the Variable Projection Method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Ferreira Da Costa</w:t>
+                <w:t xml:space="preserve">Performance analysis of MUSIC for spatially distributed sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenmeng Xiong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Picheral</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Marcos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01069045v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId143"/>
+      <w:footerReference w:type="default" r:id="rId147"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6341,51 +6457,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6E6890C5"/>
+    <w:nsid w:val="2377FA22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6572,51 +6688,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jose-picheral" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9571-8151" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077860373" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04451785v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenmeng Xiong" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changchun Bao" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maoshen Jia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Picheral" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2024.3363441" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04054132v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00034-023-02338-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03795075v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiong Wenmeng" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao Changchun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Maoshen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2022.3201391" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330343v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Avital" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chardon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2021.108244" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225678v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ollivier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116208" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02125263v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lahalle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Vercoutter" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2019.04.063" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02448965v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5138931" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01744214v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marcos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2017.09.001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01349526v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2017.01.001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01498980v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-016-1015-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231774v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Abou Chaaya" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2014.07.007" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794236v8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Chu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mohammad-Djafari" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gac" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2013.08.007" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00871742v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Oltean" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Hamdan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Griffaton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2013.07.005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794230v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00736360v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine El Kassis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fleury" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafic Mokbel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00034-012-9397-y" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AF2142D29F08495256C898DC9D9ADB156A9F2866/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00420634v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik Mokbel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2009.07.014" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273990v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Jaouedi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316653v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reihan Mazouz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigael Taylor" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bosse" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04964463v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santos Michelena" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ferreira Da Costa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP64130.2025.11073360" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364734v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Roual" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05155150v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735374v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Itare" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_4146" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785369v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/radar58436.2024.10993803" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254916v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520797v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ollivier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03053106v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0751" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02271625v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03211554v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Burgardt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2019-91573" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466667v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01896808v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Talon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2018.8553254" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01556390v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231789v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7472276" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103784v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4906024" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01633928v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2015.7178482" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235086v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235084v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103779v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schwander" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali-Mohammad Djafari" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Blacodon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4906006" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103751v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIO.2014.6933297" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103819v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103775v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Tenenhaus" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01083451v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00866981v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00865786v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00736392v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00695580v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00770947v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6467413" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00695577v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658941v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSPIT.2011.6151579" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00635121v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658932v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSPIT.2011.6151525" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00424492v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzi Harrou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00293482v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Boyer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4518173" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258484v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2007.4301299" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00260769v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Tohanean" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCF.2006.31" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05287394v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01069045v3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jose-picheral" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9571-8151" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077860373" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04451785v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenmeng Xiong" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changchun Bao" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maoshen Jia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Picheral" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2024.3363441" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04054132v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00034-023-02338-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03795075v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiong Wenmeng" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao Changchun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Maoshen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2022.3201391" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330343v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Avital" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chardon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2021.108244" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225678v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ollivier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116208" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02125263v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lahalle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Vercoutter" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2019.04.063" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02448965v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5138931" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01744214v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marcos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2017.09.001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01349526v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2017.01.001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01498980v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-016-1015-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231774v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Abou Chaaya" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2014.07.007" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794236v8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Chu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mohammad-Djafari" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gac" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2013.08.007" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00871742v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Oltean" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Hamdan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Griffaton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2013.07.005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794230v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00736360v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine El Kassis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fleury" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafic Mokbel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00034-012-9397-y" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AF2142D29F08495256C898DC9D9ADB156A9F2866/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00420634v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik Mokbel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2009.07.014" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05287394v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santos Michelena" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ferreira da Costa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP55912.2026.11461999" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572212v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Jaouedi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP55912.2026.11461674" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316653v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reihan Mazouz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigael Taylor" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bosse" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273990v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04964463v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ferreira Da Costa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP64130.2025.11073360" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364734v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Roual" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05155150v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735374v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Itare" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_4146" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785369v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/radar58436.2024.10993803" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254916v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520797v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ollivier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03053106v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0751" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02271625v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03211554v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Burgardt" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2019-91573" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466667v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01896808v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Talon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2018.8553254" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01556390v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231789v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7472276" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103784v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4906024" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01633928v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2015.7178482" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235086v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235084v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103751v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIO.2014.6933297" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103779v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schwander" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali-Mohammad Djafari" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Blacodon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4906006" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103775v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Tenenhaus" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103819v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01083451v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00866981v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00865786v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00770947v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6467413" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00695580v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00736392v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00695577v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658932v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSPIT.2011.6151525" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658941v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSPIT.2011.6151579" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00635121v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00424492v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzi Harrou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00293482v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Boyer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4518173" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258484v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2007.4301299" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00260769v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Tohanean" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCF.2006.31" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01069045v3" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>