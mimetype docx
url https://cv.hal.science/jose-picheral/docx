--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -771,265 +771,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03225678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blade vibration study by spectral analysis of tip-timing signals with OMP algorithm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Bouchain</w:t>
+                <w:t xml:space="preserve">Localization of sparse and coherent sources by orthogonal least squares</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Picheral</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2019.04.063⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 146 (6), pp.4873-4882. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.5138931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02125263v1</w:t>
+                <w:t xml:space="preserve">hal-02448965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization of sparse and coherent sources by orthogonal least squares</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Blade vibration study by spectral analysis of tip-timing signals with OMP algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouchain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Picheral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Lahalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Vercoutter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 146 (6), pp.4873-4882. </w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 130, pp.108-121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.5138931⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2019.04.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02448965v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02125263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance analysis of distributed source parameter estimator (DSPE) in the presence of modeling errors due to the spatial distributions of sources</w:t>
               </w:r>
@@ -1542,252 +1542,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00794236v8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compression methods for mechanical vibration signals: Application to the plane engines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marius Oltean</w:t>
+                <w:t xml:space="preserve">Robust Bayesian super-resolution approach via sparsity enforcing a priori for near-field aeroacoustic source imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mohammad-Djafari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Picheral</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Griffaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 332 (18), pp.4369-4389</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00871742v1</w:t>
+                <w:t xml:space="preserve">hal-00794230v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Bayesian super-resolution approach via sparsity enforcing a priori for near-field aeroacoustic source imaging</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ali Mohammad-Djafari</w:t>
+                <w:t xml:space="preserve">Compression methods for mechanical vibration signals: Application to the plane engines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Oltean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Picheral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Lahalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hani Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Griffaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 41 (1-2), pp.313-327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2013.07.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00794230v2</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00871742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direction of Arrival Estimation using EM-ESPRIT with nonuniform arrays</w:t>
               </w:r>
@@ -2112,51 +2112,51 @@
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICASSP55912.2026.11461999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05287394v1</w:t>
+                <w:t xml:space="preserve">hal-05287394v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensor Array and Camera Fusion Via Unbalanced Optimal Transport for 3D Source Localization</w:t>
               </w:r>
@@ -2750,291 +2750,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05155150v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An investigation of the performances of asynchronous measurements methods</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Chardon</w:t>
+                <w:t xml:space="preserve">Low Probability of Interception Radar Signals Detection, Comparison of a YOLOv8 Model and a Conventional Signal Processing Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reihan Mazouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Picheral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Marcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abigael Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Bosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inter-Noise 2024</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3397/IN_2024_4146⟩</w:t>
+              <w:t xml:space="preserve">International Radar Conference (RADAR 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Rennes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/radar58436.2024.10993803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04735374v1</w:t>
+                <w:t xml:space="preserve">hal-04785369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Probability of Interception Radar Signals Detection, Comparison of a YOLOv8 Model and a Conventional Signal Processing Method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Reihan Mazouz</w:t>
+                <w:t xml:space="preserve">An investigation of the performances of asynchronous measurements methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Itare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Picheral</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Bosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Radar Conference (RADAR 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Rennes, France. </w:t>
+              <w:t xml:space="preserve">Inter-Noise 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Nantes, France. pp.8806-8815, </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/radar58436.2024.10993803⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3397/IN_2024_4146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04785369v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04735374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode sans grille pour la localisation de sources à partir de mesures asynchrones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Itare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3392,90 +3392,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Possibilities for Analyzing Complex Asynchronous Blade Vibrations From Tip-Timing Data Using a Sparse Spectral Analysis Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lahalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Vercoutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Burgardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3647,90 +3647,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sparse Method for Tip-Timing Signals Analysis with Non Stationary Engine Rotation Frequency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lahalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Vercoutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Talon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3777,90 +3777,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode parcimonieuse pour l'analyse spectrale de signaux tip-timing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lahalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Vercoutter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26eme Colloque GRETSI Traitement du Signal &amp; des Images, GRETSI 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Juan les Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4407,304 +4407,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01235084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A variational Bayesian approximation approach via a sparsity enforcing prior in acoustic imaging</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ali Mohammad-Djafari</w:t>
+                <w:t xml:space="preserve">Aero-acoustics source separation with sparsity inducing priors in the frequency domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Schwander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">José Picheral</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali-Mohammad Djafari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Blacodon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WIO 2014</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WIO.2014.6933297⟩</w:t>
+              <w:t xml:space="preserve">34th International Workshop on Bayesian Inference and Maximun Entropy Methods in Science and Engineering (MaxEnt'14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Amboise, France. pp.422 - 431, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4906006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01103751v1</w:t>
+                <w:t xml:space="preserve">hal-01103779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aero-acoustics source separation with sparsity inducing priors in the frequency domain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Schwander</w:t>
+                <w:t xml:space="preserve">A variational Bayesian approximation approach via a sparsity enforcing prior in acoustic imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mohammad-Djafari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Picheral</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Blacodon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th International Workshop on Bayesian Inference and Maximun Entropy Methods in Science and Engineering (MaxEnt'14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Amboise, France. pp.422 - 431, </w:t>
+              <w:t xml:space="preserve">WIO 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Neuchâtel, Switzerland. pp.1 - 4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4906006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WIO.2014.6933297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01103779v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01103751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced visual analysis of aircraft engines based on spectrograms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Griffaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5272,204 +5272,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00770947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian sparse regularization in near-field wideband aeroacoustic imaging for wind tunnel test</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ning Chu</w:t>
+                <w:t xml:space="preserve">Wideband Zero-Forcing MUSIC for Aeroacoustic Sources Localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine El Kassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Picheral</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Mohammad-Djafari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Nantes, France. pp.1391-1396</w:t>
+              <w:t xml:space="preserve">EUSIPCO'12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Bucharest, Romania. pp.2283-2287</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00695580v1</w:t>
+                <w:t xml:space="preserve">hal-00736392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wideband Zero-Forcing MUSIC for Aeroacoustic Sources Localization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carine El Kassis</w:t>
+                <w:t xml:space="preserve">Bayesian sparse regularization in near-field wideband aeroacoustic imaging for wind tunnel test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Picheral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mohammad-Djafari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO'12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Bucharest, Romania. pp.2283-2287</w:t>
+              <w:t xml:space="preserve">Acoustics 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Nantes, France. pp.1391-1396</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00736392v1</w:t>
+                <w:t xml:space="preserve">hal-00695580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two robust super resolution approaches in aeroacoustic imaging for near-field wideband extended sources</w:t>
               </w:r>
@@ -5550,90 +5550,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical Vibration Signal Compression by LOT-based Subband Coding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Oltean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lahalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hani Hamdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2011 IEEE International Symposium on Signal Processing and Information Technology (ISSPIT 2011) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Bilbao, Spain. 6 p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5771,90 +5771,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibration signals compression with Time-Frequency Adaptive Quantization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Oltean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lahalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hani Hamdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Intelligent Signal Processing (WISP'11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Floriana, Malta. pp.138-141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6239,84 +6239,176 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00260769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Local Geometry of Least Squares for Unmixing Signals with Parameter-Dependent Dictionaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santos Michelena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ferreira da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Picheral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05622667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Performance analysis of MUSIC for spatially distributed sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenmeng Xiong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6331,65 +6423,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01069045v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId147"/>
+      <w:footerReference w:type="default" r:id="rId148"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6457,51 +6549,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2377FA22"/>
+    <w:nsid w:val="B85AA995"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6688,51 +6780,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jose-picheral" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9571-8151" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077860373" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04451785v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenmeng Xiong" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changchun Bao" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maoshen Jia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Picheral" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2024.3363441" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04054132v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00034-023-02338-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03795075v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiong Wenmeng" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao Changchun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Maoshen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2022.3201391" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330343v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Avital" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chardon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2021.108244" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225678v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ollivier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116208" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02125263v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lahalle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Vercoutter" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2019.04.063" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02448965v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5138931" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01744214v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marcos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2017.09.001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01349526v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2017.01.001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01498980v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-016-1015-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231774v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Abou Chaaya" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2014.07.007" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794236v8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Chu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mohammad-Djafari" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gac" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2013.08.007" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00871742v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Oltean" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Hamdan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Griffaton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2013.07.005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794230v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00736360v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine El Kassis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fleury" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafic Mokbel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00034-012-9397-y" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AF2142D29F08495256C898DC9D9ADB156A9F2866/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00420634v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik Mokbel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2009.07.014" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05287394v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santos Michelena" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ferreira da Costa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP55912.2026.11461999" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572212v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Jaouedi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP55912.2026.11461674" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316653v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reihan Mazouz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigael Taylor" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bosse" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273990v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04964463v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ferreira Da Costa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP64130.2025.11073360" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364734v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Roual" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05155150v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735374v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Itare" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_4146" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785369v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/radar58436.2024.10993803" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254916v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520797v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ollivier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03053106v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0751" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02271625v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03211554v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Burgardt" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2019-91573" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466667v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01896808v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Talon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2018.8553254" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01556390v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231789v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7472276" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103784v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4906024" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01633928v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2015.7178482" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235086v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235084v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103751v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIO.2014.6933297" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103779v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schwander" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali-Mohammad Djafari" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Blacodon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4906006" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103775v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Tenenhaus" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103819v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01083451v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00866981v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00865786v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00770947v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6467413" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00695580v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00736392v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00695577v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658932v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSPIT.2011.6151525" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658941v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSPIT.2011.6151579" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00635121v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00424492v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzi Harrou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00293482v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Boyer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4518173" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258484v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2007.4301299" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00260769v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Tohanean" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCF.2006.31" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01069045v3" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jose-picheral" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9571-8151" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077860373" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04451785v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenmeng Xiong" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changchun Bao" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maoshen Jia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Picheral" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2024.3363441" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04054132v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00034-023-02338-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03795075v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiong Wenmeng" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao Changchun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Maoshen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2022.3201391" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330343v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Avital" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chardon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2021.108244" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225678v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ollivier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116208" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02448965v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5138931" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02125263v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lahalle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Vercoutter" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2019.04.063" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01744214v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marcos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2017.09.001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01349526v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2017.01.001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01498980v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-016-1015-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231774v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Abou Chaaya" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2014.07.007" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794236v8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Chu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mohammad-Djafari" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gac" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2013.08.007" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794230v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00871742v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Oltean" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Hamdan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Griffaton" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2013.07.005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00736360v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine El Kassis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fleury" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafic Mokbel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00034-012-9397-y" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AF2142D29F08495256C898DC9D9ADB156A9F2866/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00420634v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik Mokbel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2009.07.014" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05287394v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santos Michelena" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ferreira da Costa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP55912.2026.11461999" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572212v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Jaouedi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP55912.2026.11461674" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316653v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reihan Mazouz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigael Taylor" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bosse" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273990v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04964463v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ferreira Da Costa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP64130.2025.11073360" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364734v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Roual" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05155150v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785369v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/radar58436.2024.10993803" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735374v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Itare" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_4146" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254916v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520797v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ollivier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03053106v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0751" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02271625v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03211554v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Burgardt" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2019-91573" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466667v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01896808v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Talon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2018.8553254" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01556390v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231789v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7472276" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103784v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4906024" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01633928v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2015.7178482" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235086v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235084v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103779v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schwander" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali-Mohammad Djafari" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Blacodon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4906006" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103751v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIO.2014.6933297" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103775v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Tenenhaus" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103819v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01083451v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00866981v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00865786v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00770947v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6467413" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00736392v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00695580v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00695577v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658932v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSPIT.2011.6151525" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658941v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSPIT.2011.6151579" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00635121v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00424492v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzi Harrou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00293482v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Boyer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4518173" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258484v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2007.4301299" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00260769v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Tohanean" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCF.2006.31" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05622667v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01069045v3" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>